--- v0 (2026-03-21)
+++ v1 (2026-04-11)
@@ -1012,814 +1012,814 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05071299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ligilactobacillus salivarius CNCM I-4866, a potential probiotic candidate, shows anti-inflammatory properties in vitro and in vivo</w:t>
+                <w:t xml:space="preserve">Comparing technology and regulatory landscape of probiotics as food, dietary supplements and live biotherapeutics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Celia Carbonne</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Camille Kropp</w:t>
+                <w:t xml:space="preserve">Irina Spacova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lise Molimard</w:t>
+                <w:t xml:space="preserve">Sylvie Binda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Chain</w:t>
+                <w:t xml:space="preserve">Jessica Anne ter Haar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solange Henoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Legrain-Raspaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 14, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2023.1270974⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 14 (3), pp.382-391. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2023.1272754⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04339489v1</w:t>
+                <w:t xml:space="preserve">hal-04565306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faecalibacterium : a bacterial genus with promising human health applications</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New gene markers for classification and quantification of Faecalibacterium spp. in the human gut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eugénie Huillet</w:t>
+                <w:t xml:space="preserve">Hiroki Tanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Auger</w:t>
+                <w:t xml:space="preserve">Jean-Marc Chatel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebeca Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Khazaal</w:t>
+                <w:t xml:space="preserve">Denis Mariat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mitsuo Sakamoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/femsre/fuad039⟩</w:t>
+              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 99 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/femsec/fiad035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04189185v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04083903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbiota analysis for risk assessment of xenobiotic exposure and the impact on dysbiosis: identifying potential next‐generation probiotics</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">From In Vitro to In Vivo: A Rational Flowchart for the Selection and Characterization of Candidate Probiotic Strains in Intestinal Disorders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margarita Aguilera</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Flore Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëva Meynier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislas Mondot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Pepke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Galbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EFSA Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2903/j.efsa.2023.e211010⟩</w:t>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (4), pp.906. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms11040906⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04344111v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04057783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparing technology and regulatory landscape of probiotics as food, dietary supplements and live biotherapeutics</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Faecalibacterium : a bacterial genus with promising human health applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solange Henoud</w:t>
+                <w:t xml:space="preserve">Rebeca Martín</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Legrain-Raspaud</w:t>
+                <w:t xml:space="preserve">David Rios-Covian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugénie Huillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Auger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Khazaal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2023.1272754⟩</w:t>
+              <w:t xml:space="preserve">FEMS Microbiology Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 47 (4), pp. 1-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/femsre/fuad039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04565306v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04189185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New gene markers for classification and quantification of Faecalibacterium spp. in the human gut</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Microbiota analysis for risk assessment of xenobiotic exposure and the impact on dysbiosis: identifying potential next‐generation probiotics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mitsuo Sakamoto</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ana López-Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Langella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebeca Martín</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margarita Aguilera</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/femsec/fiad035⟩</w:t>
+              <w:t xml:space="preserve">EFSA Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 21 (Suppl 1), pp.e211010. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2903/j.efsa.2023.e211010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04083903v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04344111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From In Vitro to In Vivo: A Rational Flowchart for the Selection and Characterization of Candidate Probiotic Strains in Intestinal Disorders</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ligilactobacillus salivarius CNCM I-4866, a potential probiotic candidate, shows anti-inflammatory properties in vitro and in vivo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maëva Meynier</w:t>
+                <w:t xml:space="preserve">Celia Carbonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sead Chadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Kropp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stanislas Mondot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frederic Pepke</w:t>
+                <w:t xml:space="preserve">Lise Molimard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Galbert</w:t>
+                <w:t xml:space="preserve">Florian Chain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 11 (4), pp.906. </w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14, </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/microorganisms11040906⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2023.1270974⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04057783v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04339489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gut barrier-microbiota imbalances in early life lead to higher sensitivity to inflammation in a murine model of C-section delivery</w:t>
               </w:r>
@@ -2086,64 +2086,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preterm Delivery : Microbial Dysbiosis, Gut Inflammation and Hyperpermeability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Arboleya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Rios-Covian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flore Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Langella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2354,51 +2354,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gut microbial imbalance and neurodegenerative proteinopathies: from molecular mechanisms to prospects of clinical applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paula Alonso-García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebeca Martín</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Martínez-Pinilla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2471,51 +2471,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gréta Pápai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edgar Torres-Maravilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Chain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éva Varga-Visi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2739,51 +2739,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ríos-Covian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Langella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebeca Martín</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microorganisms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 9 (10), pp.2122. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2990,51 +2990,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edgar Torres-Maravilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lino Mayorga-Reyes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebeca Martín</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Langella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3137,51 +3137,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Bermúdez-Humarán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Langella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebeca Martín</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Probiotics and Antimicrobial Proteins</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 12 (3), pp. 1071-1082. </w:t>
@@ -3219,51 +3219,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Infant-Derived Bifidobacterium bifidum Strain CNCM I-4319 Strengthens Gut Functionality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebeca Martín</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Bottacini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3500,51 +3500,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Butyrate mediates anti-inflammatory effects of Faecalibacterium prausnitzii in intestinal epithelial cells through Dact3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Lenoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebeca Martín</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edgar Torres-Maravilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3615,325 +3615,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03339765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The potential probiotic &amp;lt;em&amp;gt;lactobacillus rhamnosus&amp;lt;/em&amp;gt; CNCM 1-3690 strain protects the intestinal barrier by stimulating both mucus production and cytoprotective response</w:t>
+                <w:t xml:space="preserve">The commensal Escherichia coli CEC15 reinforces intestinal defences in gnotobiotic mice and is protective in a chronic colitis mouse model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rebeca Martin Rosique</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Celia Chamignon</w:t>
+                <w:t xml:space="preserve">Unai Escribano-Vazquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadia Mhedbi-Hajri</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Sophie Verstraeten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebeca Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Chain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Muriel Derrien</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Langella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 9, pp.1-14. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-41738-5⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 9 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-47611-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02627418v1</w:t>
+                <w:t xml:space="preserve">hal-03033617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The commensal Escherichia coli CEC15 reinforces intestinal defences in gnotobiotic mice and is protective in a chronic colitis mouse model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The potential probiotic &amp;lt;em&amp;gt;lactobacillus rhamnosus&amp;lt;/em&amp;gt; CNCM 1-3690 strain protects the intestinal barrier by stimulating both mucus production and cytoprotective response</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebeca Martin Rosique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celia Chamignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unai Escribano-Vazquez</w:t>
+                <w:t xml:space="preserve">Nadia Mhedbi-Hajri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Chain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Verstraeten</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Philippe Langella</w:t>
+                <w:t xml:space="preserve">Muriel Derrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 9 (1), </w:t>
+              <w:t xml:space="preserve">, 2019, 9, pp.1-14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-47611-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-41738-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03033617v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02627418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emerging health concepts in the probiotics field: streamlining the definitions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebeca Martín</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Langella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4078,459 +4078,459 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02514894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impaired Aryl Hydrocarbon Receptor Ligand Production by the Gut Microbiota Is a Key Factor in Metabolic Syndrome</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Searching for the bacterial effector: The example of the multi-skilled commensal bacterium &amp;lt;em&amp;gt;Faecalibacterium prausnitzii&amp;lt;/em&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebeca Martín</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jane Natividad</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Luis G. Bermúdez Humarán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Langella</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Metabolism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cmet.2018.07.001⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, pp.1-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2018.00346⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01895943v1</w:t>
+                <w:t xml:space="preserve">hal-02623509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Versatile New Model of Chemically Induced Chronic Colitis Using an Outbred Murine Strain</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impaired Aryl Hydrocarbon Receptor Ligand Production by the Gut Microbiota Is a Key Factor in Metabolic Syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jane Natividad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allison Agus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Planchais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lamas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monica Barone</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Luis G Bermúdez-Humarán</w:t>
+                <w:t xml:space="preserve">Anne Charlotte Jarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2018.00565⟩</w:t>
+              <w:t xml:space="preserve">Cell Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 28 (5), pp.737-749. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cmet.2018.07.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01768628v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01895943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Searching for the bacterial effector: The example of the multi-skilled commensal bacterium &amp;lt;em&amp;gt;Faecalibacterium prausnitzii&amp;lt;/em&amp;gt;</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rebeca Martín</w:t>
+                <w:t xml:space="preserve">A Versatile New Model of Chemically Induced Chronic Colitis Using an Outbred Murine Strain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Barone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Chain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harry Sokol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrizia Brigidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luis G. Bermúdez Humarán</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Luis G Bermúdez-Humarán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 9, pp.1-8. </w:t>
+              <w:t xml:space="preserve">, 2018, 9, pp.565. </w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2018.00346⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2018.00565⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02623509v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01768628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbiote et vieillissement.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebeca Martin Rosique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Langella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Chatel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations Agronomiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 65, pp.55-66. </w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4577,77 +4577,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The subdominante microbiota member &amp;lt;em&amp;gt;Escherichia Coli&amp;lt;/em&amp;gt; is protective in a chronic inflammatory model with a reinforcement of the intestinal barrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unai Escribano Vazquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Verstraeten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebeca Martin Rosique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Chain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Langella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4775,78 +4775,78 @@
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 8, pp.1790. </w:t>
+              <w:t xml:space="preserve">, 2017, 8, </w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fmicb.2017.01790⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01617957v1</w:t>
+                <w:t xml:space="preserve">hal-03998726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Insights into the Diversity of the Genus Faecalibacterium</w:t>
               </w:r>
@@ -4909,121 +4909,121 @@
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 8, </w:t>
+              <w:t xml:space="preserve">, 2017, 8, pp.1790. </w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fmicb.2017.01790⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03998726v1</w:t>
+                <w:t xml:space="preserve">hal-01617957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using murine colitis models to analyze probiotics–host interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebeca Martin Rosique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Chain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Miquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5104,51 +5104,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional characterization of novel &amp;lt;em&amp;gt;Faecalibacterium prausnitzii&amp;lt;/em&amp;gt; strains isolated from healthy volunteers: a step forward in the use of &amp;lt;em&amp;gt;F. prausnitzii&amp;lt;/em&amp;gt; as a next-generation probiotic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebeca Martín</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie S. Miquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5251,64 +5251,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beneficial effects on host energy metabolism of short-chain fatty acids and vitamins produced by commensal and probiotic bacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Guy Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Chain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebeca Martin Rosique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Bermudez Humaran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5372,103 +5372,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bifidobacterium animalis ssp. lactis CNCM-I2494 Restores Gut Barrier Permeability in Chronically Low-Grade Inflamed Mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebeca Martín</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Laval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Chain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Miquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Natividad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 7, pp.608. </w:t>
@@ -5545,51 +5545,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nahla M Mansour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">May M. A. Bahr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebeca Martín</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Florent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5738,999 +5738,999 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02631921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overexpression of &amp;lt;em&amp;gt;Enterococcus faecalis elr&amp;lt;/em&amp;gt; operon protects from phagocytosis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A proposed framework for an appropriate evaluation scheme for microorganisms as novel foods with a health claim in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie S. Miquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Beaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebeca Martín</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe P. Langella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naima G. Cortes-Perez</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Francesca Bugli</w:t>
+                <w:t xml:space="preserve">Véronique Braesco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12866-015-0448-y⟩</w:t>
+              <w:t xml:space="preserve">Microbial Cell Factories</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 14, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12934-015-0229-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02632012v1</w:t>
+                <w:t xml:space="preserve">hal-02633704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A proposed framework for an appropriate evaluation scheme for microorganisms as novel foods with a health claim in Europe</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Véronique Braesco</w:t>
+                <w:t xml:space="preserve">NSAID enteropathy and bacteria: a complicated relationship</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie D. Syer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rory W. Blackler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebeca Martin Rosique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giada de Palma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial Cell Factories</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12934-015-0229-1⟩</w:t>
+              <w:t xml:space="preserve">Journal of Gastroenterology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 50 (4), pp.387-393. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00535-014-1032-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02633704v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01536449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NSAID enteropathy and bacteria: a complicated relationship</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of iron on the probiotic properties of the vaginal isolate &amp;lt;em&amp;gt;Lactobacillus jensenii&amp;lt;/em&amp;gt; CECT 4306</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebeca Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Borja Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephanie D Syer</w:t>
+                <w:t xml:space="preserve">Maria C. Urdaci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe P. Langella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rory W Blackler</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Laura Rossi</w:t>
+                <w:t xml:space="preserve">Juan E. Suárez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Gastroenterology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00535-014-1032-1⟩</w:t>
+              <w:t xml:space="preserve">Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 161, pp.708-718. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1099/mic.0.000044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05071262v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02632805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NSAID enteropathy and bacteria: a complicated relationship</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie D Syer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rory W Blackler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebeca Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giada de Palma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Gastroenterology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 50 (4), pp.387-393. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00535-014-1032-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01536449v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05071262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of iron on the probiotic properties of the vaginal isolate &amp;lt;em&amp;gt;Lactobacillus jensenii&amp;lt;/em&amp;gt; CECT 4306</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification of Metabolic Signatures Linked to Anti-Inflammatory Effects of Faecalibacterium prausnitzii</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Miquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebeca Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Juan E. Suárez</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Chain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Lenoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1099/mic.0.000044⟩</w:t>
+              <w:t xml:space="preserve">mBio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6 (2), pp.e00300-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/mBio.00300-15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02632805v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01226343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of Metabolic Signatures Linked to Anti-Inflammatory Effects of Faecalibacterium prausnitzii</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Faecalibacterium prausnitzii prevents physiological damages in a chronic low-grade inflammation murine model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebeca Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Miquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Chain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marion Lenoir</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jane M. Natividad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Jury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">mBio</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/mBio.00300-15⟩</w:t>
+              <w:t xml:space="preserve">BMC Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 15, pp.67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12866-015-0400-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01226343v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01376844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faecalibacterium prausnitzii prevents physiological damages in a chronic low-grade inflammation murine model</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Florian Chain</w:t>
+                <w:t xml:space="preserve">Overexpression of &amp;lt;em&amp;gt;Enterococcus faecalis elr&amp;lt;/em&amp;gt; operon protects from phagocytosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naima G. Cortes-Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Dumoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane S. Gaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jane M. Natividad</w:t>
+                <w:t xml:space="preserve">Caroline Lacoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jennifer Jury</w:t>
+                <w:t xml:space="preserve">Francesca Bugli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 15, pp.67. </w:t>
+              <w:t xml:space="preserve">, 2015, 15, </w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12866-015-0400-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12866-015-0448-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01376844v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02632012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface glycosaminoglycans protect eukaryotic cells against membrane-driven peptide bacteriocins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebeca Martín</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susana Escobedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6948,1272 +6948,1272 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01263911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecology and metabolism of the beneficial intestinal commensal bacterium Faecalibacterium prausnitzii</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Harry Sokol</w:t>
+                <w:t xml:space="preserve">Correlation between fibronectin binding protein A expression level at the surface of recombinant lactococcus lactis and plasmid transfer in vitro and in vivo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliana Franco Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Mariat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vasco Azevedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anderson Miyoshi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandra de Moreno de Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gut microbes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4161/gmic.27651⟩</w:t>
+              <w:t xml:space="preserve">BMC Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 14, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12866-014-0248-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00961711v1</w:t>
+                <w:t xml:space="preserve">hal-01204459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlation between fibronectin binding protein A expression level at the surface of recombinant lactococcus lactis and plasmid transfer in vitro and in vivo</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alejandra de Moreno de Leblanc</w:t>
+                <w:t xml:space="preserve">Novel role of the serine protease inhibitor elafin in gluten-related disorders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heather J Galipeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Wiepjes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Motta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica D Schulz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Jury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12866-014-0248-9⟩</w:t>
+              <w:t xml:space="preserve">The American Journal of Gastroenterology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 109 (5), pp.748-56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ajg.2014.48⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01204459v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01204309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel role of the serine protease inhibitor elafin in gluten-related disorders</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jennifer Jury</w:t>
+                <w:t xml:space="preserve">Genetically Engineered Immunomodulatory Streptococcus thermophilus Strains Producing Antioxidant Enzymes Exhibit Enhanced AntiInflammatory Activities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvina del Carmen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandra de Moreno de Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebeca Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Chain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Langella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Journal of Gastroenterology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ajg.2014.48⟩</w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 80 (3), pp.869 - 877. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AEM.03296-13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01204309v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01204435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetically Engineered Immunomodulatory Streptococcus thermophilus Strains Producing Antioxidant Enzymes Exhibit Enhanced AntiInflammatory Activities</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alejandra de Moreno de Leblanc</w:t>
+                <w:t xml:space="preserve">Ecology and metabolism of the beneficial intestinal commensal bacterium Faecalibacterium prausnitzii</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Miquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebeca Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Langella</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Bridonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harry Sokol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 80 (3), pp.869 - 877. </w:t>
+              <w:t xml:space="preserve">Gut microbes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5 (2), pp.146-151. </w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/AEM.03296-13⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4161/gmic.27651⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-01204435v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00961711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of metagenomics in understanding the human microbiome in health and disease</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Faecalibacterium prausnitzii provides host beneficial metabolic profile during inflammation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie S. Miquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebeca Martín</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Hudault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Bridonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virulence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4161/viru.27864⟩</w:t>
+              <w:t xml:space="preserve">Gastroenterology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 146 (5), pp.S-832. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0016-5085(14)63022-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01204381v1</w:t>
+                <w:t xml:space="preserve">hal-02629723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gut ecosystem: how microbes help us</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebeca Martín</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie S. Miquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Ulmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Langella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis L. Bermudez Humaran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Beneficial Microbes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 5 (3), pp.219 - 233. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3920/BM2013.0057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02641281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faecalibacterium prausnitzii provides host beneficial metabolic profile during inflammation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The role of metagenomics in understanding the human microbiome in health and disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebeca Martin Rosique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Miquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Langella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Bermudez Humaran</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gastroenterology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 146 (5), pp.S-832. </w:t>
+              <w:t xml:space="preserve">Virulence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5 (3), pp.413-423. </w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0016-5085(14)63022-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4161/viru.27864⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02629723v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01204381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects in the use of a genetically engineered strain of Lactococcus lactis delivering in situ IL-10 as a therapy to treat low-grade colon inflammation.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Faecalibacterium prausnitzii prevents irritable bowel syndrome-like symptoms in both murine low grade chronic inflammation and acute stress models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebeca Martin Rosique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie S. Miquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Chain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jane M Natividad</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Harry Sokol</w:t>
+                <w:t xml:space="preserve">Jane Mea Natividad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Vaccines &amp; Immunotherapeutics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 10 (6), pp.1611-1621. </w:t>
+              <w:t xml:space="preserve">Gastroenterology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 146 (5), pp.S-840-S-841. </w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4161/hv.28549⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0016-5085(14)63054-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00979468v1</w:t>
+                <w:t xml:space="preserve">hal-02629578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faecalibacterium prausnitzii prevents irritable bowel syndrome-like symptoms in both murine low grade chronic inflammation and acute stress models</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Effects in the use of a genetically engineered strain of Lactococcus lactis delivering in situ IL-10 as a therapy to treat low-grade colon inflammation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebeca Martín</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Chain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Miquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jane Mea Natividad</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marion Gillet</w:t>
+                <w:t xml:space="preserve">Jane M Natividad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harry Sokol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gastroenterology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 146 (5), pp.S-840-S-841. </w:t>
+              <w:t xml:space="preserve">Human Vaccines &amp; Immunotherapeutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 10 (6), pp.1611-1621. </w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0016-5085(14)63054-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4161/hv.28549⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02629578v1</w:t>
+                <w:t xml:space="preserve">hal-00979468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The dual role of MAPK pathway in the regulation of intestinal barrier: the role of the commensal bacterium [i]Faecalibacterium prausnitzi[/i]i on this regulation. Reply</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebeca Martin Rosique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Lenoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Chain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Langella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8407,64 +8407,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Commensal Bacterium Faecalibacterium prausnitzii Is Protective in DNBS-induced Chronic Moderate and Severe Colitis Models.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebeca Martín</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Chain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Miquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8535,571 +8535,571 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00931932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the fecal microbiota: an optimized ion torrent 16S rRNA gene-based analysis protocol</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Faecalibacterium prausnitzii and human intestinal health.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Miquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Martín</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Milani</w:t>
+                <w:t xml:space="preserve">O. Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arancha Hevia</w:t>
+                <w:t xml:space="preserve">Lg Bermúdez-Humarán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elena Foroni</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Francesca Turroni</w:t>
+                <w:t xml:space="preserve">Jm Chatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0068739⟩</w:t>
+              <w:t xml:space="preserve">Current Opinion in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 16 (3), pp.255-261. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mib.2013.06.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01190517v1</w:t>
+                <w:t xml:space="preserve">hal-00842645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faecalibacterium prausnitzii and human intestinal health.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jm Chatel</w:t>
+                <w:t xml:space="preserve">Role of commensal and probiotic bacteria in human health: a focus on inflammatory bowel disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebeca Martin Rosique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Miquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Ulmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noura Kechaou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Langella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mib.2013.06.003⟩</w:t>
+              <w:t xml:space="preserve">Microbial Cell Factories</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1475-2859-12-71⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00842645v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01190516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface glycosaminoglycans mediate adherence between HeLa cells and &amp;lt;em&amp;gt;Lactobacillus salivarius&amp;lt;/em&amp;gt; Lv72</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebeca Martín</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carla Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susana Escobedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan E. Suárez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis M. Quiros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 13, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/1471-2180-13-210⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02643933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of commensal and probiotic bacteria in human health: a focus on inflammatory bowel disease</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Ulmer</w:t>
+                <w:t xml:space="preserve">Assessing the fecal microbiota: an optimized ion torrent 16S rRNA gene-based analysis protocol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Milani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arancha Hevia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Foroni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Duranti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noura Kechaou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Langella</w:t>
+                <w:t xml:space="preserve">Francesca Turroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial Cell Factories</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 12, </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (7), </w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1475-2859-12-71⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0068739⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01190516v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01190517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of Lactobacillus salivarius CECT 5713, a strain isolated from human milk: from genotype to phenotype</w:t>
               </w:r>
@@ -9124,51 +9124,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Maldonado-Barragan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susana Delgado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebeca Martín</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginia Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9231,90 +9231,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of the adherence properties of human Lactobacilli strains to be used as vaginal probiotics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebeca Martín</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Borja Sánchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Evaristo Suarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria C. Urdaci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEMS Microbiology Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 328 (2), pp.166 - 173. </w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9348,77 +9348,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Induction, structural characterization, and genome sequence of Lv1, a prophage from a human vaginal Lactobacillus jensenii strain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebeca Martín</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susana Escobedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan E. Suárez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 13 (3), pp.113-121. </w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9452,64 +9452,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biosynthesis and degradation of H2O2 by vaginal Lactobacilli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebeca Martín</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan E. Suárez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 76 (2), pp.400-405. </w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9543,51 +9543,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of indigenous vaginal lactobacilli from healthy women as probiotic candidates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebeca Martín</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Soberon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9677,90 +9677,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bacteriophage induction versus vaginal homeostasis: role of H2O2 in the selection of Lactobacillus defective prophages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebeca Martín</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Soberon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susana Escobedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan E. Suárez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 12 (2), pp.131-136. </w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9820,51 +9820,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pilar Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Monjardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebeca Martín</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Madera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9928,51 +9928,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vaginal microbiota: composition, protective role, associated pathologies, and therapeutic perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebeca Martín</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Soberon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10058,64 +10058,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New method for evaluation of genotoxicity, based on the use of real-time PCR and lysogenic gram-positive and gram-negative bacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Soberon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebeca Martin Rosique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan E. Suárez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 73 (9), pp.2815-2819. </w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10220,64 +10220,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Mosca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Langella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Binda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebeca Martin Rosique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th Probiotics, Prebiotics &amp; Newfood</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10315,90 +10315,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of a novel bacterial strain with potentially beneficial probiotic properties in irritable bowel syndrome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maillard Flore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Chain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meynier Maeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Galbert Chloé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Mondot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23 Colloque du Club des Bactéries Lactiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Rennes, France</w:t>
@@ -10427,103 +10427,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bifidobacterium Animalis SUBSP Lactis CNCM-I2494 Restores Tight Junction Proteins Levels in a Chronic Low-grade Colonic Inflammation Mouse Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebeca Martin Rosique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Laval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Chain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Miquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Mea Natividad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. Probiotics, Prebiotics &amp; New Foods for Microbiota and Human Health meeting held</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Rome, Italy. </w:t>
@@ -10561,103 +10561,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protective effects of lactococci strains delivering either IL-10 protein or cDNA in a TNBS-induced chronic colitis model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvina del Carmen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebeca Martin Rosique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tessalia Saraiva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meritxell Zurita-Turk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anderson Miyoshi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. Probiotics, Prebiotics &amp; New Foods Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Probiotics Association (IPA). ITA., Sep 2013, Rome, Italy. </w:t>
@@ -10695,64 +10695,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[i]Bifidobacteria[/i] confer protection against NSAID-enteropathy independently of acetate production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie D. Syer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebeca Martin Rosique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Webb Mcknight</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10887,64 +10887,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Mosca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Langella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Binda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebeca Martin Rosique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium "Environment and host microbiomes - functional interactions"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Orsay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11142,51 +11142,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lashermes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Miquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebeca Martin Rosique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gelor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11260,289 +11260,289 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The indigenous microbiota and its potential to exhibit probiotic properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Langella</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie S. Miquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebeca Martín</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis L. Bermudez Humaran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe P. Langella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Probiotics And Prebiotics: Current Research And Future Trends</w:t>
+              <w:t xml:space="preserve">Probiotics and Prebiotics : Current Research and Future Trends</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CAISTER ACADEMIC PRESS</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp.13, 2015, 978-1-910190-09-8</w:t>
+                <w:t xml:space="preserve">Caister Academic Press</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 508 p., 2015, 978-1-910190-09-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01536597v1</w:t>
+                <w:t xml:space="preserve">hal-02796259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The indigenous microbiota and its potential to exhibit probiotic properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Miquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebeca Martin Rosique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Philippe P. Langella</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Bermudez Humaran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Langella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Probiotics and Prebiotics : Current Research and Future Trends</w:t>
+              <w:t xml:space="preserve">Probiotics And Prebiotics: Current Research And Future Trends</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caister Academic Press</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, 508 p., 2015, 978-1-910190-09-8</w:t>
+                <w:t xml:space="preserve">CAISTER ACADEMIC PRESS</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.13, 2015, 978-1-910190-09-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02796259v1</w:t>
+                <w:t xml:space="preserve">hal-01536597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Brevet (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -11599,51 +11599,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Langella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Bermúdez-Humarán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Sokol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Miquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11710,51 +11710,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determinación de la aptitud probiótica de cepas de Lactobacillus aisladas de vagina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebeca Martin Rosique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Life Sciences [q-bio]. 2010. Español. </w:t>
             </w:r>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -11950,51 +11950,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04666812v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Rumeau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sead Chadi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Pepke" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Beaumont" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#225;udia M. Vicente" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-025-04205-y" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05071306v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L&#243;pez-Moreno" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carbonne" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kropp" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rios-Covian" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pepke" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/18762891-bja00041" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495836v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Fern&#225;ndez-Arenas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Rousseau-Nepton" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Robert" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Drissen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Martin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staf1177" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05151481v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Morin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Faure" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mollet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Guenoun" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Heydari-Olya" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbi.2024.10.023" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05140859v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Emmanuelle Roux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Langella" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca Martin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.copbio.2024.103073" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008620v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Di Miceli" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mo&#239;ra Rossitto" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Martinat" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Marchaland" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Kharbouche" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-80770-y" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05071299v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Kropp" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Tambosco" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine P Claus" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41522-024-00540-6" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04339489v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Carbonne" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Molimard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Chain" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2023.1270974" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04189185v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca Mart&#237;n" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rios-Covian" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Huillet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Auger" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Khazaal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsre/fuad039" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04344111v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana L&#243;pez-Moreno" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Aguilera" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/j.efsa.2023.e211010" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04565306v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Spacova" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Binda" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Anne ter Haar" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Henoud" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Legrain-Raspaud" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2023.1272754" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04083903v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroki Tanno" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Chatel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mariat" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitsuo Sakamoto" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiad035" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04057783v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Maillard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Meynier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Mondot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Galbert" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms11040906" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04344510v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barone" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ramayo-Caldas" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Estell&#233;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tambosco" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chadi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-023-01584-0" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04297242v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mart&#237;n" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ben&#237;tez-Cabello" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kulakauskas" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Viana" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chamignon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-32116-3" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03793050v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Arboleya" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Gueimonde" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.806338" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03793772v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Relizani" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katy Le Corf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca Martin-Rosique" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Kissi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-10015-3" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03798298v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Alonso-Garc&#237;a" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Mart&#237;nez-Pinilla" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37349/ent.2021.00005" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03793769v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;ta P&#225;pai" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Torres-Maravilla" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;va Varga-Visi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ot&#237;lia Antal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12602-020-09702-2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03793765v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Eleazar Aguilar-Toal&#225;" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Arioli" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pradip Behare" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Belzer" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Berni Canani" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41575-021-00521-6" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03793764v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David R&#237;os-Covian" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9102122" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03793766v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ccori Martinez" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-90885-1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03793767v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Hern&#225;ndez-Delgado" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lino Mayorga-Reyes" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9051063" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03793771v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Ben&#237;tez-Cabello" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Berm&#250;dez-Humar&#225;n" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12602-019-09604-y" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02945369v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Bottacini" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muireann Egan" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Chamignon" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Tondereau" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8091313" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03793774v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Angel Pascual-Itoiz" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ainize Pe&#241;a-Cearra" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itziar Mart&#237;n-Ruiz" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Lav&#237;n" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Sim&#243;" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-57348-0" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03339765v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lenoir" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Gonz&#225;lez-D&#225;vila" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2020.1826748" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627418v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca Martin Rosique" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Mhedbi-Hajri" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Derrien" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-41738-5" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03033617v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Unai Escribano-Vazquez" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Verstraeten" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-47611-9" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629199v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.01047" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02514894v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Guarner" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.01973" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01895943v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Natividad" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Agus" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Planchais" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lamas" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Charlotte Jarry" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmet.2018.07.001" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01768628v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Barone" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Sokol" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Brigidi" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis G Berm&#250;dez-Humar&#225;n" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.00565" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623509v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis G. Berm&#250;dez Humar&#225;n" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.00346" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899850v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5408037408173704E12" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620530v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Unai Escribano Vazquez" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-5085(18)32913-5" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01617957v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Benevides" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sriti Burman" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Robert" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Thomas" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.01790" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998726v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602302v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Miquel" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Motta" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vergnolle" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsre/fux035" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629302v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. Miquel" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Bridonneau" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.01226" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607301v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guy Leblanc" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Bermudez Humaran" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Courau" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12934-017-0691-z" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01323776v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Laval" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.00608" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634544v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Allain" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahla M Mansour" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=May M. A. Bahr" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Florent" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsle/fnw117" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631921v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis L. Bermudez Humaran" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Langella" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.00409" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632012v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima G. Cortes-Perez" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Dumoulin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane S. Gaubert" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lacoux" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Bugli" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-015-0448-y" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633704v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Braesco" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12934-015-0229-1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05071262v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie D Syer" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rory W Blackler" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giada de Palma" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Rossi" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00535-014-1032-1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536449v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie D. Syer" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rory W. Blackler" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632805v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borja Sanchez" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria C. Urdaci" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan E. Su&#225;rez" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.000044" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01226343v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Leclerc" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.00300-15" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376844v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane M. Natividad" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Jury" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-015-0400-1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637639v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Escobedo" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Martin" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ainara Crespo" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis M. Quiros" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.04427-14" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263911v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Miquel" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lashermes" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gillet" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Meleine" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep19399" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961711v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/gmic.27651" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204459v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Franco Almeida" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasco Azevedo" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderson Miyoshi" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra de Moreno de Leblanc" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-014-0248-9" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204309v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather J Galipeau" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Wiepjes" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica D Schulz" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ajg.2014.48" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204435v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvina del Carmen" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.03296-13" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204381v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/viru.27864" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641281v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Ulmer" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/BM2013.0057" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629723v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Hudault" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-5085(14)63022-5" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979468v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane M Natividad" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/hv.28549" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629578v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Mea Natividad" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-5085(14)63054-7" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204386v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MIB.0000000000000070" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097182v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Laval" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J N Natividad" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Chain" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Miquel" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/19490976.2014.990784" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931932v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Lu" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Gratadoux" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01.MIB.0000440815.76627.64" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190517v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Milani" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arancha Hevia" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Foroni" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Duranti" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Turroni" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0068739" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842645v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Rossi" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lg Berm&#250;dez-Humar&#225;n" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm Chatel" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mib.2013.06.003" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9DP9BLS5-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643933v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2180-13-210" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190516v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noura Kechaou" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2859-12-71" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643690v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Langa" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Maldonado-Barragan" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Delgado" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Martin" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-012-4032-1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TWFB4GRZ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649252v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borja S&#225;nchez" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Evaristo Suarez" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6968.2011.02495.x" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667445v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2436/20.1501.01.116" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666286v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01631-09" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667443v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Soberon" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Vaneechoutte" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana B. Florez" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Vazquez" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2436/20.1501.01.70" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663310v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2436/20.1501.01.90" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660264v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Garcia" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Monjardin" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Madera" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01709-08" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668314v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1157/13116753" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664443v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00407-07" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04343585v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Sanchez" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Mosca" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04344183v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maillard Flore" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meynier Maeva" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galbert Chlo&#233;" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531752v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MCG.0000000000000691" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204425v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tessalia Saraiva" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meritxell Zurita-Turk" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MCG.0000000000000235" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190809v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Webb Mcknight" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John L. Wallace" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04343572v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345757v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-90885-1)" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535295v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Carvalho" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gelor" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536597v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/385892.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796259v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.horizonpress.com/probiotics" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04292693v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02814639v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04666812v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Rumeau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sead Chadi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Pepke" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Beaumont" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#225;udia M. Vicente" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-025-04205-y" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05071306v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L&#243;pez-Moreno" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carbonne" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kropp" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rios-Covian" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pepke" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/18762891-bja00041" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495836v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Fern&#225;ndez-Arenas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Rousseau-Nepton" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Robert" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Drissen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Martin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staf1177" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05151481v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Morin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Faure" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mollet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Guenoun" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Heydari-Olya" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbi.2024.10.023" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05140859v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Emmanuelle Roux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Langella" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca Martin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.copbio.2024.103073" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008620v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Di Miceli" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mo&#239;ra Rossitto" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Martinat" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Marchaland" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Kharbouche" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-80770-y" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05071299v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Kropp" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Tambosco" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine P Claus" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41522-024-00540-6" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04565306v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Spacova" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Binda" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Anne ter Haar" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Henoud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Legrain-Raspaud" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2023.1272754" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04083903v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroki Tanno" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Chatel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mariat" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitsuo Sakamoto" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiad035" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04057783v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Maillard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Meynier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Mondot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Galbert" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms11040906" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04189185v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca Mart&#237;n" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rios-Covian" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Huillet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Auger" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Khazaal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsre/fuad039" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04344111v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana L&#243;pez-Moreno" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Aguilera" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/j.efsa.2023.e211010" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04339489v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Carbonne" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Molimard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Chain" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2023.1270974" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04344510v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barone" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ramayo-Caldas" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Estell&#233;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tambosco" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chadi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-023-01584-0" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04297242v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mart&#237;n" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ben&#237;tez-Cabello" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kulakauskas" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Viana" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chamignon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-32116-3" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03793050v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Arboleya" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Gueimonde" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.806338" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03793772v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Relizani" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katy Le Corf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca Martin-Rosique" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Kissi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-10015-3" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03798298v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Alonso-Garc&#237;a" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Mart&#237;nez-Pinilla" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37349/ent.2021.00005" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03793769v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;ta P&#225;pai" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Torres-Maravilla" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;va Varga-Visi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ot&#237;lia Antal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12602-020-09702-2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03793765v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Eleazar Aguilar-Toal&#225;" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Arioli" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pradip Behare" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Belzer" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Berni Canani" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41575-021-00521-6" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03793764v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David R&#237;os-Covian" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9102122" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03793766v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ccori Martinez" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-90885-1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03793767v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Hern&#225;ndez-Delgado" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lino Mayorga-Reyes" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9051063" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03793771v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Ben&#237;tez-Cabello" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Berm&#250;dez-Humar&#225;n" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12602-019-09604-y" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02945369v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Bottacini" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muireann Egan" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Chamignon" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Tondereau" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8091313" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03793774v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Angel Pascual-Itoiz" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ainize Pe&#241;a-Cearra" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itziar Mart&#237;n-Ruiz" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Lav&#237;n" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Sim&#243;" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-57348-0" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03339765v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lenoir" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Gonz&#225;lez-D&#225;vila" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2020.1826748" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03033617v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Unai Escribano-Vazquez" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Verstraeten" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-47611-9" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627418v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca Martin Rosique" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Mhedbi-Hajri" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Derrien" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-41738-5" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629199v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.01047" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02514894v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Guarner" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.01973" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623509v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis G. Berm&#250;dez Humar&#225;n" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.00346" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01895943v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Natividad" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Agus" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Planchais" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lamas" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Charlotte Jarry" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmet.2018.07.001" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01768628v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Barone" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Sokol" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Brigidi" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis G Berm&#250;dez-Humar&#225;n" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.00565" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899850v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5408037408173704E12" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620530v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Unai Escribano Vazquez" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-5085(18)32913-5" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998726v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Benevides" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sriti Burman" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Robert" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Thomas" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.01790" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01617957v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602302v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Miquel" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Motta" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vergnolle" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsre/fux035" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629302v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. Miquel" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Bridonneau" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.01226" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607301v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guy Leblanc" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Bermudez Humaran" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Courau" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12934-017-0691-z" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01323776v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Laval" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.00608" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634544v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Allain" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahla M Mansour" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=May M. A. Bahr" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Florent" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsle/fnw117" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631921v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis L. Bermudez Humaran" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Langella" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.00409" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633704v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Braesco" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12934-015-0229-1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536449v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie D. Syer" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rory W. Blackler" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giada de Palma" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Rossi" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00535-014-1032-1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632805v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borja Sanchez" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria C. Urdaci" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan E. Su&#225;rez" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.000044" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05071262v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie D Syer" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rory W Blackler" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01226343v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Leclerc" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.00300-15" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376844v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane M. Natividad" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Jury" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-015-0400-1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632012v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima G. Cortes-Perez" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Dumoulin" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane S. Gaubert" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lacoux" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Bugli" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-015-0448-y" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637639v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Escobedo" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Martin" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ainara Crespo" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis M. Quiros" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.04427-14" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263911v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Miquel" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lashermes" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gillet" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Meleine" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep19399" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204459v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Franco Almeida" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasco Azevedo" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderson Miyoshi" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra de Moreno de Leblanc" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-014-0248-9" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204309v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather J Galipeau" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Wiepjes" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica D Schulz" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ajg.2014.48" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204435v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvina del Carmen" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.03296-13" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961711v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/gmic.27651" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629723v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Hudault" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-5085(14)63022-5" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641281v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Ulmer" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/BM2013.0057" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204381v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/viru.27864" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629578v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Mea Natividad" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-5085(14)63054-7" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979468v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane M Natividad" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/hv.28549" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204386v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MIB.0000000000000070" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097182v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Laval" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J N Natividad" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Chain" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Miquel" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/19490976.2014.990784" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931932v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Lu" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Gratadoux" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01.MIB.0000440815.76627.64" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842645v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Rossi" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lg Berm&#250;dez-Humar&#225;n" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm Chatel" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mib.2013.06.003" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9DP9BLS5-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190516v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noura Kechaou" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2859-12-71" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643933v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2180-13-210" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190517v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Milani" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arancha Hevia" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Foroni" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Duranti" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Turroni" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0068739" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643690v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Langa" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Maldonado-Barragan" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Delgado" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Martin" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-012-4032-1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TWFB4GRZ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649252v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borja S&#225;nchez" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Evaristo Suarez" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6968.2011.02495.x" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667445v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2436/20.1501.01.116" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666286v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01631-09" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667443v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Soberon" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Vaneechoutte" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana B. Florez" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Vazquez" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2436/20.1501.01.70" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663310v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2436/20.1501.01.90" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660264v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Garcia" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Monjardin" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Madera" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01709-08" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668314v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1157/13116753" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664443v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00407-07" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04343585v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Sanchez" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Mosca" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04344183v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maillard Flore" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meynier Maeva" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galbert Chlo&#233;" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531752v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MCG.0000000000000691" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204425v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tessalia Saraiva" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meritxell Zurita-Turk" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MCG.0000000000000235" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190809v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Webb Mcknight" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John L. Wallace" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04343572v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345757v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-90885-1)" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535295v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Carvalho" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gelor" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796259v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.horizonpress.com/probiotics" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536597v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/385892.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04292693v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02814639v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>