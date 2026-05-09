--- v1 (2026-04-11)
+++ v2 (2026-05-09)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (78)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (76)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -636,1190 +636,1190 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05151481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overview on biotics development</w:t>
+                <w:t xml:space="preserve">Modified neuroimmune processes and emotional behaviour in weaned and late adolescent male and female mice born via caesarean section</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Emmanuelle Roux</w:t>
+                <w:t xml:space="preserve">Mathieu Di Miceli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Langella</w:t>
+                <w:t xml:space="preserve">Moïra Rossitto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rebeca Martin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Maud Martinat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flore Marchaland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Kharbouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.copbio.2024.103073⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-024-80770-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05140859v1</w:t>
+                <w:t xml:space="preserve">hal-05008620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modified neuroimmune processes and emotional behaviour in weaned and late adolescent male and female mice born via caesarean section</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christensenella minuta protects and restores intestinal barrier in a colitis mouse model by regulating inflammation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maud Martinat</w:t>
+                <w:t xml:space="preserve">Camille Kropp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flore Marchaland</w:t>
+                <w:t xml:space="preserve">Kevin Tambosco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sead Chadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Kharbouche</w:t>
+                <w:t xml:space="preserve">Philippe Langella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine P Claus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-024-80770-y⟩</w:t>
+              <w:t xml:space="preserve">npj Biofilms and Microbiomes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 10 (1), pp.88. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41522-024-00540-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05008620v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05071299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christensenella minuta protects and restores intestinal barrier in a colitis mouse model by regulating inflammation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Overview on biotics development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Tambosco</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Anne-Emmanuelle Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Langella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine P Claus</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rebeca Martin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">npj Biofilms and Microbiomes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 10 (1), pp.88. </w:t>
+              <w:t xml:space="preserve">Current Opinion in Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 86, pp.103073. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41522-024-00540-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.copbio.2024.103073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-05071299v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05140859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparing technology and regulatory landscape of probiotics as food, dietary supplements and live biotherapeutics</w:t>
+                <w:t xml:space="preserve">Faecalibacterium : a bacterial genus with promising human health applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irina Spacova</w:t>
+                <w:t xml:space="preserve">Rebeca Martín</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Binda</w:t>
+                <w:t xml:space="preserve">David Rios-Covian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jessica Anne ter Haar</w:t>
+                <w:t xml:space="preserve">Eugénie Huillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solange Henoud</w:t>
+                <w:t xml:space="preserve">Sandrine Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Legrain-Raspaud</w:t>
+                <w:t xml:space="preserve">Sarah Khazaal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 14 (3), pp.382-391. </w:t>
+              <w:t xml:space="preserve">FEMS Microbiology Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 47 (4), pp. 1-18. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2023.1272754⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/femsre/fuad039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04565306v1</w:t>
+                <w:t xml:space="preserve">hal-04189185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New gene markers for classification and quantification of Faecalibacterium spp. in the human gut</w:t>
+                <w:t xml:space="preserve">Microbiota analysis for risk assessment of xenobiotic exposure and the impact on dysbiosis: identifying potential next‐generation probiotics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hiroki Tanno</w:t>
+                <w:t xml:space="preserve">Ana López-Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Langella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebeca Martín</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Chatel</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Margarita Aguilera</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/femsec/fiad035⟩</w:t>
+              <w:t xml:space="preserve">EFSA Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 21 (Suppl 1), pp.e211010. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2903/j.efsa.2023.e211010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04083903v1</w:t>
+                <w:t xml:space="preserve">hal-04344111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From In Vitro to In Vivo: A Rational Flowchart for the Selection and Characterization of Candidate Probiotic Strains in Intestinal Disorders</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ligilactobacillus salivarius CNCM I-4866, a potential probiotic candidate, shows anti-inflammatory properties in vitro and in vivo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celia Carbonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sead Chadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Kropp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Molimard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flore Maillard</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Chloé Galbert</w:t>
+                <w:t xml:space="preserve">Florian Chain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/microorganisms11040906⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2023.1270974⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04057783v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04339489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faecalibacterium : a bacterial genus with promising human health applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparing technology and regulatory landscape of probiotics as food, dietary supplements and live biotherapeutics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Spacova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Binda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Anne ter Haar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rebeca Martín</w:t>
+                <w:t xml:space="preserve">Solange Henoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Rios-Covian</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sarah Khazaal</w:t>
+                <w:t xml:space="preserve">Sophie Legrain-Raspaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/femsre/fuad039⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (3), pp.382-391. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2023.1272754⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04189185v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04565306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbiota analysis for risk assessment of xenobiotic exposure and the impact on dysbiosis: identifying potential next‐generation probiotics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New gene markers for classification and quantification of Faecalibacterium spp. in the human gut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiroki Tanno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Chatel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebeca Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Mariat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana López-Moreno</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mitsuo Sakamoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EFSA Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2903/j.efsa.2023.e211010⟩</w:t>
+              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 99 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/femsec/fiad035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04344111v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04083903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ligilactobacillus salivarius CNCM I-4866, a potential probiotic candidate, shows anti-inflammatory properties in vitro and in vivo</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">From In Vitro to In Vivo: A Rational Flowchart for the Selection and Characterization of Candidate Probiotic Strains in Intestinal Disorders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flore Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Celia Carbonne</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Camille Kropp</w:t>
+                <w:t xml:space="preserve">Maëva Meynier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lise Molimard</w:t>
+                <w:t xml:space="preserve">Stanislas Mondot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Pepke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Chain</w:t>
+                <w:t xml:space="preserve">Chloé Galbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 14, </w:t>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (4), pp.906. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2023.1270974⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms11040906⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04339489v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04057783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gut barrier-microbiota imbalances in early life lead to higher sensitivity to inflammation in a murine model of C-section delivery</w:t>
               </w:r>
@@ -2086,77 +2086,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preterm Delivery : Microbial Dysbiosis, Gut Inflammation and Hyperpermeability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Arboleya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Rios-Covian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flore Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Langella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Gueimonde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2233,51 +2233,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Relizani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katy Le Corf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Kropp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebeca Martin-Rosique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2354,51 +2354,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gut microbial imbalance and neurodegenerative proteinopathies: from molecular mechanisms to prospects of clinical applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paula Alonso-García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebeca Martín</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Martínez-Pinilla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2471,51 +2471,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gréta Pápai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edgar Torres-Maravilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Chain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éva Varga-Visi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2726,64 +2726,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Short- to Long-Term Effects of C-Section Delivery on Microbiome Establishment and Host Health</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ríos-Covian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Langella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebeca Martín</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microorganisms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 9 (10), pp.2122. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2817,90 +2817,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Keystone commensal bacterium Christensenella minuta DSM 22607 displays anti-inflammatory properties both in vitro and in vivo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Kropp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katy Le Corf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Relizani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Tambosco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ccori Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2990,64 +2990,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edgar Torres-Maravilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lino Mayorga-Reyes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebeca Martín</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Langella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microorganisms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 9 (5), pp. 1063. </w:t>
@@ -3124,64 +3124,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edgar Torres-Maravilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Bermúdez-Humarán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Langella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebeca Martín</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Probiotics and Antimicrobial Proteins</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 12 (3), pp. 1071-1082. </w:t>
@@ -3219,51 +3219,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Infant-Derived Bifidobacterium bifidum Strain CNCM I-4319 Strengthens Gut Functionality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebeca Martín</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Bottacini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3500,51 +3500,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Butyrate mediates anti-inflammatory effects of Faecalibacterium prausnitzii in intestinal epithelial cells through Dact3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Lenoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebeca Martín</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edgar Torres-Maravilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3615,338 +3615,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03339765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The commensal Escherichia coli CEC15 reinforces intestinal defences in gnotobiotic mice and is protective in a chronic colitis mouse model</w:t>
+                <w:t xml:space="preserve">The potential probiotic &amp;lt;em&amp;gt;lactobacillus rhamnosus&amp;lt;/em&amp;gt; CNCM 1-3690 strain protects the intestinal barrier by stimulating both mucus production and cytoprotective response</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unai Escribano-Vazquez</w:t>
+                <w:t xml:space="preserve">Rebeca Martin Rosique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celia Chamignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Verstraeten</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+                <w:t xml:space="preserve">Nadia Mhedbi-Hajri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Chain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Langella</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Derrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 9 (1), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-47611-9⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 9, pp.1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-41738-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03033617v1</w:t>
+                <w:t xml:space="preserve">hal-02627418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The potential probiotic &amp;lt;em&amp;gt;lactobacillus rhamnosus&amp;lt;/em&amp;gt; CNCM 1-3690 strain protects the intestinal barrier by stimulating both mucus production and cytoprotective response</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The commensal Escherichia coli CEC15 reinforces intestinal defences in gnotobiotic mice and is protective in a chronic colitis mouse model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadia Mhedbi-Hajri</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+                <w:t xml:space="preserve">Unai Escribano-Vazquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Verstraeten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebeca Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Chain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Muriel Derrien</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Langella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 9, pp.1-14. </w:t>
+              <w:t xml:space="preserve">, 2019, 9 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-41738-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-47611-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02627418v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03033617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emerging health concepts in the probiotics field: streamlining the definitions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebeca Martín</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Langella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 10, </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3980,77 +3980,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Next-Generation Probiotics: From Commensal Bacteria to Novel Drugs and Food Supplements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Langella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Guarner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebeca Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 10, pp.1973. </w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4078,459 +4078,459 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02514894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Searching for the bacterial effector: The example of the multi-skilled commensal bacterium &amp;lt;em&amp;gt;Faecalibacterium prausnitzii&amp;lt;/em&amp;gt;</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impaired Aryl Hydrocarbon Receptor Ligand Production by the Gut Microbiota Is a Key Factor in Metabolic Syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luis G. Bermúdez Humarán</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jane Natividad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allison Agus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Planchais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lamas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Charlotte Jarry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2018.00346⟩</w:t>
+              <w:t xml:space="preserve">Cell Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 28 (5), pp.737-749. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cmet.2018.07.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02623509v1</w:t>
+                <w:t xml:space="preserve">hal-01895943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impaired Aryl Hydrocarbon Receptor Ligand Production by the Gut Microbiota Is a Key Factor in Metabolic Syndrome</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Versatile New Model of Chemically Induced Chronic Colitis Using an Outbred Murine Strain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Charlotte Jarry</w:t>
+                <w:t xml:space="preserve">Monica Barone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Chain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harry Sokol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrizia Brigidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis G Bermúdez-Humarán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Metabolism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cmet.2018.07.001⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, pp.565. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2018.00565⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01895943v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01768628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Versatile New Model of Chemically Induced Chronic Colitis Using an Outbred Murine Strain</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Patrizia Brigidi</w:t>
+                <w:t xml:space="preserve">Searching for the bacterial effector: The example of the multi-skilled commensal bacterium &amp;lt;em&amp;gt;Faecalibacterium prausnitzii&amp;lt;/em&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebeca Martín</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luis G Bermúdez-Humarán</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Luis G. Bermúdez Humarán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Langella</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 9, pp.565. </w:t>
+              <w:t xml:space="preserve">, 2018, 9, pp.1-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2018.00565⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2018.00346⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-01768628v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02623509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbiote et vieillissement.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebeca Martin Rosique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Langella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Chatel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations Agronomiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 65, pp.55-66. </w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4577,90 +4577,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The subdominante microbiota member &amp;lt;em&amp;gt;Escherichia Coli&amp;lt;/em&amp;gt; is protective in a chronic inflammatory model with a reinforcement of the intestinal barrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unai Escribano Vazquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Verstraeten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebeca Martin Rosique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Chain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Langella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gastroenterology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 154 (6), pp.S-861-S-862. </w:t>
@@ -4724,5440 +4724,5168 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leandro Benevides</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sriti Burman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebeca Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 8, </w:t>
+              <w:t xml:space="preserve">, 2017, 8, pp.1790. </w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fmicb.2017.01790⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03998726v1</w:t>
+                <w:t xml:space="preserve">hal-01617957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Insights into the Diversity of the Genus Faecalibacterium</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Muriel Thomas</w:t>
+                <w:t xml:space="preserve">Using murine colitis models to analyze probiotics–host interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebeca Martin Rosique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Chain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Miquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Motta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Vergnolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2017.01790⟩</w:t>
+              <w:t xml:space="preserve">FEMS Microbiology Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 41 (Supp_1), pp.S49-S70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/femsre/fux035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01617957v1</w:t>
+                <w:t xml:space="preserve">hal-01602302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using murine colitis models to analyze probiotics–host interactions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Vergnolle</w:t>
+                <w:t xml:space="preserve">Functional characterization of novel &amp;lt;em&amp;gt;Faecalibacterium prausnitzii&amp;lt;/em&amp;gt; strains isolated from healthy volunteers: a step forward in the use of &amp;lt;em&amp;gt;F. prausnitzii&amp;lt;/em&amp;gt; as a next-generation probiotic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebeca Martín</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie S. Miquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leandro Benevides</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Bridonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Reviews</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2017.01226⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/femsre/fux035⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-01602302v1</w:t>
+                <w:t xml:space="preserve">hal-02629302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional characterization of novel &amp;lt;em&amp;gt;Faecalibacterium prausnitzii&amp;lt;/em&amp;gt; strains isolated from healthy volunteers: a step forward in the use of &amp;lt;em&amp;gt;F. prausnitzii&amp;lt;/em&amp;gt; as a next-generation probiotic</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Véronique Robert</w:t>
+                <w:t xml:space="preserve">Beneficial effects on host energy metabolism of short-chain fatty acids and vitamins produced by commensal and probiotic bacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Guy Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Chain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebeca Martin Rosique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Bermudez Humaran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Courau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microbial Cell Factories</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 16, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12934-017-0691-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2017.01226⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02629302v1</w:t>
+                <w:t xml:space="preserve">hal-01607301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beneficial effects on host energy metabolism of short-chain fatty acids and vitamins produced by commensal and probiotic bacteria</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+                <w:t xml:space="preserve">Bifidobacterium animalis ssp. lactis CNCM-I2494 Restores Gut Barrier Permeability in Chronically Low-Grade Inflamed Mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebeca Martín</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Laval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Chain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Courau</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Miquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jane Natividad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial Cell Factories</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7, pp.608. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2016.00608⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12934-017-0691-z⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01607301v1</w:t>
+                <w:t xml:space="preserve">hal-01323776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bifidobacterium animalis ssp. lactis CNCM-I2494 Restores Gut Barrier Permeability in Chronically Low-Grade Inflamed Mice</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">A new lactobacilli in vivo expression system for the production and delivery of heterologous proteins at mucosal surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nahla M Mansour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">May M. A. Bahr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebeca Martín</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jane Natividad</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Florent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">FEMS Microbiology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 363 (13), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/femsle/fnw117⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2016.00608⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01323776v1</w:t>
+                <w:t xml:space="preserve">hal-02634544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new lactobacilli in vivo expression system for the production and delivery of heterologous proteins at mucosal surfaces</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gnotobiotic rodents: an &amp;lt;em&amp;gt;in vivo&amp;lt;/em&amp;gt; model for the study of microbe-microbe interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebeca Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis L. Bermudez Humaran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe P. Langella</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2016.00409⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/femsle/fnw117⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02634544v1</w:t>
+                <w:t xml:space="preserve">hal-02631921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gnotobiotic rodents: an &amp;lt;em&amp;gt;in vivo&amp;lt;/em&amp;gt; model for the study of microbe-microbe interactions</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Overexpression of &amp;lt;em&amp;gt;Enterococcus faecalis elr&amp;lt;/em&amp;gt; operon protects from phagocytosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naima G. Cortes-Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Dumoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane S. Gaubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Lacoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Bugli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BMC Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 15, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12866-015-0448-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2016.00409⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02631921v1</w:t>
+                <w:t xml:space="preserve">hal-02632012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A proposed framework for an appropriate evaluation scheme for microorganisms as novel foods with a health claim in Europe</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId226" w:history="1">
+                <w:t xml:space="preserve">Effect of iron on the probiotic properties of the vaginal isolate &amp;lt;em&amp;gt;Lactobacillus jensenii&amp;lt;/em&amp;gt; CECT 4306</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebeca Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Borja Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria C. Urdaci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Langella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Véronique Braesco</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan E. Suárez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial Cell Factories</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12934-015-0229-1⟩</w:t>
+              <w:t xml:space="preserve">Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 161, pp.708-718. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1099/mic.0.000044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02633704v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02632805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NSAID enteropathy and bacteria: a complicated relationship</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laura Rossi</w:t>
+                <w:t xml:space="preserve">Identification of Metabolic Signatures Linked to Anti-Inflammatory Effects of Faecalibacterium prausnitzii</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Miquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebeca Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Chain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Lenoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Gastroenterology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00535-014-1032-1⟩</w:t>
+              <w:t xml:space="preserve">mBio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6 (2), pp.e00300-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/mBio.00300-15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01536449v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01226343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of iron on the probiotic properties of the vaginal isolate &amp;lt;em&amp;gt;Lactobacillus jensenii&amp;lt;/em&amp;gt; CECT 4306</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Faecalibacterium prausnitzii prevents physiological damages in a chronic low-grade inflammation murine model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebeca Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Juan E. Suárez</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Miquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Chain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jane M. Natividad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Jury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1099/mic.0.000044⟩</w:t>
+              <w:t xml:space="preserve">BMC Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 15, pp.67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12866-015-0400-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02632805v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01376844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NSAID enteropathy and bacteria: a complicated relationship</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie D Syer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rory W Blackler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebeca Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giada de Palma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Gastroenterology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 50 (4), pp.387-393. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00535-014-1032-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05071262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of Metabolic Signatures Linked to Anti-Inflammatory Effects of Faecalibacterium prausnitzii</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marion Lenoir</w:t>
+                <w:t xml:space="preserve">A proposed framework for an appropriate evaluation scheme for microorganisms as novel foods with a health claim in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie S. Miquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Beaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebeca Martín</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe P. Langella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Braesco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">mBio</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/mBio.00300-15⟩</w:t>
+              <w:t xml:space="preserve">Microbial Cell Factories</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 14, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12934-015-0229-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01226343v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02633704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faecalibacterium prausnitzii prevents physiological damages in a chronic low-grade inflammation murine model</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jennifer Jury</w:t>
+                <w:t xml:space="preserve">Surface glycosaminoglycans protect eukaryotic cells against membrane-driven peptide bacteriocins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebeca Martín</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susana Escobedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carla Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ainara Crespo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis M. Quiros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12866-015-0400-1⟩</w:t>
+              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 59 (1), pp.677-681. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AAC.04427-14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01376844v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02637639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overexpression of &amp;lt;em&amp;gt;Enterococcus faecalis elr&amp;lt;/em&amp;gt; operon protects from phagocytosis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Francesca Bugli</w:t>
+                <w:t xml:space="preserve">Anti-nociceptive effect of Faecalibacterium prausnitzii in non-inflammatory IBS-like models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Miquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Martín</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lashermes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Meleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12866-015-0448-y⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6, pp.19399. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep19399⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02632012v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01263911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface glycosaminoglycans protect eukaryotic cells against membrane-driven peptide bacteriocins</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Luis M. Quiros</w:t>
+                <w:t xml:space="preserve">Ecology and metabolism of the beneficial intestinal commensal bacterium Faecalibacterium prausnitzii</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Miquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebeca Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Bridonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harry Sokol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/AAC.04427-14⟩</w:t>
+              <w:t xml:space="preserve">Gut microbes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5 (2), pp.146-151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4161/gmic.27651⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02637639v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00961711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anti-nociceptive effect of Faecalibacterium prausnitzii in non-inflammatory IBS-like models</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Meleine</w:t>
+                <w:t xml:space="preserve">Correlation between fibronectin binding protein A expression level at the surface of recombinant lactococcus lactis and plasmid transfer in vitro and in vivo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliana Franco Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Mariat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vasco Azevedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anderson Miyoshi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandra de Moreno de Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep19399⟩</w:t>
+              <w:t xml:space="preserve">BMC Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 14, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12866-014-0248-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01263911v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01204459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlation between fibronectin binding protein A expression level at the surface of recombinant lactococcus lactis and plasmid transfer in vitro and in vivo</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alejandra de Moreno de Leblanc</w:t>
+                <w:t xml:space="preserve">Novel role of the serine protease inhibitor elafin in gluten-related disorders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heather J Galipeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Wiepjes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Motta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica D Schulz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Jury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12866-014-0248-9⟩</w:t>
+              <w:t xml:space="preserve">The American Journal of Gastroenterology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 109 (5), pp.748-56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ajg.2014.48⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01204459v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01204309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel role of the serine protease inhibitor elafin in gluten-related disorders</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jennifer Jury</w:t>
+                <w:t xml:space="preserve">Genetically Engineered Immunomodulatory Streptococcus thermophilus Strains Producing Antioxidant Enzymes Exhibit Enhanced AntiInflammatory Activities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvina del Carmen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandra de Moreno de Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebeca Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Chain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Langella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Journal of Gastroenterology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ajg.2014.48⟩</w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 80 (3), pp.869 - 877. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AEM.03296-13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01204309v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01204435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetically Engineered Immunomodulatory Streptococcus thermophilus Strains Producing Antioxidant Enzymes Exhibit Enhanced AntiInflammatory Activities</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">The role of metagenomics in understanding the human microbiome in health and disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebeca Martin Rosique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Miquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Langella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Bermudez Humaran</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 80 (3), pp.869 - 877. </w:t>
+              <w:t xml:space="preserve">Virulence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5 (3), pp.413-423. </w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/AEM.03296-13⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4161/viru.27864⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01204435v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01204381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecology and metabolism of the beneficial intestinal commensal bacterium Faecalibacterium prausnitzii</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId208" w:history="1">
+                <w:t xml:space="preserve">Faecalibacterium prausnitzii provides host beneficial metabolic profile during inflammation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie S. Miquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebeca Martín</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Hudault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Bridonneau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Harry Sokol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gut microbes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4161/gmic.27651⟩</w:t>
+              <w:t xml:space="preserve">Gastroenterology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 146 (5), pp.S-832. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0016-5085(14)63022-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00961711v1</w:t>
+                <w:t xml:space="preserve">hal-02629723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faecalibacterium prausnitzii provides host beneficial metabolic profile during inflammation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId207" w:history="1">
+                <w:t xml:space="preserve">Gut ecosystem: how microbes help us</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebeca Martín</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie S. Miquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Ulmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe P. Langella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis L. Bermudez Humaran</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gastroenterology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0016-5085(14)63022-5⟩</w:t>
+              <w:t xml:space="preserve">Beneficial Microbes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5 (3), pp.219 - 233. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3920/BM2013.0057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02629723v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02641281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gut ecosystem: how microbes help us</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId207" w:history="1">
+                <w:t xml:space="preserve">Faecalibacterium prausnitzii prevents irritable bowel syndrome-like symptoms in both murine low grade chronic inflammation and acute stress models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebeca Martin Rosique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie S. Miquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Chain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jane Mea Natividad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Beneficial Microbes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3920/BM2013.0057⟩</w:t>
+              <w:t xml:space="preserve">Gastroenterology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 146 (5), pp.S-840-S-841. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0016-5085(14)63054-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02641281v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02629578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of metagenomics in understanding the human microbiome in health and disease</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId202" w:history="1">
+                <w:t xml:space="preserve">Effects in the use of a genetically engineered strain of Lactococcus lactis delivering in situ IL-10 as a therapy to treat low-grade colon inflammation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebeca Martín</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Chain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Miquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jane M Natividad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harry Sokol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virulence</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Human Vaccines &amp; Immunotherapeutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 10 (6), pp.1611-1621. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4161/hv.28549⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4161/viru.27864⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01204381v1</w:t>
+                <w:t xml:space="preserve">hal-00979468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faecalibacterium prausnitzii prevents irritable bowel syndrome-like symptoms in both murine low grade chronic inflammation and acute stress models</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marion Gillet</w:t>
+                <w:t xml:space="preserve">Lactobacillus rhamnosus CNCM I-3690 and the commensal bacterium Faecalibacterium prausnitzii A2-165 exhibit similar protective effects to induced barrier hyper-permeability in mice.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Laval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J N Natividad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Chain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Miquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gastroenterology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Gut microbes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 6 (1), pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4161/19490976.2014.990784⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0016-5085(14)63054-7⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02629578v1</w:t>
+                <w:t xml:space="preserve">hal-01097182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects in the use of a genetically engineered strain of Lactococcus lactis delivering in situ IL-10 as a therapy to treat low-grade colon inflammation.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+                <w:t xml:space="preserve">The dual role of MAPK pathway in the regulation of intestinal barrier: the role of the commensal bacterium [i]Faecalibacterium prausnitzi[/i]i on this regulation. Reply</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebeca Martin Rosique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Lenoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Chain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Langella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Bermudez Humaran</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Vaccines &amp; Immunotherapeutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4161/hv.28549⟩</w:t>
+              <w:t xml:space="preserve">Inflammatory Bowel Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 20 (7), pp.E17-E18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/MIB.0000000000000070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00979468v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01204386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The dual role of MAPK pathway in the regulation of intestinal barrier: the role of the commensal bacterium [i]Faecalibacterium prausnitzi[/i]i on this regulation. Reply</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+                <w:t xml:space="preserve">The Commensal Bacterium Faecalibacterium prausnitzii Is Protective in DNBS-induced Chronic Moderate and Severe Colitis Models.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebeca Martín</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Chain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Miquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Gratadoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inflammatory Bowel Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 20 (7), pp.E17-E18. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/MIB.0000000000000070⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 20 (3), pp.417-430. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/01.MIB.0000440815.76627.64⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01204386v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00931932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lactobacillus rhamnosus CNCM I-3690 and the commensal bacterium Faecalibacterium prausnitzii A2-165 exhibit similar protective effects to induced barrier hyper-permeability in mice.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S Miquel</w:t>
+                <w:t xml:space="preserve">Assessing the fecal microbiota: an optimized ion torrent 16S rRNA gene-based analysis protocol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Milani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arancha Hevia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Foroni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Duranti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Turroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gut microbes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4161/19490976.2014.990784⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (7), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0068739⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01097182v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01190517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Commensal Bacterium Faecalibacterium prausnitzii Is Protective in DNBS-induced Chronic Moderate and Severe Colitis Models.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Gratadoux</w:t>
+                <w:t xml:space="preserve">Faecalibacterium prausnitzii and human intestinal health.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Miquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Martín</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lg Bermúdez-Humarán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jm Chatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inflammatory Bowel Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/01.MIB.0000440815.76627.64⟩</w:t>
+              <w:t xml:space="preserve">Current Opinion in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 16 (3), pp.255-261. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mib.2013.06.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00931932v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00842645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faecalibacterium prausnitzii and human intestinal health.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Surface glycosaminoglycans mediate adherence between HeLa cells and &amp;lt;em&amp;gt;Lactobacillus salivarius&amp;lt;/em&amp;gt; Lv72</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebeca Martín</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carla Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susana Escobedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan E. Suárez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis M. Quiros</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mib.2013.06.003⟩</w:t>
+              <w:t xml:space="preserve">BMC Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 13, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2180-13-210⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00842645v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02643933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of commensal and probiotic bacteria in human health: a focus on inflammatory bowel disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebeca Martin Rosique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Miquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Ulmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noura Kechaou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Langella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbial Cell Factories</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 12, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/1475-2859-12-71⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01190516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface glycosaminoglycans mediate adherence between HeLa cells and &amp;lt;em&amp;gt;Lactobacillus salivarius&amp;lt;/em&amp;gt; Lv72</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">Characterization of Lactobacillus salivarius CECT 5713, a strain isolated from human milk: from genotype to phenotype</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susana Langa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Maldonado-Barragan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susana Delgado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebeca Martín</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginia Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1471-2180-13-210⟩</w:t>
+              <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 94 (5), pp.1279-1287. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00253-012-4032-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02643933v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02643690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the fecal microbiota: an optimized ion torrent 16S rRNA gene-based analysis protocol</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterization of the adherence properties of human Lactobacilli strains to be used as vaginal probiotics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebeca Martín</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Borja Sánchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Evaristo Suarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria C. Urdaci</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0068739⟩</w:t>
+              <w:t xml:space="preserve">FEMS Microbiology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 328 (2), pp.166 - 173. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1574-6968.2011.02495.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01190517v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02649252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of Lactobacillus salivarius CECT 5713, a strain isolated from human milk: from genotype to phenotype</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">Induction, structural characterization, and genome sequence of Lv1, a prophage from a human vaginal Lactobacillus jensenii strain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebeca Martín</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susana Escobedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan E. Suárez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00253-012-4032-1⟩</w:t>
+              <w:t xml:space="preserve">International Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 13 (3), pp.113-121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2436/20.1501.01.116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02643690v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02667445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the adherence properties of human Lactobacilli strains to be used as vaginal probiotics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">Biosynthesis and degradation of H2O2 by vaginal Lactobacilli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebeca Martín</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Maria C. Urdaci</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan E. Suárez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 328 (2), pp.166 - 173. </w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 76 (2), pp.400-405. </w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1574-6968.2011.02495.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/AEM.01631-09⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02649252v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02666286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Induction, structural characterization, and genome sequence of Lv1, a prophage from a human vaginal Lactobacillus jensenii strain</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">Characterization of indigenous vaginal lactobacilli from healthy women as probiotic candidates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebeca Martín</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Soberon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Vaneechoutte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana B. Florez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Vazquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 13 (3), pp.113-121. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2436/20.1501.01.116⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 11 (4), pp.261-266. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2436/20.1501.01.70⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02667445v1</w:t>
+                <w:t xml:space="preserve">hal-02667443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biosynthesis and degradation of H2O2 by vaginal Lactobacilli</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">Bacteriophage induction versus vaginal homeostasis: role of H2O2 in the selection of Lactobacillus defective prophages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebeca Martín</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Soberon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susana Escobedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan E. Suárez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/AEM.01631-09⟩</w:t>
+              <w:t xml:space="preserve">International Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 12 (2), pp.131-136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2436/20.1501.01.90⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02666286v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02663310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of indigenous vaginal lactobacilli from healthy women as probiotic candidates</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">Isolation of new &amp;lt;em&amp;gt;Stenotrophomonas&amp;lt;/em&amp;gt; bacteriophages and genomic characterization of temperate phage S1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pilar Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Monjardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebeca Martín</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Madera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Soberon</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fernando Vazquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2436/20.1501.01.70⟩</w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 74 (24), pp.7552-7560. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AEM.01709-08⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02667443v1</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02660264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacteriophage induction versus vaginal homeostasis: role of H2O2 in the selection of Lactobacillus defective prophages</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">Vaginal microbiota: composition, protective role, associated pathologies, and therapeutic perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebeca Martín</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Soberon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Juan E. Suárez</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Vazquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Evaristo Suarez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2436/20.1501.01.90⟩</w:t>
+              <w:t xml:space="preserve">Enfermedades Infecciosas y Microbiología Clínica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 26 (3), pp.160-167. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1157/13116753⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02663310v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02668314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isolation of new &amp;lt;em&amp;gt;Stenotrophomonas&amp;lt;/em&amp;gt; bacteriophages and genomic characterization of temperate phage S1</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId347" w:history="1">
+                <w:t xml:space="preserve">New method for evaluation of genotoxicity, based on the use of real-time PCR and lysogenic gram-positive and gram-negative bacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Soberon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebeca Martin Rosique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan E. Suárez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 74 (24), pp.7552-7560. </w:t>
+              <w:t xml:space="preserve">, 2007, 73 (9), pp.2815-2819. </w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/AEM.01709-08⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/AEM.00407-07⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...220 lines deleted...]
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02664443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10167,664 +9895,664 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probiotics for early microbiota development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Mosca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Langella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Binda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebeca Martin Rosique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th Probiotics, Prebiotics &amp; Newfood</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04343585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of a novel bacterial strain with potentially beneficial probiotic properties in irritable bowel syndrome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maillard Flore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Chain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meynier Maeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Galbert Chloé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Mondot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23 Colloque du Club des Bactéries Lactiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04344183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bifidobacterium Animalis SUBSP Lactis CNCM-I2494 Restores Tight Junction Proteins Levels in a Chronic Low-grade Colonic Inflammation Mouse Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebeca Martin Rosique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Laval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Chain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Miquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Mea Natividad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. Probiotics, Prebiotics &amp; New Foods for Microbiota and Human Health meeting held</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Rome, Italy. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1097/MCG.0000000000000691⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01531752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protective effects of lactococci strains delivering either IL-10 protein or cDNA in a TNBS-induced chronic colitis model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvina del Carmen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebeca Martin Rosique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tessalia Saraiva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meritxell Zurita-Turk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anderson Miyoshi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. Probiotics, Prebiotics &amp; New Foods Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Probiotics Association (IPA). ITA., Sep 2013, Rome, Italy. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1097/MCG.0000000000000235⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01204425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[i]Bifidobacteria[/i] confer protection against NSAID-enteropathy independently of acetate production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie D. Syer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebeca Martin Rosique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Webb Mcknight</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Langella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John L. Wallace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASPET Annual Meeting at Experimental Biology (EB) 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01190809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10834,409 +10562,409 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probiotics for early microbiota development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Mosca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Langella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Binda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebeca Martin Rosique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium "Environment and host microbiomes - functional interactions"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Orsay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04343572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The keystone bacterium Christensenella minuta DSM 22607 improves colitis in in vivo preclinical IBD models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Kropp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katy Le Corf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Relizani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Tambosco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ccori Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Crohn's and Colitis Organisation (ECCO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Online, Denmark. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-021-90885-1)⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04345757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of intestinal dysbiosis on mouse models of colonic hypersensitivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lashermes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Miquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebeca Martin Rosique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gelor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NeuroGASTRO 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Istanbul, Turkey. John Wiley and Sons, Neurogastroenterology and Motility, 27 (Suppl. S2), 2015, Neurogastroenterology and Motility</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01535295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11246,447 +10974,447 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The indigenous microbiota and its potential to exhibit probiotic properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Miquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebeca Martin Rosique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Philippe P. Langella</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Bermudez Humaran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Langella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Probiotics and Prebiotics : Current Research and Future Trends</w:t>
+              <w:t xml:space="preserve">Probiotics And Prebiotics: Current Research And Future Trends</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, 508 p., 2015, 978-1-910190-09-8</w:t>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CAISTER ACADEMIC PRESS</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.13, 2015, 978-1-910190-09-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02796259v1</w:t>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01536597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The indigenous microbiota and its potential to exhibit probiotic properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Langella</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie S. Miquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebeca Martín</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis L. Bermudez Humaran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe P. Langella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Probiotics And Prebiotics: Current Research And Future Trends</w:t>
+              <w:t xml:space="preserve">Probiotics and Prebiotics : Current Research and Future Trends</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp.13, 2015, 978-1-910190-09-8</w:t>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caister Academic Press</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 508 p., 2015, 978-1-910190-09-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01536597v1</w:t>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02796259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Brevet (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faecalibacterium prausnitzii strains for treating and preventing gastrointestinal pain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Langella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Bermúdez-Humarán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Sokol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Miquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : 14306803.9. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04292693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11696,114 +11424,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determinación de la aptitud probiótica de cepas de Lactobacillus aisladas de vagina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebeca Martin Rosique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Life Sciences [q-bio]. 2010. Español. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02814639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId392"/>
+      <w:footerReference w:type="default" r:id="rId389"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11950,51 +11678,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04666812v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Rumeau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sead Chadi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Pepke" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Beaumont" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#225;udia M. Vicente" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-025-04205-y" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05071306v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L&#243;pez-Moreno" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carbonne" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kropp" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rios-Covian" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pepke" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/18762891-bja00041" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495836v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Fern&#225;ndez-Arenas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Rousseau-Nepton" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Robert" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Drissen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Martin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staf1177" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05151481v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Morin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Faure" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mollet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Guenoun" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Heydari-Olya" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbi.2024.10.023" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05140859v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Emmanuelle Roux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Langella" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca Martin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.copbio.2024.103073" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008620v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Di Miceli" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mo&#239;ra Rossitto" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Martinat" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Marchaland" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Kharbouche" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-80770-y" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05071299v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Kropp" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Tambosco" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine P Claus" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41522-024-00540-6" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04565306v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Spacova" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Binda" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Anne ter Haar" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Henoud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Legrain-Raspaud" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2023.1272754" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04083903v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroki Tanno" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Chatel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mariat" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitsuo Sakamoto" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiad035" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04057783v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Maillard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Meynier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Mondot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Galbert" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms11040906" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04189185v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca Mart&#237;n" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rios-Covian" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Huillet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Auger" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Khazaal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsre/fuad039" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04344111v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana L&#243;pez-Moreno" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Aguilera" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/j.efsa.2023.e211010" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04339489v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Carbonne" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Molimard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Chain" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2023.1270974" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04344510v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barone" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ramayo-Caldas" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Estell&#233;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tambosco" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chadi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-023-01584-0" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04297242v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mart&#237;n" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ben&#237;tez-Cabello" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kulakauskas" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Viana" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chamignon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-32116-3" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03793050v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Arboleya" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Gueimonde" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.806338" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03793772v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Relizani" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katy Le Corf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca Martin-Rosique" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Kissi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-10015-3" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03798298v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Alonso-Garc&#237;a" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Mart&#237;nez-Pinilla" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37349/ent.2021.00005" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03793769v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;ta P&#225;pai" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Torres-Maravilla" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;va Varga-Visi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ot&#237;lia Antal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12602-020-09702-2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03793765v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Eleazar Aguilar-Toal&#225;" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Arioli" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pradip Behare" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Belzer" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Berni Canani" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41575-021-00521-6" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03793764v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David R&#237;os-Covian" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9102122" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03793766v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ccori Martinez" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-90885-1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03793767v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Hern&#225;ndez-Delgado" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lino Mayorga-Reyes" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9051063" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03793771v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Ben&#237;tez-Cabello" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Berm&#250;dez-Humar&#225;n" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12602-019-09604-y" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02945369v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Bottacini" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muireann Egan" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Chamignon" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Tondereau" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8091313" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03793774v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Angel Pascual-Itoiz" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ainize Pe&#241;a-Cearra" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itziar Mart&#237;n-Ruiz" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Lav&#237;n" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Sim&#243;" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-57348-0" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03339765v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lenoir" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Gonz&#225;lez-D&#225;vila" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2020.1826748" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03033617v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Unai Escribano-Vazquez" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Verstraeten" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-47611-9" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627418v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca Martin Rosique" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Mhedbi-Hajri" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Derrien" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-41738-5" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629199v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.01047" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02514894v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Guarner" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.01973" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623509v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis G. Berm&#250;dez Humar&#225;n" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.00346" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01895943v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Natividad" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Agus" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Planchais" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lamas" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Charlotte Jarry" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmet.2018.07.001" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01768628v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Barone" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Sokol" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Brigidi" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis G Berm&#250;dez-Humar&#225;n" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.00565" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899850v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5408037408173704E12" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620530v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Unai Escribano Vazquez" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-5085(18)32913-5" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998726v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Benevides" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sriti Burman" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Robert" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Thomas" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.01790" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01617957v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602302v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Miquel" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Motta" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vergnolle" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsre/fux035" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629302v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. Miquel" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Bridonneau" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.01226" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607301v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guy Leblanc" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Bermudez Humaran" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Courau" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12934-017-0691-z" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01323776v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Laval" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.00608" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634544v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Allain" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahla M Mansour" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=May M. A. Bahr" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Florent" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsle/fnw117" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631921v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis L. Bermudez Humaran" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Langella" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.00409" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633704v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Braesco" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12934-015-0229-1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536449v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie D. Syer" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rory W. Blackler" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giada de Palma" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Rossi" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00535-014-1032-1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632805v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borja Sanchez" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria C. Urdaci" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan E. Su&#225;rez" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.000044" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05071262v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie D Syer" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rory W Blackler" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01226343v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Leclerc" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.00300-15" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376844v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane M. Natividad" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Jury" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-015-0400-1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632012v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima G. Cortes-Perez" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Dumoulin" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane S. Gaubert" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lacoux" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Bugli" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-015-0448-y" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637639v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Escobedo" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Martin" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ainara Crespo" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis M. Quiros" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.04427-14" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263911v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Miquel" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lashermes" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gillet" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Meleine" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep19399" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204459v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Franco Almeida" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasco Azevedo" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderson Miyoshi" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra de Moreno de Leblanc" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-014-0248-9" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204309v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather J Galipeau" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Wiepjes" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica D Schulz" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ajg.2014.48" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204435v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvina del Carmen" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.03296-13" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961711v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/gmic.27651" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629723v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Hudault" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-5085(14)63022-5" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641281v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Ulmer" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/BM2013.0057" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204381v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/viru.27864" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629578v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Mea Natividad" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-5085(14)63054-7" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979468v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane M Natividad" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/hv.28549" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204386v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MIB.0000000000000070" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097182v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Laval" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J N Natividad" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Chain" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Miquel" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/19490976.2014.990784" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931932v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Lu" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Gratadoux" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01.MIB.0000440815.76627.64" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842645v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Rossi" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lg Berm&#250;dez-Humar&#225;n" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm Chatel" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mib.2013.06.003" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9DP9BLS5-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190516v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noura Kechaou" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2859-12-71" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643933v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2180-13-210" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190517v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Milani" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arancha Hevia" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Foroni" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Duranti" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Turroni" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0068739" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643690v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Langa" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Maldonado-Barragan" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Delgado" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Martin" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-012-4032-1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TWFB4GRZ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649252v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borja S&#225;nchez" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Evaristo Suarez" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6968.2011.02495.x" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667445v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2436/20.1501.01.116" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666286v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01631-09" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667443v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Soberon" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Vaneechoutte" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana B. Florez" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Vazquez" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2436/20.1501.01.70" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663310v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2436/20.1501.01.90" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660264v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Garcia" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Monjardin" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Madera" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01709-08" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668314v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1157/13116753" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664443v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00407-07" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04343585v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Sanchez" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Mosca" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04344183v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maillard Flore" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meynier Maeva" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galbert Chlo&#233;" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531752v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MCG.0000000000000691" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204425v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tessalia Saraiva" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meritxell Zurita-Turk" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MCG.0000000000000235" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190809v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Webb Mcknight" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John L. Wallace" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04343572v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345757v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-90885-1)" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535295v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Carvalho" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gelor" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796259v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.horizonpress.com/probiotics" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536597v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/385892.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04292693v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02814639v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04666812v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Rumeau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sead Chadi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Pepke" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Beaumont" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#225;udia M. Vicente" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-025-04205-y" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05071306v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L&#243;pez-Moreno" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carbonne" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kropp" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rios-Covian" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pepke" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/18762891-bja00041" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495836v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Fern&#225;ndez-Arenas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Rousseau-Nepton" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Robert" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Drissen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Martin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staf1177" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05151481v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Morin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Faure" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mollet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Guenoun" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Heydari-Olya" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbi.2024.10.023" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008620v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Di Miceli" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mo&#239;ra Rossitto" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Martinat" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Marchaland" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Kharbouche" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-80770-y" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05071299v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Kropp" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Tambosco" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Langella" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine P Claus" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41522-024-00540-6" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05140859v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Emmanuelle Roux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca Martin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.copbio.2024.103073" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04189185v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca Mart&#237;n" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rios-Covian" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Huillet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Auger" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Khazaal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsre/fuad039" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04344111v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana L&#243;pez-Moreno" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Aguilera" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/j.efsa.2023.e211010" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04339489v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Carbonne" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Molimard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Chain" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2023.1270974" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04565306v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Spacova" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Binda" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Anne ter Haar" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Henoud" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Legrain-Raspaud" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2023.1272754" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04083903v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroki Tanno" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Chatel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mariat" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitsuo Sakamoto" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiad035" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04057783v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Maillard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Meynier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Mondot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Galbert" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms11040906" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04344510v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barone" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ramayo-Caldas" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Estell&#233;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tambosco" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chadi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-023-01584-0" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04297242v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mart&#237;n" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ben&#237;tez-Cabello" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kulakauskas" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Viana" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chamignon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-32116-3" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03793050v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Arboleya" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Gueimonde" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.806338" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03793772v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Relizani" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katy Le Corf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca Martin-Rosique" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Kissi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-10015-3" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03798298v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Alonso-Garc&#237;a" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Mart&#237;nez-Pinilla" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37349/ent.2021.00005" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03793769v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;ta P&#225;pai" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Torres-Maravilla" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;va Varga-Visi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ot&#237;lia Antal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12602-020-09702-2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03793765v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Eleazar Aguilar-Toal&#225;" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Arioli" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pradip Behare" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Belzer" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Berni Canani" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41575-021-00521-6" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03793764v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David R&#237;os-Covian" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9102122" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03793766v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ccori Martinez" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-90885-1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03793767v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Hern&#225;ndez-Delgado" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lino Mayorga-Reyes" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9051063" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03793771v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Ben&#237;tez-Cabello" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Berm&#250;dez-Humar&#225;n" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12602-019-09604-y" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02945369v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Bottacini" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muireann Egan" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Chamignon" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Tondereau" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8091313" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03793774v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Angel Pascual-Itoiz" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ainize Pe&#241;a-Cearra" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itziar Mart&#237;n-Ruiz" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Lav&#237;n" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Sim&#243;" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-57348-0" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03339765v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lenoir" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Gonz&#225;lez-D&#225;vila" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2020.1826748" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627418v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca Martin Rosique" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Mhedbi-Hajri" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Derrien" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-41738-5" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03033617v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Unai Escribano-Vazquez" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Verstraeten" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-47611-9" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629199v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.01047" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02514894v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Guarner" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.01973" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01895943v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Natividad" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Agus" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Planchais" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lamas" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Charlotte Jarry" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmet.2018.07.001" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01768628v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Barone" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Sokol" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Brigidi" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis G Berm&#250;dez-Humar&#225;n" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.00565" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623509v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis G. Berm&#250;dez Humar&#225;n" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.00346" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899850v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5408037408173704E12" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620530v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Unai Escribano Vazquez" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-5085(18)32913-5" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01617957v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Benevides" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sriti Burman" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Robert" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Thomas" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.01790" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602302v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Miquel" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Motta" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vergnolle" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsre/fux035" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629302v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. Miquel" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Bridonneau" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.01226" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607301v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guy Leblanc" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Bermudez Humaran" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Courau" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12934-017-0691-z" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01323776v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Laval" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.00608" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634544v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Allain" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahla M Mansour" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=May M. A. Bahr" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Florent" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsle/fnw117" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631921v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis L. Bermudez Humaran" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Langella" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.00409" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632012v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima G. Cortes-Perez" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Dumoulin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane S. Gaubert" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lacoux" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Bugli" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-015-0448-y" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632805v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borja Sanchez" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria C. Urdaci" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan E. Su&#225;rez" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.000044" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01226343v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Leclerc" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.00300-15" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376844v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane M. Natividad" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Jury" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-015-0400-1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05071262v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie D Syer" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rory W Blackler" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giada de Palma" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Rossi" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00535-014-1032-1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633704v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Braesco" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12934-015-0229-1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637639v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Escobedo" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Martin" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ainara Crespo" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis M. Quiros" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.04427-14" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263911v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Miquel" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lashermes" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gillet" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Meleine" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep19399" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961711v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/gmic.27651" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204459v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Franco Almeida" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasco Azevedo" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderson Miyoshi" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra de Moreno de Leblanc" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-014-0248-9" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204309v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather J Galipeau" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Wiepjes" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica D Schulz" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ajg.2014.48" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204435v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvina del Carmen" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.03296-13" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204381v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/viru.27864" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629723v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Hudault" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-5085(14)63022-5" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641281v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Ulmer" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/BM2013.0057" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629578v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Mea Natividad" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-5085(14)63054-7" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979468v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane M Natividad" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/hv.28549" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097182v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Laval" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J N Natividad" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Chain" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Miquel" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/19490976.2014.990784" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204386v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MIB.0000000000000070" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931932v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Lu" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Gratadoux" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01.MIB.0000440815.76627.64" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190517v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Milani" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arancha Hevia" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Foroni" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Duranti" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Turroni" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0068739" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842645v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Rossi" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lg Berm&#250;dez-Humar&#225;n" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm Chatel" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mib.2013.06.003" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9DP9BLS5-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643933v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2180-13-210" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190516v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noura Kechaou" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2859-12-71" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643690v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Langa" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Maldonado-Barragan" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Delgado" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Martin" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-012-4032-1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TWFB4GRZ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649252v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borja S&#225;nchez" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Evaristo Suarez" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6968.2011.02495.x" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667445v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2436/20.1501.01.116" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666286v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01631-09" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667443v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Soberon" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Vaneechoutte" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana B. Florez" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Vazquez" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2436/20.1501.01.70" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663310v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2436/20.1501.01.90" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660264v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Garcia" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Monjardin" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Madera" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01709-08" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668314v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1157/13116753" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664443v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00407-07" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04343585v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Sanchez" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Mosca" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04344183v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maillard Flore" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meynier Maeva" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galbert Chlo&#233;" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531752v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MCG.0000000000000691" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204425v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tessalia Saraiva" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meritxell Zurita-Turk" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MCG.0000000000000235" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190809v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie D. Syer" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Webb Mcknight" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John L. Wallace" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04343572v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345757v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-90885-1)" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535295v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Carvalho" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gelor" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536597v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/385892.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796259v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.horizonpress.com/probiotics" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04292693v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02814639v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>