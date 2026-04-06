--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -126,1621 +126,1621 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (7)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal transport mapping in twisted double bilayer graphene</w:t>
+                <w:t xml:space="preserve">Mapping the twist angle dependence of quasi-Brillouin zones in doubly aligned graphene/BN heterostructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roop Kumar Mech</w:t>
+                <w:t xml:space="preserve">Jorge Vallejo Bustamante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessandra Canetta</w:t>
+                <w:t xml:space="preserve">Viet-Hung Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yubin Huang</w:t>
+                <w:t xml:space="preserve">Liam Farrar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sergio Gonzalez-Munoz</w:t>
+                <w:t xml:space="preserve">Kenji Watanabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khushboo Agarwal</w:t>
+                <w:t xml:space="preserve">Takashi Taniguchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...23 lines deleted...]
-              <w:t xml:space="preserve">Article dans une revue</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05388106v1</w:t>
+                <w:t xml:space="preserve">hal-05388053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the Angular Alignment on the Crystal Field and Intrinsic Doping of Bilayer Graphene/BN Heterostructures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Twist-Angle-Controlled Anomalous Gating in Bilayer Graphene/BN Heterostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Maffione</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liam Farrar</w:t>
+                <w:t xml:space="preserve">L. Farrar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaia Maffione</w:t>
+                <w:t xml:space="preserve">M. Kapfer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viet-Hung Nguyen</w:t>
+                <w:t xml:space="preserve">K. Watanabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kenji Watanabe</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Takashi Taniguchi</w:t>
+                <w:t xml:space="preserve">T. Taniguchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...34 lines deleted...]
-                <w:t xml:space="preserve">hal-04972848v1</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05388047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paramagnetic singularities of the orbital magnetism in graphene with a Moiré potential</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Impact of the angular alignment on the crystal field and intrinsic doping of bilayer graphene/BN heterostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Farrar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Maffione</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. -H. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Watanabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Taniguchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...34 lines deleted...]
-                <w:t xml:space="preserve">hal-04234418v1</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04801596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifying the local mechanical properties of twisted double bilayer graphene</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sergio Gonzalez-Munoz</w:t>
+                <w:t xml:space="preserve">Paramagnetic Singularities of the Orbital Magnetism in Graphene with a Moiré Potential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Vallejo Bustamante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebeca Ribeiro-Palau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Fermon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pannetier-Lecoeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viet-Hung Nguyen</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pauline de Crombrugghe de Picquendaele</w:t>
+                <w:t xml:space="preserve">K. Watanabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...34 lines deleted...]
-                <w:t xml:space="preserve">hal-04263252v1</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04800863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-identical moiré twins in bilayer graphene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...57 lines deleted...]
-                <w:t xml:space="preserve">Yuanzhuo Hong</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Arrighi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. -H. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Di Luca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Maffione</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Hong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...302 lines deleted...]
-                <w:t xml:space="preserve">hal-01615243v1</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04263318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping the twist angle dependence of quasi-Brillouin zones in doubly aligned graphene/BN heterostructures</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Takashi Taniguchi</w:t>
+                <w:t xml:space="preserve">Thermal transport mapping in twisted double bilayer graphene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roop Kumar Mech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Canetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yubin Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Gonzalez-Munoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khushboo Agarwal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05388053v1</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 127 (19), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0289373⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05388106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Twist-Angle-Controlled Anomalous Gating in Bilayer Graphene/BN Heterostructures</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">T. Taniguchi</w:t>
+                <w:t xml:space="preserve">Impact of the Angular Alignment on the Crystal Field and Intrinsic Doping of Bilayer Graphene/BN Heterostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liam Farrar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaia Maffione</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viet-Hung Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenji Watanabe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takashi Taniguchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05388047v1</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 25 (6), pp.2236-2241. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.4c05378⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04972848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the angular alignment on the crystal field and intrinsic doping of bilayer graphene/BN heterostructures</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Paramagnetic singularities of the orbital magnetism in graphene with a Moiré potential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Vallejo Bustamante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Ribeiro-Palau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Fermon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pannetier-Lecoeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Watanabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...11 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04801596v1</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 131 (11), pp.116201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.131.116201⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04234418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paramagnetic Singularities of the Orbital Magnetism in Graphene with a Moiré Potential</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">K. Watanabe</w:t>
+                <w:t xml:space="preserve">Quantifying the local mechanical properties of twisted double bilayer graphene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Canetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Gonzalez-Munoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viet-Hung Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khushboo Agarwal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline de Crombrugghe de Picquendaele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04800863v1</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (18), pp.8134-8140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D3NR00388D⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04263252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-identical moiré twins in bilayer graphene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Everton Arrighi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viet-Hung Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Di Luca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaia Maffione</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuanzhuo Hong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (1), pp.8178. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-023-43965-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04972851v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quantum Hall resistance standards from graphene grown by chemical vapour deposition on silicon carbide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lafont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Ribeiro-Palau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Kazazis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Michon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Couturaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6, pp.6806. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ncomms7806⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03037518v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">E. Arrighi</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quantum Hall resistance standard in graphene devices under relaxed experimental conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Ribeiro-Palau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lafont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Brun-Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. -H. Nguyen</w:t>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">,</w:t>
+                <w:t xml:space="preserve">D. Kazazis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Michon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nature Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (11), pp.965 - 971. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Hong</w:t>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">hal-04263318v1</w:t>
+                <w:t xml:space="preserve">⟨10.1038/nnano.2015.192⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01615243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1771,51 +1771,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convenient Graphene-Based Quantum Hall Resistance Standards</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Brun-Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebeca Ribeiro-Palau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Lafont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1892,64 +1892,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dissipative quantum Hall effect in polycrystalline CVD graphene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lafont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Ribeiro-Palau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2116,51 +2116,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="48C1CEBB"/>
+    <w:nsid w:val="0837FBE0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2347,51 +2347,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/rebeca-ribeiro-palau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6169-3128" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388106v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roop Kumar Mech" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Canetta" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yubin Huang" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Gonzalez-Munoz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khushboo Agarwal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0289373" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972848v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liam Farrar" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaia Maffione" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet-Hung Nguyen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Watanabe" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Taniguchi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.4c05378" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234418v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vallejo Bustamante" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ribeiro-Palau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fermon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pannetier-Lecoeur" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Watanabe" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.131.116201" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263252v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline de Crombrugghe de Picquendaele" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3NR00388D" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972851v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Everton Arrighi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Di Luca" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanzhuo Hong" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-43965-x" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037518v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lafont" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kazazis" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Michon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Couturaud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms7806" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01615243v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brun-Picard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nnano.2015.192" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388053v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Vallejo Bustamante" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388047v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Maffione" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Farrar" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kapfer" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Taniguchi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801596v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. -H. Nguyen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800863v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca Ribeiro-Palau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263318v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Arrighi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Di Luca" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Hong" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037516v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Brun-Picard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lafont" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Kazazis" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Michon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CPEM.2016.7540650" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967902v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Han" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Cresti" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cummings" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CPEM.2014.6898249" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/rebeca-ribeiro-palau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6169-3128" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388053v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Vallejo Bustamante" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet-Hung Nguyen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liam Farrar" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Watanabe" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Taniguchi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388047v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Maffione" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Farrar" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kapfer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Watanabe" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Taniguchi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801596v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. -H. Nguyen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800863v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vallejo Bustamante" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca Ribeiro-Palau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fermon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pannetier-Lecoeur" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263318v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Arrighi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Di Luca" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Hong" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388106v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roop Kumar Mech" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Canetta" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yubin Huang" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Gonzalez-Munoz" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khushboo Agarwal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0289373" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972848v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaia Maffione" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.4c05378" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234418v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ribeiro-Palau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.131.116201" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263252v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline de Crombrugghe de Picquendaele" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3NR00388D" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972851v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Everton Arrighi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Di Luca" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanzhuo Hong" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-43965-x" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037518v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lafont" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kazazis" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Michon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Couturaud" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms7806" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01615243v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brun-Picard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nnano.2015.192" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037516v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Brun-Picard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lafont" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Kazazis" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Michon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CPEM.2016.7540650" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967902v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Han" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Cresti" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cummings" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CPEM.2014.6898249" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>