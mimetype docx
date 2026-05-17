--- v1 (2026-04-06)
+++ v2 (2026-05-17)
@@ -126,1621 +126,1621 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping the twist angle dependence of quasi-Brillouin zones in doubly aligned graphene/BN heterostructures</w:t>
+                <w:t xml:space="preserve">Impact of the Angular Alignment on the Crystal Field and Intrinsic Doping of Bilayer Graphene/BN Heterostructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jorge Vallejo Bustamante</w:t>
+                <w:t xml:space="preserve">Liam Farrar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Gaia Maffione</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Viet-Hung Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenji Watanabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takashi Taniguchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 25 (6), pp.2236-2241. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.4c05378⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05388053v1</w:t>
+                <w:t xml:space="preserve">hal-04972848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Twist-Angle-Controlled Anomalous Gating in Bilayer Graphene/BN Heterostructures</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thermal transport mapping in twisted double bilayer graphene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roop Kumar Mech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Canetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yubin Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Gonzalez-Munoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khushboo Agarwal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 127 (19), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0289373⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Maffione</w:t>
-[...81 lines deleted...]
-                <w:t xml:space="preserve">hal-05388047v1</w:t>
+                <w:t xml:space="preserve">hal-05388106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the angular alignment on the crystal field and intrinsic doping of bilayer graphene/BN heterostructures</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Paramagnetic singularities of the orbital magnetism in graphene with a Moiré potential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Vallejo Bustamante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Ribeiro-Palau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Fermon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pannetier-Lecoeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Watanabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...11 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04801596v1</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 131 (11), pp.116201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.131.116201⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04234418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paramagnetic Singularities of the Orbital Magnetism in Graphene with a Moiré Potential</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">K. Watanabe</w:t>
+                <w:t xml:space="preserve">Quantifying the local mechanical properties of twisted double bilayer graphene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Canetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Gonzalez-Munoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viet-Hung Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khushboo Agarwal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline de Crombrugghe de Picquendaele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04800863v1</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (18), pp.8134-8140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D3NR00388D⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04263252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-identical moiré twins in bilayer graphene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...57 lines deleted...]
-                <w:t xml:space="preserve">Y. Hong</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Everton Arrighi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viet-Hung Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Di Luca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaia Maffione</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuanzhuo Hong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04263318v1</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (1), pp.8178. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-023-43965-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04972851v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quantum Hall resistance standards from graphene grown by chemical vapour deposition on silicon carbide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lafont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Ribeiro-Palau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Kazazis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Michon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Couturaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6, pp.6806. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ncomms7806⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03037518v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quantum Hall resistance standard in graphene devices under relaxed experimental conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Ribeiro-Palau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lafont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Brun-Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Kazazis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Michon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nature Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (11), pp.965 - 971. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nnano.2015.192⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01615243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (7)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal transport mapping in twisted double bilayer graphene</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Khushboo Agarwal</w:t>
+                <w:t xml:space="preserve">Mapping the twist angle dependence of quasi-Brillouin zones in doubly aligned graphene/BN heterostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Vallejo Bustamante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viet-Hung Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liam Farrar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenji Watanabe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takashi Taniguchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...34 lines deleted...]
-                <w:t xml:space="preserve">hal-05388106v1</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05388053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the Angular Alignment on the Crystal Field and Intrinsic Doping of Bilayer Graphene/BN Heterostructures</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Takashi Taniguchi</w:t>
+                <w:t xml:space="preserve">Twist-Angle-Controlled Anomalous Gating in Bilayer Graphene/BN Heterostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Maffione</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Farrar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Kapfer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Watanabe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Taniguchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...34 lines deleted...]
-                <w:t xml:space="preserve">hal-04972848v1</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05388047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paramagnetic singularities of the orbital magnetism in graphene with a Moiré potential</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Impact of the angular alignment on the crystal field and intrinsic doping of bilayer graphene/BN heterostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Farrar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Maffione</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. -H. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Watanabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Taniguchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...34 lines deleted...]
-                <w:t xml:space="preserve">hal-04234418v1</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04801596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifying the local mechanical properties of twisted double bilayer graphene</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pauline de Crombrugghe de Picquendaele</w:t>
+                <w:t xml:space="preserve">Paramagnetic Singularities of the Orbital Magnetism in Graphene with a Moiré Potential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Vallejo Bustamante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebeca Ribeiro-Palau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Fermon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pannetier-Lecoeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Watanabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...34 lines deleted...]
-                <w:t xml:space="preserve">hal-04263252v1</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04800863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-identical moiré twins in bilayer graphene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Viet-Hung Nguyen</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Arrighi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. -H. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Di Luca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mario Di Luca</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Yuanzhuo Hong</w:t>
+                <w:t xml:space="preserve">G. Maffione</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Hong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...142 lines deleted...]
-            </w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/ncomms7806⟩</w:t>
-[...152 lines deleted...]
-                <w:t xml:space="preserve">hal-01615243v1</w:t>
+                <w:t xml:space="preserve">hal-04263318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1771,51 +1771,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convenient Graphene-Based Quantum Hall Resistance Standards</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Brun-Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebeca Ribeiro-Palau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Lafont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1892,64 +1892,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dissipative quantum Hall effect in polycrystalline CVD graphene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lafont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Ribeiro-Palau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2116,51 +2116,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0837FBE0"/>
+    <w:nsid w:val="1AC2F9F9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2347,51 +2347,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/rebeca-ribeiro-palau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6169-3128" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388053v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Vallejo Bustamante" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet-Hung Nguyen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liam Farrar" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Watanabe" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Taniguchi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388047v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Maffione" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Farrar" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kapfer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Watanabe" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Taniguchi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801596v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. -H. Nguyen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800863v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vallejo Bustamante" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca Ribeiro-Palau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fermon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pannetier-Lecoeur" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263318v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Arrighi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Di Luca" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Hong" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388106v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roop Kumar Mech" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Canetta" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yubin Huang" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Gonzalez-Munoz" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khushboo Agarwal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0289373" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972848v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaia Maffione" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.4c05378" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234418v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ribeiro-Palau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.131.116201" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263252v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline de Crombrugghe de Picquendaele" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3NR00388D" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972851v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Everton Arrighi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Di Luca" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanzhuo Hong" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-43965-x" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037518v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lafont" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kazazis" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Michon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Couturaud" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms7806" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01615243v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brun-Picard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nnano.2015.192" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037516v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Brun-Picard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lafont" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Kazazis" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Michon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CPEM.2016.7540650" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967902v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Han" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Cresti" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cummings" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CPEM.2014.6898249" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/rebeca-ribeiro-palau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6169-3128" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972848v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liam Farrar" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaia Maffione" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet-Hung Nguyen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Watanabe" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Taniguchi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.4c05378" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388106v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roop Kumar Mech" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Canetta" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yubin Huang" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Gonzalez-Munoz" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khushboo Agarwal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0289373" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234418v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vallejo Bustamante" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ribeiro-Palau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fermon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pannetier-Lecoeur" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Watanabe" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.131.116201" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263252v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline de Crombrugghe de Picquendaele" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3NR00388D" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972851v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Everton Arrighi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Di Luca" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanzhuo Hong" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-43965-x" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037518v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lafont" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kazazis" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Michon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Couturaud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms7806" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01615243v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brun-Picard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nnano.2015.192" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388053v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Vallejo Bustamante" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388047v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Maffione" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Farrar" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kapfer" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Taniguchi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801596v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. -H. Nguyen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800863v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca Ribeiro-Palau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263318v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Arrighi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Di Luca" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Hong" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037516v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Brun-Picard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lafont" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Kazazis" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Michon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CPEM.2016.7540650" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967902v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Han" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Cresti" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cummings" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CPEM.2014.6898249" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>