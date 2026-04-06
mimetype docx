--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -322,368 +322,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05045964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polypropylene/bis(benzoxazolyl)stilbene mechanochromic blends, an attractive feature for colorimetric strain detection</w:t>
+                <w:t xml:space="preserve">The effect of low back pain on spine kinematics: A systematic review and meta-analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Goni-Lizoain</w:t>
+                <w:t xml:space="preserve">Aicha Errabity</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Calmels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Woo Suck Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rébecca Bonnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Gilblas</w:t>
+                <w:t xml:space="preserve">Romain Pannetier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 355, pp.114310. </w:t>
+              <w:t xml:space="preserve">Clinical Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 108, pp.106070. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.sna.2023.114310⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.clinbiomech.2023.106070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04044108v1</w:t>
+                <w:t xml:space="preserve">hal-04199538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of low back pain on spine kinematics: A systematic review and meta-analysis</w:t>
+                <w:t xml:space="preserve">Polypropylene/bis(benzoxazolyl)stilbene mechanochromic blends, an attractive feature for colorimetric strain detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aicha Errabity</w:t>
+                <w:t xml:space="preserve">Céline Goni-Lizoain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rébecca Bonnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Calmels</w:t>
+                <w:t xml:space="preserve">Jean-Charles Fontanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Woo Suck Han</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rébecca Bonnaire</w:t>
+                <w:t xml:space="preserve">Etienne Copin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Pannetier</w:t>
+                <w:t xml:space="preserve">Rémi Gilblas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Biomechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 108, pp.106070. </w:t>
+              <w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 355, pp.114310. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.clinbiomech.2023.106070⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.sna.2023.114310⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04199538v1</w:t>
+                <w:t xml:space="preserve">hal-04044108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feasibility of a Full-Field Measurements-Based Protocol for the Biomechanical Study of a Lumbar Belt: A Case Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rébecca Bonnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Woo Suck Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reynald Convert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Calmels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Molimard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -854,391 +854,391 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03244402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of consolidation process on voids and mechanical properties of powdered and commingled carbon/PPS laminates</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Patou</w:t>
+                <w:t xml:space="preserve">In-silico pre-clinical trials are made possible by a new simple and comprehensive lumbar belt mechanical model based on the Law of Laplace including support deformation and adhesion effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Molimard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rébecca Bonnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gérard Bernhart</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Woo Suck Han</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reynald Convert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Calmels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2018.11.012⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 14 (3), pp.e0212681. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0212681⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01943849v1</w:t>
+                <w:t xml:space="preserve">hal-02081560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-silico pre-clinical trials are made possible by a new simple and comprehensive lumbar belt mechanical model based on the Law of Laplace including support deformation and adhesion effects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Molimard</w:t>
+                <w:t xml:space="preserve">Mechanical behaviour modelling and finite element simulation of simple part of Ti-6Al-4V sheet under hot/warm stamping conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Sirvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Velay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rébecca Bonnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Paul Calmels</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Penazzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0212681⟩</w:t>
+              <w:t xml:space="preserve">Journal of Manufacturing Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 38, pp.472-482. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmapro.2018.12.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02081560v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02007864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical behaviour modelling and finite element simulation of simple part of Ti-6Al-4V sheet under hot/warm stamping conditions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Quentin Sirvin</w:t>
+                <w:t xml:space="preserve">Influence of consolidation process on voids and mechanical properties of powdered and commingled carbon/PPS laminates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Patou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rébecca Bonnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel de Luycker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Velay</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Luc Penazzi</w:t>
+                <w:t xml:space="preserve">Gérard Bernhart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Manufacturing Processes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 38, pp.472-482. </w:t>
+              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 117, p.260-275. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmapro.2018.12.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2018.11.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02007864v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01943849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of a pressure measuring system for the evaluation of medical devices</w:t>
               </w:r>
@@ -1263,51 +1263,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Verhaeghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Molimard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Calmels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reynald Convert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1367,77 +1367,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biomechanical analysis and modeling of lumbar belt: parametric study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rébecca Bonnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Woo Suck Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Molimard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Calmels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reynald Convert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1510,51 +1510,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rébecca Bonnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Molimard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Calmels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reynald Convert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1627,51 +1627,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanochromic sensor for measuring high strain in the healthcare sector</w:t>
+                <w:t xml:space="preserve">Mechanochromic sensor for measuring high strain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ségolène Fierling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Recoules</w:t>
@@ -1702,97 +1702,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Pierrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rébecca Bonnaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th European Solid Mechanics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, MATEIS, INSA Lyon / Centre des Matériaux, Mines Paristech, Jul 2025, Lyon, France</w:t>
+              <w:t xml:space="preserve">26e Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire d'Etude des Microstructures et de Mécanique des Matériaux (LEM3 - UMR CNRS 7239), Aug 2025, Metz, France. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05327908v1</w:t>
+                <w:t xml:space="preserve">hal-05313050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanochromic sensor for measuring high strain</w:t>
+                <w:t xml:space="preserve">Mechanochromic sensor for measuring high strain in the healthcare sector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ségolène Fierling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Recoules</w:t>
@@ -1823,73 +1823,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Pierrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rébecca Bonnaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26e Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire d'Etude des Microstructures et de Mécanique des Matériaux (LEM3 - UMR CNRS 7239), Aug 2025, Metz, France. 4 p</w:t>
+              <w:t xml:space="preserve">12th European Solid Mechanics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MATEIS, INSA Lyon / Centre des Matériaux, Mines Paristech, Jul 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05313050v1</w:t>
+                <w:t xml:space="preserve">hal-05327908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of Stereo DIC Measurement on thermal energy storage tank: Determination of mechanical response</w:t>
               </w:r>
@@ -2603,269 +2603,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04423730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using X-Ray tomography to evaluate porosities in composite parts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Digital Image Correlation method for monitoring tensile tests at high temperature. Part 1: comparing the speckle quality produced by various methods at high temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linh Phuong Luong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rébecca Bonnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Gérard Bernhart</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Périé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Sirvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Penazzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24e Congrès Français de Mécanique (CFM 2019)</w:t>
+              <w:t xml:space="preserve">CFM 2019 - 24e Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02274445v1</w:t>
+                <w:t xml:space="preserve">hal-02274455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital Image Correlation method for monitoring tensile tests at high temperature. Part 1: comparing the speckle quality produced by various methods at high temperature</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Using X-Ray tomography to evaluate porosities in composite parts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rébecca Bonnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Luc Penazzi</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Patou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel de Luycker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Cutard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Bernhart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2019 - 24e Congrès Français de Mécanique</w:t>
+              <w:t xml:space="preserve">24e Congrès Français de Mécanique (CFM 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02274455v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02274445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parametric Study of Lumbar Belts in the Case of Low Back Pain: Effect of Patients’ Specific Characteristics</w:t>
               </w:r>
@@ -2877,51 +2877,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rébecca Bonnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Woo-Suck Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Calmels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reynald Convert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2981,103 +2981,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the forming process on the mechanical behavior of a commingled carbon PPS composite part</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Patou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel de Luycker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rébecca Bonnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cutard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bernhart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st International ESAFORM Conference on Material Forming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Palermo, Italy. pp.020021-1, </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3137,51 +3137,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rébecca Bonnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Verdeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Gilblas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3226,321 +3226,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01901710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mettre à portée d'apprentis les méthodes de résolution par éléments finis : alignement pédagogique, évaluation par les pairs, classe inversée et analyse d'enseignement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mechanical Behavior And Modelisation Of Ti-6Al-4V Titanium Sheet Under Hot Stamping Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Sirvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Velay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rébecca Bonnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Louis Adam</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Penazzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PedagoTICE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ESAFORM 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Dublin (et environs), Ireland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5007973⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01901717v1</w:t>
+                <w:t xml:space="preserve">hal-01615828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical Behavior And Modelisation Of Ti-6Al-4V Titanium Sheet Under Hot Stamping Conditions</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mettre à portée d'apprentis les méthodes de résolution par éléments finis : alignement pédagogique, évaluation par les pairs, classe inversée et analyse d'enseignement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rébecca Bonnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Luc Penazzi</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Veuillez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Adam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAFORM 2017</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">PedagoTICE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Toulouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01615828v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01901717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation de la corrélation d'images pour le suivi de la mise en forme de renfort textile dans le cadre de la fabrication de pièces composites pour l'aéronautique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rébecca Bonnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Patou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel de Luycker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cutard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bernhart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3565,103 +3565,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse par stéréo-corrélation d'images de la déformation hors-plan d'une préforme textile FC/PPS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Patou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rébecca Bonnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel de Luycker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Brosseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bernhart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JNC 20 - Journées Nationales sur les Composites 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, École des Ponts ParisTech (ENPC), Jun 2017, 77455 Champs-sur-Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3738,51 +3738,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W.S Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reynald Convert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Calmels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd Congress of the European Society of Biomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4075,64 +4075,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rébecca Bonnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Molimard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Woo Suck Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Calmels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4151,733 +4151,733 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01411586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical characterization of lumbar belts by measuring stress and interface pressure</w:t>
+                <w:t xml:space="preserve">Mesure de pression d’interface pour l’évaluation des ceintures de soutien lombaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rébecca Bonnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Verhaeghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Molimard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Calmels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reynald Convert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29ème congrès de la Société Française de Médecine Physique et de Réadaptation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01411268v1</w:t>
+                <w:t xml:space="preserve">hal-01411258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure de pression d’interface pour l’évaluation des ceintures de soutien lombaire</w:t>
+                <w:t xml:space="preserve">EVALUATION OF PRESSURE MAPPING SYSTEM FOR TESTING MEDICAL DEVICES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rébecca Bonnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Reynald Convert</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Verhaeghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Molimard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Calmels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Convert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29ème congrès de la Société Française de Médecine Physique et de Réadaptation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Marseille, France</w:t>
+              <w:t xml:space="preserve">16th International Conference on Experimental Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Cambridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01411258v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01411275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EVALUATION OF PRESSURE MAPPING SYSTEM FOR TESTING MEDICAL DEVICES</w:t>
+                <w:t xml:space="preserve">Mechanical characterization of lumbar belts by measuring stress and interface pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rébecca Bonnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.O Lapointe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Roumieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Verhaeghe</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J Molimard</w:t>
+                <w:t xml:space="preserve">J M Molimard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Calmels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Conference on Experimental Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Cambridge, United Kingdom</w:t>
+              <w:t xml:space="preserve">29ème congrès de la Société Française de Médecine Physique et de Réadaptation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01411275v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01411268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomechanical analysis and modeling of lumbar belt: Preliminary study.</w:t>
+                <w:t xml:space="preserve">Simulation of a low back pain treatment using a generic finite element model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rébecca Bonnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Molimard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Calmels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reynald Convert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">38</w:t>
-[...18 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Marseille, France</w:t>
+              <w:t xml:space="preserve">19th Congress of the European Society of Biomechanics, ESB 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Patras, Greece. pp.S- 31.3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03880510v1</w:t>
+                <w:t xml:space="preserve">hal-00875216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of a low back pain treatment using a generic finite element model</w:t>
+                <w:t xml:space="preserve">Biomechanical caracterisation of lumbar belt by full-field techniques: Preliminary results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rébecca Bonnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Molimard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Calmels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reynald Convert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th Congress of the European Society of Biomechanics, ESB 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Patras, Greece. pp.S- 31.3</w:t>
+              <w:t xml:space="preserve">PhotoMechanics 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00875216v1</w:t>
+                <w:t xml:space="preserve">hal-00842833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomechanical caracterisation of lumbar belt by full-field techniques: Preliminary results</w:t>
+                <w:t xml:space="preserve">Biomechanical analysis and modeling of lumbar belt: Preliminary study.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rébecca Bonnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Molimard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Calmels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reynald Convert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PhotoMechanics 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Montpellier, France</w:t>
+              <w:t xml:space="preserve">38</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t xml:space="preserve">e</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Congrès de la Société de Biomécanique, SB 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00842833v1</w:t>
+                <w:t xml:space="preserve">hal-03880510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4895,103 +4895,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reduced mechanical models of trunk–lumbar belt interaction for design-oriented in-silico clinical trials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aicha Errabity</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanette Chassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Calmels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Woo Suck Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pannetier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reduced Order Models for the Biomechanics of Living Organs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -5055,77 +5055,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mettre à portée d’apprentis la méthode de résolution par éléments finis : &amp;quot;Alignement pédagogique, évaluation par les pairs, classe inversée, analyse d’enseignement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rébecca Bonnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Pomès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Veuillez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Elisabeth Deschanet; Ilias Majdouline; Christophe Schmitt. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entreprendre et innover dans les formations à l'Université</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUN - Éditions universitaires de Lorraine, 81-92 (Chap.6), 2021, Organisations en action, 978-2-8143-0616-5</w:t>
@@ -5347,51 +5347,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="376CEEE1"/>
+    <w:nsid w:val="0AB5DC1F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5578,51 +5578,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/rebecca-bonnaire" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2085-2254" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/188206329" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05045964v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Luong" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Alonso Aruffo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;becca Bonnaire" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Penazzi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-025-01174-1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04044108v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Goni-Lizoain" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Fontanier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Copin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gilblas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2023.114310" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04199538v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Errabity" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Calmels" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Woo Suck Han" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pannetier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinbiomech.2023.106070" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03649504v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reynald Convert" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Molimard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomechanics2020015" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03244402v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linh Phuong Luong" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l P&#233;ri&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Sirvin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/str.12388" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01943849v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Patou" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel de Luycker" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bernhart" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2018.11.012" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02081560v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0212681" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02007864v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Velay" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmapro.2018.12.010" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137411v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Verhaeghe" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0954411914562871" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01108661v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2014.931123" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879662v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2013.815880" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327908v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Fierling" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Recoules" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Pierrat" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313050v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327634v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Lalau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786143v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Blaysat" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bouda" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John-Eric Dufour" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Feld-Payet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969097v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Bidar" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423820v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taiwei Xu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423754v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996154v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Perie" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423730v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02274445v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cutard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02274455v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324625v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Woo-Suck Han" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-15923-8_4" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01822896v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5034822" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901710v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Verdeil" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Maoult" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sentenac" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901717v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Veuillez" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Adam" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615828v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5007973" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901684v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623677v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Brosseau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406590v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.S Han" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406619v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Calmels" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406487v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.-S Han" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Molimard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Convert" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411586v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411268v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.O Lapointe" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Roumieu" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J M Molimard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411258v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411275v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Verhaeghe" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880510v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875216v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842833v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04154480v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanette Chassagne" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/book/9780323899673/reduced-order-models-for-the-biomechanics-of-living-organs" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-32-389967-3.00020-2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03675787v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pom&#232;s" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01198808v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015EMSE0786" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/rebecca-bonnaire" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2085-2254" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/188206329" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05045964v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Luong" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Alonso Aruffo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;becca Bonnaire" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Penazzi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-025-01174-1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04199538v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Errabity" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Calmels" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Woo Suck Han" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pannetier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinbiomech.2023.106070" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04044108v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Goni-Lizoain" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Fontanier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Copin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gilblas" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2023.114310" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03649504v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reynald Convert" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Molimard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomechanics2020015" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03244402v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linh Phuong Luong" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l P&#233;ri&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Sirvin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/str.12388" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02081560v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0212681" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02007864v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Velay" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmapro.2018.12.010" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01943849v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Patou" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel de Luycker" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bernhart" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2018.11.012" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137411v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Verhaeghe" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0954411914562871" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01108661v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2014.931123" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879662v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2013.815880" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313050v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Fierling" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Recoules" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Pierrat" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327908v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327634v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Lalau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786143v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Blaysat" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bouda" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John-Eric Dufour" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Feld-Payet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969097v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Bidar" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423820v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taiwei Xu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423754v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996154v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Perie" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423730v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02274455v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02274445v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cutard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324625v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Woo-Suck Han" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-15923-8_4" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01822896v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5034822" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901710v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Verdeil" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Maoult" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sentenac" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615828v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5007973" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901717v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Veuillez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Adam" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901684v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623677v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Brosseau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406590v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.S Han" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406619v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Calmels" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406487v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.-S Han" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Molimard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Convert" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411586v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411258v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411275v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Verhaeghe" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411268v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.O Lapointe" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Roumieu" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J M Molimard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875216v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842833v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880510v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04154480v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanette Chassagne" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/book/9780323899673/reduced-order-models-for-the-biomechanics-of-living-organs" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-32-389967-3.00020-2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03675787v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pom&#232;s" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01198808v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015EMSE0786" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>