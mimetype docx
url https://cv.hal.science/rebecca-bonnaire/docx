--- v1 (2026-04-06)
+++ v2 (2026-05-09)
@@ -1627,51 +1627,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanochromic sensor for measuring high strain</w:t>
+                <w:t xml:space="preserve">Mechanochromic sensor for measuring high strain in the healthcare sector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ségolène Fierling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Recoules</w:t>
@@ -1702,97 +1702,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Pierrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rébecca Bonnaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26e Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire d'Etude des Microstructures et de Mécanique des Matériaux (LEM3 - UMR CNRS 7239), Aug 2025, Metz, France. 4 p</w:t>
+              <w:t xml:space="preserve">12th European Solid Mechanics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MATEIS, INSA Lyon / Centre des Matériaux, Mines Paristech, Jul 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05313050v1</w:t>
+                <w:t xml:space="preserve">hal-05327908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanochromic sensor for measuring high strain in the healthcare sector</w:t>
+                <w:t xml:space="preserve">Mechanochromic sensor for measuring high strain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ségolène Fierling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Recoules</w:t>
@@ -1823,73 +1823,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Pierrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rébecca Bonnaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th European Solid Mechanics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, MATEIS, INSA Lyon / Centre des Matériaux, Mines Paristech, Jul 2025, Lyon, France</w:t>
+              <w:t xml:space="preserve">26e Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire d'Etude des Microstructures et de Mécanique des Matériaux (LEM3 - UMR CNRS 7239), Aug 2025, Metz, France. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05327908v1</w:t>
+                <w:t xml:space="preserve">hal-05313050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of Stereo DIC Measurement on thermal energy storage tank: Determination of mechanical response</w:t>
               </w:r>
@@ -2603,269 +2603,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04423730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital Image Correlation method for monitoring tensile tests at high temperature. Part 1: comparing the speckle quality produced by various methods at high temperature</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Using X-Ray tomography to evaluate porosities in composite parts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rébecca Bonnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Luc Penazzi</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Patou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel de Luycker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Cutard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Bernhart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2019 - 24e Congrès Français de Mécanique</w:t>
+              <w:t xml:space="preserve">24e Congrès Français de Mécanique (CFM 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02274455v1</w:t>
+                <w:t xml:space="preserve">hal-02274445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using X-Ray tomography to evaluate porosities in composite parts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Digital Image Correlation method for monitoring tensile tests at high temperature. Part 1: comparing the speckle quality produced by various methods at high temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linh Phuong Luong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rébecca Bonnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Gérard Bernhart</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Périé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Sirvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Penazzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24e Congrès Français de Mécanique (CFM 2019)</w:t>
+              <w:t xml:space="preserve">CFM 2019 - 24e Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02274445v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02274455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parametric Study of Lumbar Belts in the Case of Low Back Pain: Effect of Patients’ Specific Characteristics</w:t>
               </w:r>
@@ -3020,51 +3020,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel de Luycker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rébecca Bonnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cutard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bernhart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3226,239 +3226,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01901710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical Behavior And Modelisation Of Ti-6Al-4V Titanium Sheet Under Hot Stamping Conditions</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mettre à portée d'apprentis les méthodes de résolution par éléments finis : alignement pédagogique, évaluation par les pairs, classe inversée et analyse d'enseignement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rébecca Bonnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Luc Penazzi</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Veuillez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Adam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAFORM 2017</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">PedagoTICE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Toulouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01615828v1</w:t>
+                <w:t xml:space="preserve">hal-01901717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mettre à portée d'apprentis les méthodes de résolution par éléments finis : alignement pédagogique, évaluation par les pairs, classe inversée et analyse d'enseignement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mechanical Behavior And Modelisation Of Ti-6Al-4V Titanium Sheet Under Hot Stamping Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Sirvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Velay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rébecca Bonnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Louis Adam</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Penazzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PedagoTICE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ESAFORM 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Dublin (et environs), Ireland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5007973⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01901717v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01615828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation de la corrélation d'images pour le suivi de la mise en forme de renfort textile dans le cadre de la fabrication de pièces composites pour l'aéronautique</w:t>
               </w:r>
@@ -3483,51 +3483,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Patou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel de Luycker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cutard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bernhart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4272,273 +4272,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01411258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EVALUATION OF PRESSURE MAPPING SYSTEM FOR TESTING MEDICAL DEVICES</w:t>
+                <w:t xml:space="preserve">Mechanical characterization of lumbar belts by measuring stress and interface pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rébecca Bonnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Verhaeghe</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J Molimard</w:t>
+                <w:t xml:space="preserve">M.O Lapointe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Roumieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J M Molimard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Calmels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Conference on Experimental Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Cambridge, United Kingdom</w:t>
+              <w:t xml:space="preserve">29ème congrès de la Société Française de Médecine Physique et de Réadaptation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01411275v1</w:t>
+                <w:t xml:space="preserve">hal-01411268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical characterization of lumbar belts by measuring stress and interface pressure</w:t>
+                <w:t xml:space="preserve">EVALUATION OF PRESSURE MAPPING SYSTEM FOR TESTING MEDICAL DEVICES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rébecca Bonnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J M Molimard</w:t>
+                <w:t xml:space="preserve">M Verhaeghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Molimard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Calmels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Convert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29ème congrès de la Société Française de Médecine Physique et de Réadaptation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Marseille, France</w:t>
+              <w:t xml:space="preserve">16th International Conference on Experimental Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Cambridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01411268v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01411275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of a low back pain treatment using a generic finite element model</w:t>
               </w:r>
@@ -5055,77 +5055,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mettre à portée d’apprentis la méthode de résolution par éléments finis : &amp;quot;Alignement pédagogique, évaluation par les pairs, classe inversée, analyse d’enseignement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rébecca Bonnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Pomès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Veuillez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Elisabeth Deschanet; Ilias Majdouline; Christophe Schmitt. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entreprendre et innover dans les formations à l'Université</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUN - Éditions universitaires de Lorraine, 81-92 (Chap.6), 2021, Organisations en action, 978-2-8143-0616-5</w:t>
@@ -5347,51 +5347,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0AB5DC1F"/>
+    <w:nsid w:val="EDB0D7CA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5578,51 +5578,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/rebecca-bonnaire" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2085-2254" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/188206329" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05045964v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Luong" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Alonso Aruffo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;becca Bonnaire" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Penazzi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-025-01174-1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04199538v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Errabity" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Calmels" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Woo Suck Han" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pannetier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinbiomech.2023.106070" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04044108v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Goni-Lizoain" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Fontanier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Copin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gilblas" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2023.114310" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03649504v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reynald Convert" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Molimard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomechanics2020015" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03244402v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linh Phuong Luong" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l P&#233;ri&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Sirvin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/str.12388" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02081560v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0212681" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02007864v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Velay" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmapro.2018.12.010" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01943849v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Patou" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel de Luycker" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bernhart" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2018.11.012" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137411v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Verhaeghe" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0954411914562871" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01108661v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2014.931123" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879662v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2013.815880" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313050v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Fierling" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Recoules" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Pierrat" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327908v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327634v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Lalau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786143v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Blaysat" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bouda" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John-Eric Dufour" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Feld-Payet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969097v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Bidar" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423820v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taiwei Xu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423754v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996154v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Perie" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423730v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02274455v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02274445v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cutard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324625v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Woo-Suck Han" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-15923-8_4" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01822896v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5034822" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901710v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Verdeil" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Maoult" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sentenac" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615828v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5007973" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901717v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Veuillez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Adam" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901684v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623677v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Brosseau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406590v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.S Han" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406619v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Calmels" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406487v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.-S Han" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Molimard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Convert" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411586v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411258v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411275v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Verhaeghe" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411268v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.O Lapointe" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Roumieu" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J M Molimard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875216v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842833v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880510v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04154480v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanette Chassagne" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/book/9780323899673/reduced-order-models-for-the-biomechanics-of-living-organs" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-32-389967-3.00020-2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03675787v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pom&#232;s" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01198808v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015EMSE0786" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/rebecca-bonnaire" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2085-2254" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/188206329" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05045964v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Luong" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Alonso Aruffo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;becca Bonnaire" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Penazzi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-025-01174-1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04199538v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Errabity" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Calmels" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Woo Suck Han" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pannetier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinbiomech.2023.106070" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04044108v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Goni-Lizoain" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Fontanier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Copin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gilblas" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2023.114310" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03649504v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reynald Convert" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Molimard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomechanics2020015" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03244402v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linh Phuong Luong" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l P&#233;ri&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Sirvin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/str.12388" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02081560v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0212681" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02007864v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Velay" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmapro.2018.12.010" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01943849v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Patou" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel de Luycker" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bernhart" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2018.11.012" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137411v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Verhaeghe" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0954411914562871" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01108661v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2014.931123" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879662v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2013.815880" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327908v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Fierling" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Recoules" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Pierrat" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313050v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327634v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Lalau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786143v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Blaysat" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bouda" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John-Eric Dufour" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Feld-Payet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969097v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Bidar" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423820v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taiwei Xu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423754v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996154v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Perie" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423730v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02274445v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cutard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02274455v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324625v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Woo-Suck Han" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-15923-8_4" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01822896v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5034822" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901710v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Verdeil" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Maoult" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sentenac" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901717v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Veuillez" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Adam" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615828v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5007973" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901684v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623677v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Brosseau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406590v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.S Han" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406619v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Calmels" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406487v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.-S Han" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Molimard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Convert" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411586v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411258v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411268v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.O Lapointe" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Roumieu" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J M Molimard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411275v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Verhaeghe" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875216v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842833v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880510v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04154480v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanette Chassagne" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/book/9780323899673/reduced-order-models-for-the-biomechanics-of-living-organs" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-32-389967-3.00020-2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03675787v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pom&#232;s" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01198808v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015EMSE0786" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>