--- v0 (2026-03-16)
+++ v1 (2026-05-03)
@@ -218,200 +218,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01915696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can pluralistic approaches based upon unknown languages enhance learner engagement and lead to active social inclusion?</w:t>
+                <w:t xml:space="preserve">L'accompagnement personnalisé : rupture ou continuité entre pratiques d'enseignement ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Dahm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Rochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Tricot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Review of Education</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Les Langues Modernes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01563586v1</w:t>
+                <w:t xml:space="preserve">hal-01915699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'accompagnement personnalisé : rupture ou continuité entre pratiques d'enseignement ?</w:t>
+                <w:t xml:space="preserve">Can pluralistic approaches based upon unknown languages enhance learner engagement and lead to active social inclusion?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Dahm</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">André Tricot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Langues Modernes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Review of Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 63 (4), pp.521-543. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11159-017-9636-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01915699v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01563586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Introduction » : Recherche et pratiques pédagogiques en langues de spécialité</w:t>
               </w:r>
@@ -473,243 +473,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01915701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les &amp;quot; Approches Plurielles fondées sur des Langues inconnues &amp;quot; ou comment valoriser la dimension affective de l'enseignement des langues</w:t>
+                <w:t xml:space="preserve">Les approches plurielles : vecteurs du développement de la compétence métalinguistique des collégiens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Dahm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Etudes en didactique des langues</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Recherche et Pratiques Pédagogiques en Langues de Spécialité. Cahiers de l'APLIUT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Pratiques émergentes et recherches en didactique de l’anglais : jalons, interrogations et perspectives, XXXIII (2), pp.72-99. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/apliut.4404⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01427004v1</w:t>
+                <w:t xml:space="preserve">hal-01426944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les “Approches Plurielles fondées sur des Langues Inconnues” ou comment valoriser la dimension affective de l’enseignement des langues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Dahm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Etudes en didactique des langues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Affect(s), 23-24, pp.79-102</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04045321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les approches plurielles : vecteurs du développement de la compétence métalinguistique des collégiens</w:t>
+                <w:t xml:space="preserve">Les &amp;quot; Approches Plurielles fondées sur des Langues inconnues &amp;quot; ou comment valoriser la dimension affective de l'enseignement des langues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Dahm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherche et Pratiques Pédagogiques en Langues de Spécialité. Cahiers de l'APLIUT</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Etudes en didactique des langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Affect(s), 23-24 (23-24)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/apliut.4404⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01426944v1</w:t>
+                <w:t xml:space="preserve">hal-01427004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1472,165 +1472,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01915724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using pluralistic approaches to enhance language proficiency.</w:t>
+                <w:t xml:space="preserve">Vers une synergie des didactiques de l'anglais et des approches plurielles ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Dahm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9 th Annual Conference Language Learning and Teaching Special Interest Group « Linking teaching to learning in language education »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, BAAL Language Learning and Teaching Special Interest Group, Jul 2013, Londres, United Kingdom</w:t>
+              <w:t xml:space="preserve">Croisements, ruptures, partages, conflits Quelles approches diversitaires pour la didactique des langues ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Colloque international co-organisé par : L’Université Normale de Chine du Sud (Canton, Chine) et l’EA 4246 PREFics –Dynadiv / Université François Rabelais (Tours, France), Nov 2013, Canton, Chine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01915712v1</w:t>
+                <w:t xml:space="preserve">hal-01915711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une synergie des didactiques de l'anglais et des approches plurielles ?</w:t>
+                <w:t xml:space="preserve">Using pluralistic approaches to enhance language proficiency.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Dahm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Croisements, ruptures, partages, conflits Quelles approches diversitaires pour la didactique des langues ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Colloque international co-organisé par : L’Université Normale de Chine du Sud (Canton, Chine) et l’EA 4246 PREFics –Dynadiv / Université François Rabelais (Tours, France), Nov 2013, Canton, Chine</w:t>
+              <w:t xml:space="preserve">9 th Annual Conference Language Learning and Teaching Special Interest Group « Linking teaching to learning in language education »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, BAAL Language Learning and Teaching Special Interest Group, Jul 2013, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01915711v1</w:t>
+                <w:t xml:space="preserve">hal-01915712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pluralistic Approaches: vectors for the development of metalinguistic competence of lower secondary pupils</w:t>
               </w:r>
@@ -2213,51 +2213,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01915696v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Dahm" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gessica de Angelis" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14790718.2017.1359275" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01563586v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11159-017-9636-3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01915699v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rochard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Tricot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01915701v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Magnat" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01427004v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04045321v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01426944v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/apliut.4404" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007330v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mendon&#231;a Dias" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Millon Faure" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01915715v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katri Kuukka" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selin &#214;nd&#252;l" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nermina Wikstr&#246;m" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01915716v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01915714v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01915718v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01915721v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ratha Perumal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svenja Hammer" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenni Alisaari" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Commins" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01915725v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01915709v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01915724v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01915712v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01915711v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01915728v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01915729v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01427109v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bloomsbury.com/uk/crosslinguistic-influence-and-crosslinguistic-interaction-in-multilingual-language-learning-9781474235877/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01915695v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/tel-01915692v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01915696v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Dahm" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gessica de Angelis" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14790718.2017.1359275" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01915699v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rochard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Tricot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01563586v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11159-017-9636-3" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01915701v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Magnat" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01426944v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/apliut.4404" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04045321v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01427004v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007330v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mendon&#231;a Dias" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Millon Faure" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01915715v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katri Kuukka" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selin &#214;nd&#252;l" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nermina Wikstr&#246;m" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01915716v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01915714v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01915718v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01915721v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ratha Perumal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svenja Hammer" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenni Alisaari" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Commins" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01915725v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01915709v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01915724v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01915711v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01915712v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01915728v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01915729v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01427109v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bloomsbury.com/uk/crosslinguistic-influence-and-crosslinguistic-interaction-in-multilingual-language-learning-9781474235877/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01915695v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/tel-01915692v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>