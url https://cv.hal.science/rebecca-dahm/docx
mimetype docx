--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -473,174 +473,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01915701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les approches plurielles : vecteurs du développement de la compétence métalinguistique des collégiens</w:t>
+                <w:t xml:space="preserve">Les “Approches Plurielles fondées sur des Langues Inconnues” ou comment valoriser la dimension affective de l’enseignement des langues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Dahm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherche et Pratiques Pédagogiques en Langues de Spécialité. Cahiers de l'APLIUT</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Etudes en didactique des langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Affect(s), 23-24, pp.79-102</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01426944v1</w:t>
+                <w:t xml:space="preserve">hal-04045321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les “Approches Plurielles fondées sur des Langues Inconnues” ou comment valoriser la dimension affective de l’enseignement des langues</w:t>
+                <w:t xml:space="preserve">Les approches plurielles : vecteurs du développement de la compétence métalinguistique des collégiens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Dahm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Etudes en didactique des langues</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Recherche et Pratiques Pédagogiques en Langues de Spécialité. Cahiers de l'APLIUT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Pratiques émergentes et recherches en didactique de l’anglais : jalons, interrogations et perspectives, XXXIII (2), pp.72-99. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/apliut.4404⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04045321v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01426944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les &amp;quot; Approches Plurielles fondées sur des Langues inconnues &amp;quot; ou comment valoriser la dimension affective de l'enseignement des langues</w:t>
               </w:r>
@@ -924,165 +924,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01915715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prise de conscience de la dimension linguistique des disciplines à l'échelle d'un établissement scolaire : enjeu majeur pour la réussite des élèves vulnérables</w:t>
+                <w:t xml:space="preserve">Développer la compétence plurilingue à travers les approches plurielles : un exemple de module de formation en ESPE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Dahm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">École, migration, itinérance : regards croisés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INSHEA, Apr 2018, Suresnes, France</w:t>
+              <w:t xml:space="preserve">Les métiers du français dans les dispositifs bilingues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ASDIFLE-ADEB, Apr 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01915716v1</w:t>
+                <w:t xml:space="preserve">hal-01915714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développer la compétence plurilingue à travers les approches plurielles : un exemple de module de formation en ESPE</w:t>
+                <w:t xml:space="preserve">Prise de conscience de la dimension linguistique des disciplines à l'échelle d'un établissement scolaire : enjeu majeur pour la réussite des élèves vulnérables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Dahm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les métiers du français dans les dispositifs bilingues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ASDIFLE-ADEB, Apr 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">École, migration, itinérance : regards croisés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSHEA, Apr 2018, Suresnes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01915714v1</w:t>
+                <w:t xml:space="preserve">hal-01915716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Language learning and mathematical learning: is there a multilingual benefit for both?</w:t>
               </w:r>
@@ -1265,165 +1265,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01915721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How can pluralistic approaches develop pupils’ learning strategies?</w:t>
+                <w:t xml:space="preserve">Enseigner par les approches plurielles fondées sur des langues inconnues ou comment influencer les valeurs véhiculées par l'enseignement des langues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Dahm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AILA World congress - One world, many languages</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Assocation internationale de linguistique appliquée, Aug 2014, Brisbane, Australia</w:t>
+              <w:t xml:space="preserve">Politique et idéologies en didactique des langues : acteurs et discours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INALCO, Jun 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01915725v1</w:t>
+                <w:t xml:space="preserve">hal-01915709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enseigner par les approches plurielles fondées sur des langues inconnues ou comment influencer les valeurs véhiculées par l'enseignement des langues</w:t>
+                <w:t xml:space="preserve">How can pluralistic approaches develop pupils’ learning strategies?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Dahm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Politique et idéologies en didactique des langues : acteurs et discours</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INALCO, Jun 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">AILA World congress - One world, many languages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Assocation internationale de linguistique appliquée, Aug 2014, Brisbane, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01915709v1</w:t>
+                <w:t xml:space="preserve">hal-01915725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancing teacher development by implementing pluralistic approaches</w:t>
               </w:r>
@@ -2213,51 +2213,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01915696v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Dahm" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gessica de Angelis" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14790718.2017.1359275" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01915699v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rochard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Tricot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01563586v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11159-017-9636-3" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01915701v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Magnat" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01426944v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/apliut.4404" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04045321v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01427004v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007330v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mendon&#231;a Dias" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Millon Faure" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01915715v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katri Kuukka" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selin &#214;nd&#252;l" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nermina Wikstr&#246;m" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01915716v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01915714v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01915718v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01915721v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ratha Perumal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svenja Hammer" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenni Alisaari" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Commins" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01915725v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01915709v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01915724v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01915711v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01915712v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01915728v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01915729v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01427109v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bloomsbury.com/uk/crosslinguistic-influence-and-crosslinguistic-interaction-in-multilingual-language-learning-9781474235877/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01915695v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/tel-01915692v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01915696v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Dahm" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gessica de Angelis" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14790718.2017.1359275" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01915699v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rochard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Tricot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01563586v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11159-017-9636-3" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01915701v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Magnat" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04045321v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01426944v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/apliut.4404" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01427004v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007330v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mendon&#231;a Dias" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Millon Faure" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01915715v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katri Kuukka" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selin &#214;nd&#252;l" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nermina Wikstr&#246;m" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01915714v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01915716v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01915718v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01915721v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ratha Perumal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svenja Hammer" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenni Alisaari" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Commins" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01915709v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01915725v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01915724v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01915711v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01915712v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01915728v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01915729v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01427109v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bloomsbury.com/uk/crosslinguistic-influence-and-crosslinguistic-interaction-in-multilingual-language-learning-9781474235877/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01915695v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/tel-01915692v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>