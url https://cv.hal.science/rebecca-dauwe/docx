--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -1467,828 +1467,852 @@
               <w:t xml:space="preserve">Phytochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 144, pp.127-140. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.phytochem.2017.09.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02948123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unravelling the architecture and dynamics of tropane alkaloid biosynthesis pathways using metabolite correlation networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Kieu Oanh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arash Jamali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lanoue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gontier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rébecca Dauwe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phytochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 116, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.phytochem.2015.03.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01324605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinetics of glucosylated and non-glucosylated aryltetralin lignans in Linum hairy root cultures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luyen Huynh Cong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rébecca Dauwe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Lequart-Pillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Vinchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sullivan Renouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phytochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 115, pp.70-78. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.phytochem.2015.01.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02947737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ectopic lignification in the flax[i] lignified bast fiber1[/i] mutant stem is associated with tissue-specific modifications in gene expression and cell wall composition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Chantreau Maxime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Portelette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rébecca Dauwe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shingo Kiyoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Crônier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Plant cell</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 26 (11), pp.4462-4482. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1105/tpc.114.130443⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01270207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From bioreactor to entire plants: development of production systems for secondary metabolites; In Advances in Botanical Research; Ed. Guivarc'h; Biosynthesis of Alkaloids in Plants, Chapter 9: Bioengineering of alkaloid production in plant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Kieu Oanh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rébecca Dauwe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Bourgaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gontier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Botanical Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 68</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01324613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Downregulation of cinnamoyl-coenzyme a reductase in poplar: multiple-level phenotyping reveals effects on cell wall polymer metabolism and structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Leplé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Dauwe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Morreel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Storme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lapierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Plant cell</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, pp.3669-3691</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00305534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Downregulation of cinnamoyl-coenzyme A reductase in poplar: multiple-level phenotyping reveals effects on cell wall polymer metabolism and structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Leplé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rébecca Dauwe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kris Morreel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Storme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lapierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Plant cell</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 19 (11), pp.3669-3691. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1105/tpc.107.054148⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01203850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2298,154 +2322,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The flax lbf (lignified bast fiber) mutant collection: A new resource for investigating lignification in plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Chantreau Maxime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Portelette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rébecca Dauwe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shingo Kiyoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Crônier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lignin 2014 : Biosynthesis and Utilization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Umea, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01123323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2455,154 +2479,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une compréhension moléculaire de la nature hypolignifiée des fivres de lin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Chantreau Maxime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Portelette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rébecca Dauwe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shingo Kiyoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Crônier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. Journées du Réseau Français des Parois</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Amiens, France. , 2014, 10ème Congrès du réseau français des parois du 7 au 9 juillet 2014 à Reims</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01268840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2612,173 +2636,173 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From bioreactor to entire plants: development of production systems for secondary metabolites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Khieu Oanh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rébecca Dauwe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Bourgaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gontier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New light on alkaloid biosynthesis and future prospects</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 68, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsevier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 380 p., 2013, Advances in Botanical Research, 978-0-12-408061-4. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-12-408061-4.00008-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02808285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId99"/>
+      <w:footerReference w:type="default" r:id="rId101"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2925,51 +2949,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05213422v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Thiombiano" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlam Mentag" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Paniez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Roulard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Marcelo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants14152371" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061976v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Catalina Quesada-Salas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie E Vuillemin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Dillies" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Dauwe" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubna Firdaous" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2023.116627" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03723443v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chabha Sehaki" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jullian" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Choque" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Xavier Fontaine" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27134148" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03610189v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrien Desmet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kris Morreel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants10112393" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03610190v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Saeys" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Verstaen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoon Kim" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csbj.2021.01.004" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03299803v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Kieu Oanh Nguyen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc&#8208;lien Nguyen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang&#8208;nam Pham" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuji Sawada" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masami Yokota Hirai" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bmc.5110" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03609452v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melina Ramos" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mesnard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2021.113536" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03609453v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gontier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Molinie" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Mesnard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.14686" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949191v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Kieu-Oanh Nguyen" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;becca Dauwe" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2019.04.006" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03610191v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew R. Robinson" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shawn D. Mansfield" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpx110" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948123v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arash Jamali" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Grand" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2017.09.007" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324605v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lanoue" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2015.03.005" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CNKMH6V1-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947737v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luyen Huynh Cong" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Lequart-Pillon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vinchon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sullivan Renouard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2015.01.001" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270207v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Chantreau Maxime" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Portelette" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shingo Kiyoto" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cr&#244;nier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.114.130443" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324613v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bourgaud" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305534v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Lepl&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dauwe" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Morreel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Storme" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lapierre" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203850v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Storme" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lapierre" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.107.054148" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123323v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268840v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808285v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Khieu Oanh Nguyen" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bourgaud" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/214113.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-408061-4.00008-0" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05213422v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Thiombiano" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlam Mentag" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Paniez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Roulard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Marcelo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants14152371" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061976v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Catalina Quesada-Salas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie E Vuillemin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Dillies" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Dauwe" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubna Firdaous" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2023.116627" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03723443v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chabha Sehaki" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jullian" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Choque" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Xavier Fontaine" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27134148" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03610189v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrien Desmet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kris Morreel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants10112393" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03610190v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Saeys" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Verstaen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoon Kim" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csbj.2021.01.004" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03299803v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Kieu Oanh Nguyen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc&#8208;lien Nguyen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang&#8208;nam Pham" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuji Sawada" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masami Yokota Hirai" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bmc.5110" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03609452v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melina Ramos" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mesnard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2021.113536" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03609453v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gontier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Molinie" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Mesnard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.14686" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949191v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Kieu-Oanh Nguyen" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;becca Dauwe" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2019.04.006" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03610191v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew R. Robinson" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shawn D. Mansfield" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpx110" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948123v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arash Jamali" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Grand" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2017.09.007" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BZHWGDVB-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324605v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lanoue" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2015.03.005" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CNKMH6V1-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947737v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luyen Huynh Cong" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Lequart-Pillon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vinchon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sullivan Renouard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2015.01.001" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RHWX3DLH-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270207v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Chantreau Maxime" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Portelette" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shingo Kiyoto" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cr&#244;nier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.114.130443" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324613v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bourgaud" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305534v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Lepl&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dauwe" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Morreel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Storme" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lapierre" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203850v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Storme" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lapierre" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.107.054148" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123323v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268840v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808285v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Khieu Oanh Nguyen" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bourgaud" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/214113.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-408061-4.00008-0" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>