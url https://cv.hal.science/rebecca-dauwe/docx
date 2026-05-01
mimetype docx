--- v1 (2026-04-05)
+++ v2 (2026-05-01)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (17)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (22)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -502,265 +502,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03723443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origin and Function of Structural Diversity in the Plant Specialized Metabolome</w:t>
+                <w:t xml:space="preserve">Maize specialized metabolome networks reveal organ-preferential mixed glycosides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrien Desmet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kris Morreel</w:t>
+                <w:t xml:space="preserve">Yvan Saeys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Verstaen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Dauwe</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hoon Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/plants10112393⟩</w:t>
+              <w:t xml:space="preserve">Computational and Structural Biotechnology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 19, pp.1127-1144. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.csbj.2021.01.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03610189v1</w:t>
+                <w:t xml:space="preserve">hal-03610190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maize specialized metabolome networks reveal organ-preferential mixed glycosides</w:t>
+                <w:t xml:space="preserve">Origin and Function of Structural Diversity in the Plant Specialized Metabolome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrien Desmet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Kevin Verstaen</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kris Morreel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Dauwe</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational and Structural Biotechnology Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 19, pp.1127-1144. </w:t>
+              <w:t xml:space="preserve">Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (11), </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.csbj.2021.01.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/plants10112393⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03610190v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03610189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a Pteris vittata L. compound database by widely targeted metabolomics profiling</w:t>
               </w:r>
@@ -1408,51 +1408,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arash Jamali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Grand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kris Morreel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulo Marcelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1509,967 +1509,1634 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02948123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unravelling the architecture and dynamics of tropane alkaloid biosynthesis pathways using metabolite correlation networks</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Poplar trees reconfigure the transcriptome and metabolome in response to drought in a genotype- and time-of-day-dependent manner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Lanoue</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Rébecca Dauwe</w:t>
+                <w:t xml:space="preserve">Erin Hamanishi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genoa Lh Barchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Dauwe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shawn Mansfield</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malcolm Campbell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.phytochem.2015.03.005⟩</w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 16 (1), pp.329. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12864-015-1535-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01324605v1</w:t>
+                <w:t xml:space="preserve">hal-05582250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinetics of glucosylated and non-glucosylated aryltetralin lignans in Linum hairy root cultures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luyen Huynh Cong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rébecca Dauwe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Lequart-Pillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Vinchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sullivan Renouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phytochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 115, pp.70-78. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.phytochem.2015.01.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02947737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ectopic lignification in the flax[i] lignified bast fiber1[/i] mutant stem is associated with tissue-specific modifications in gene expression and cell wall composition</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Antoine Portelette</w:t>
+                <w:t xml:space="preserve">Unravelling the architecture and dynamics of tropane alkaloid biosynthesis pathways using metabolite correlation networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Kieu Oanh Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arash Jamali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lanoue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gontier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rébecca Dauwe</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant cell</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Phytochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 116, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.phytochem.2015.03.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1105/tpc.114.130443⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01270207v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01324605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From bioreactor to entire plants: development of production systems for secondary metabolites; In Advances in Botanical Research; Ed. Guivarc'h; Biosynthesis of Alkaloids in Plants, Chapter 9: Bioengineering of alkaloid production in plant</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thi Kieu Oanh Nguyen</w:t>
+                <w:t xml:space="preserve">Ectopic lignification in the flax[i] lignified bast fiber1[/i] mutant stem is associated with tissue-specific modifications in gene expression and cell wall composition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Chantreau Maxime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Portelette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rébecca Dauwe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shingo Kiyoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Crônier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Botanical Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Plant cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 26 (11), pp.4462-4482. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1105/tpc.114.130443⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01324613v1</w:t>
+                <w:t xml:space="preserve">hal-01270207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Downregulation of cinnamoyl-coenzyme a reductase in poplar: multiple-level phenotyping reveals effects on cell wall polymer metabolism and structure</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+                <w:t xml:space="preserve">Investigating the drought-stress response of hybrid poplar genotypes by metabolite profiling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Barchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Dauwe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">C. Lapierre</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Guy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Schroeder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Soolanayakanahally</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant cell</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Tree Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 34 (11), pp.1203-1219. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/treephys/tpt080⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00305534v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05582259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Metabolic dynamics during autumn cold acclimation within and among populations of Sitka spruce ( Picea sitchensis )</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Dauwe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jason Holliday</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sally Aitken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shawn Mansfield</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 194 (1), pp.192-205. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1469-8137.2011.04027.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05582266v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mass Spectrometry-Based Sequencing of Lignin Oligomers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kris Morreel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oana Dima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hoon Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fachuang Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudiu Niculaes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 153 (4), pp.1464-1478. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1104/pp.110.156489⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05582273v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Predicting the regenerative capacity of conifer somatic embryogenic cultures by metabolomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Robinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Dauwe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Ukrainetz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian Cullis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rick White</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Plant Biotechnology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 7 (9), pp.952-963. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1467-7652.2009.00456.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05582276v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Molecular phenotyping of lignin‐modified tobacco reveals associated changes in cell‐wall metabolism, primary metabolism, stress metabolism and photorespiration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Dauwe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kris Morreel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geert Goeminne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Birgit Gielen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antje Rohde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 52 (2), pp.263-285. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-313X.2007.03233.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05582280v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Downregulation of cinnamoyl-coenzyme A reductase in poplar: multiple-level phenotyping reveals effects on cell wall polymer metabolism and structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Leplé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rébecca Dauwe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kris Morreel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Storme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lapierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Plant cell</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 19 (11), pp.3669-3691. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1105/tpc.107.054148⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01203850v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flow cytometric analysis of lectin-stained haemocytes of the honeybee ( Apis mellifera )</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dirk de Graaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Dauwe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karl Walravens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frans Jacobs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Apidologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 33 (6), pp.571-579. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/apido:2002041⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05582286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The flax lbf (lignified bast fiber) mutant collection: A new resource for investigating lignification in plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Chantreau Maxime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Portelette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rébecca Dauwe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shingo Kiyoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Crônier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lignin 2014 : Biosynthesis and Utilization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Umea, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01123323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2479,330 +3146,591 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une compréhension moléculaire de la nature hypolignifiée des fivres de lin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Chantreau Maxime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Portelette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rébecca Dauwe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shingo Kiyoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Crônier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. Journées du Réseau Français des Parois</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Amiens, France. , 2014, 10ème Congrès du réseau français des parois du 7 au 9 juillet 2014 à Reims</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01268840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
+        <w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">On Computing Maximum Colorful Subtrees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuolin Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Cherif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chu Min Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahlam Mentag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Dauwe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JFPC 2026, 21ème Journées Francophones de Programmation par Contraintes 2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2026, Louvain- la-Neuve, Belgium. 2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05582340v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">From bioreactor to entire plants: development of production systems for secondary metabolites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Khieu Oanh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rébecca Dauwe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Bourgaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gontier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New light on alkaloid biosynthesis and future prospects</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 68, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsevier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 380 p., 2013, Advances in Botanical Research, 978-0-12-408061-4. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-12-408061-4.00008-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02808285v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recent Advances in Proteomics and Metabolomics in Gymnosperms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Dauwe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew R. Robinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shawn D Mansfield</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Genetics, Genomics and Breeding of Conifers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CRC Press, pp.267-303, 2011, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1201/b11075-10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05582363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId101"/>
+      <w:footerReference w:type="default" r:id="rId139"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2949,51 +3877,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05213422v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Thiombiano" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlam Mentag" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Paniez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Roulard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Marcelo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants14152371" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061976v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Catalina Quesada-Salas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie E Vuillemin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Dillies" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Dauwe" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubna Firdaous" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2023.116627" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03723443v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chabha Sehaki" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jullian" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Choque" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Xavier Fontaine" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27134148" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03610189v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrien Desmet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kris Morreel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants10112393" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03610190v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Saeys" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Verstaen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoon Kim" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csbj.2021.01.004" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03299803v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Kieu Oanh Nguyen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc&#8208;lien Nguyen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang&#8208;nam Pham" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuji Sawada" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masami Yokota Hirai" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bmc.5110" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03609452v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melina Ramos" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mesnard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2021.113536" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03609453v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gontier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Molinie" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Mesnard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.14686" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949191v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Kieu-Oanh Nguyen" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;becca Dauwe" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2019.04.006" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03610191v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew R. Robinson" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shawn D. Mansfield" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpx110" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948123v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arash Jamali" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Grand" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2017.09.007" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BZHWGDVB-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324605v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lanoue" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2015.03.005" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CNKMH6V1-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947737v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luyen Huynh Cong" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Lequart-Pillon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vinchon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sullivan Renouard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2015.01.001" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RHWX3DLH-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270207v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Chantreau Maxime" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Portelette" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shingo Kiyoto" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cr&#244;nier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.114.130443" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324613v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bourgaud" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305534v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Lepl&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dauwe" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Morreel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Storme" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lapierre" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203850v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Storme" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lapierre" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.107.054148" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123323v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268840v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808285v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Khieu Oanh Nguyen" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bourgaud" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/214113.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-408061-4.00008-0" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05213422v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Thiombiano" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlam Mentag" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Paniez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Roulard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Marcelo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants14152371" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061976v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Catalina Quesada-Salas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie E Vuillemin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Dillies" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Dauwe" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubna Firdaous" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2023.116627" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03723443v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chabha Sehaki" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jullian" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Choque" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Xavier Fontaine" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27134148" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03610190v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrien Desmet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Saeys" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Verstaen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoon Kim" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csbj.2021.01.004" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03610189v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kris Morreel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants10112393" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03299803v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Kieu Oanh Nguyen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc&#8208;lien Nguyen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang&#8208;nam Pham" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuji Sawada" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masami Yokota Hirai" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bmc.5110" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03609452v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melina Ramos" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mesnard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2021.113536" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03609453v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gontier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Molinie" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Mesnard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.14686" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949191v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Kieu-Oanh Nguyen" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;becca Dauwe" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2019.04.006" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03610191v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew R. Robinson" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shawn D. Mansfield" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpx110" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948123v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arash Jamali" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Grand" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2017.09.007" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BZHWGDVB-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582250v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin Hamanishi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genoa Lh Barchet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shawn Mansfield" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malcolm Campbell" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-015-1535-z" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947737v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luyen Huynh Cong" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Lequart-Pillon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vinchon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sullivan Renouard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2015.01.001" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RHWX3DLH-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324605v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lanoue" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2015.03.005" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CNKMH6V1-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270207v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Chantreau Maxime" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Portelette" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shingo Kiyoto" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cr&#244;nier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.114.130443" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582259v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Barchet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dauwe" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guy" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Schroeder" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Soolanayakanahally" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpt080" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582266v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Holliday" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sally Aitken" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2011.04027.x" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582273v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana Dima" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fachuang Lu" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudiu Niculaes" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.110.156489" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582276v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Robinson" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Ukrainetz" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Cullis" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rick White" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-7652.2009.00456.x" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582280v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geert Goeminne" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit Gielen" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antje Rohde" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2007.03233.x" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203850v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Lepl&#233;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Storme" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lapierre" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.107.054148" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582286v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk de Graaf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Walravens" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frans Jacobs" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/apido:2002041" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123323v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268840v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582340v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuolin Li" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Cherif" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chu Min Li" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808285v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Khieu Oanh Nguyen" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bourgaud" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/214113.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-408061-4.00008-0" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582363v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shawn D Mansfield" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b11075-10" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>