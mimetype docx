--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -100,333 +100,333 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring digital conversation corpora with process mining</w:t>
+                <w:t xml:space="preserve">Process Models of Interrelated Speech Intentions from Online Health-related Conversations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Elena Epure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Dario Compagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Camille Salinesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Rebecca Deneckere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marko Bajec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Corpus Pragmatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s41701-018-0030-6⟩</w:t>
+              <w:t xml:space="preserve">Artificial Intelligence in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 91, pp.23-38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.artmed.2018.06.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01722928v1</w:t>
+                <w:t xml:space="preserve">hal-01832217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Process Models of Interrelated Speech Intentions from Online Health-related Conversations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Exploring digital conversation corpora with process mining</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Compagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena V. Epure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Rebecca Deneckere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Camille Salinesi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Artificial Intelligence in Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.artmed.2018.06.007⟩</w:t>
+              <w:t xml:space="preserve">Corpus Pragmatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2, pp.193-215. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s41701-018-0030-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01832217v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01722928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intégration progressive de composants des méthodes agiles : Retour d'expérience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Kornyshova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Deneckere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Iacovelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -603,51 +603,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Hug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghazaleh Khodabandelou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Salinesi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Information System Modeling and Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Research Challenges in Information Science (RCIS'2013), 5 (4), pp.22 - 47. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
@@ -681,51 +681,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Famille de méthodes : la flexibilité au cœur du processus de construction de méthode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Deneckere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Kornyshova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -776,51 +776,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Processus téléologique et variabilité: Utilisation de la sensibilité au contexte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Deneckere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Kornyshova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -871,51 +871,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards Method Component Contextualization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Kornyshova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Deneckere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Claudepierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -975,64 +975,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Which Method to Support Multicriteria Decision Making Systematically in IS Engineering?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Kornyshova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Salinesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Deneckere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Systems Research Forum Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 3 (1), pp.15-24. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1066,51 +1066,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construction de patrons et certification de la complétude des cartes de patrons à l'aide de méta-patrons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Deneckere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 4, pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1135,51 +1135,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construction de patrons à l'aide de métapatrons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Deneckere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série L'Objet : logiciel, bases de données, réseaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 7 (4), pp.83-105. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1238,51 +1238,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overview of the TOOBIS project: From a temporal extension of ODMG to a Patterns-based approach extending OO model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Souveyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Deneckere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Computer Science and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 14 (6), pp.389</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1320,51 +1320,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception de bases de données: Aspects temporels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Souveyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Deneckere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Techniques de l'Ingénieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, pp.268</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1585,51 +1585,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rébecca Deneckère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Kornyshova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Salinesi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Informatique des Organisations et Systèmes d'Information et de Décision (INFORSID 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1648,360 +1648,360 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05214586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sustainable Information Systems: Insights from Inside</w:t>
+                <w:t xml:space="preserve">Detecting Signs of Depression in Social Networks Users: A Framework for Enhancing the Quality of Machine Learning Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloe Godillot</w:t>
+                <w:t xml:space="preserve">Abir Gorrab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nourhène Ben Rabah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Le Grand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rébecca Deneckère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bonnerot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Knowledge-Based and Intelligent Information &amp; Engineering Systems (KES)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Advanced Information Networking and Applications (AINA-2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Kitakyushu, Japan. pp.303-315, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-57853-3_26⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04703917v1</w:t>
+                <w:t xml:space="preserve">hal-04703946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detecting Signs of Depression in Social Networks Users: A Framework for Enhancing the Quality of Machine Learning Models</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Systematic Literature Review on Affective Computing Techniques for Workplace Stress Detection - Challenges, Future Directions, from Data Collection to Stress Detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iris Mezieres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abir Gorrab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rébecca Deneckère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nourhène Ben Rabah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abir Gorrab</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Le Grand</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Bonnerot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Advanced Information Networking and Applications (AINA-2024)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Computer Communication and the Internet (ICCCI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Leipzig University, Sep 2024, Leipzig, Germany, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04703946v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04706465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Systematic Literature Review on Affective Computing Techniques for Workplace Stress Detection - Challenges, Future Directions, from Data Collection to Stress Detection</w:t>
+                <w:t xml:space="preserve">Sustainable Information Systems: Insights from Inside</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iris Mezieres</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Abir Gorrab</w:t>
+                <w:t xml:space="preserve">Chloe Godillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rébecca Deneckère</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Le Grand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Computer Communication and the Internet (ICCCI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Leipzig University, Sep 2024, Leipzig, Germany, France</w:t>
+              <w:t xml:space="preserve">International Conference on Knowledge-Based and Intelligent Information &amp; Engineering Systems (KES)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Seville, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04706465v1</w:t>
+                <w:t xml:space="preserve">hal-04703917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eco-Conscious Software Development: A Comprehensive Guide for Sustainable Practices</w:t>
               </w:r>
@@ -2199,51 +2199,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Kornyshova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rébecca Deneckère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Salinesi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Conference on Research Challenges in Information Science (RCIS 2024), Forum paper</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Guimaraes, Portugal. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2474,217 +2474,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04116698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T-AGILE: A Guide to Teleworking in Agile Project Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Serruya</w:t>
+                <w:t xml:space="preserve">Exploration des Modèles de Processus Contextuels à l'Aide des Données de Capteurs : un Cas d'Activités Quotidiennes dans une Maison Intelligente</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramona Elali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Kornyshova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rébecca Deneckère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Salinesi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Knowledge-Based and Intelligent Information &amp; Engineering Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Athens, Sep 2023, Athens, Greece</w:t>
+              <w:t xml:space="preserve">Informatique des Organisations et Systèmes d'Information et de Décision (INFORSID 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04300756v1</w:t>
+                <w:t xml:space="preserve">hal-04116691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploration des Modèles de Processus Contextuels à l'Aide des Données de Capteurs : un Cas d'Activités Quotidiennes dans une Maison Intelligente</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elena Kornyshova</w:t>
+                <w:t xml:space="preserve">T-AGILE: A Guide to Teleworking in Agile Project Management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Serruya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rébecca Deneckère</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camille Salinesi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Informatique des Organisations et Systèmes d'Information et de Décision (INFORSID 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">International Conference on Knowledge-Based and Intelligent Information &amp; Engineering Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Athens, Sep 2023, Athens, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04116691v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04300756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Sécurité Psychologique et ses Conséquences sur Les Equipes Scrum</w:t>
               </w:r>
@@ -2765,51 +2765,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smart Life: Review of the Contemporary Smart Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Kornyshova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Deneckere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaoutar Sadouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2876,624 +2876,624 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03620618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Domain Ontology Construction with Activity Logs and Sensors Data – Case Study of Smart Home Activities</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Camille Salinesi</w:t>
+                <w:t xml:space="preserve">A Sustainability Matrix for Smartphone Application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amal Alsayed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rébecca Deneckère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Workshop on Information Systems Engineering for Smarter Life (ISESL) 2022, CAiSE Workshop</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advanced Information Systems Engineering Workshops (CAiSE 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Leuven, Belgium. pp.73-85, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-07478-3_6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03663353v1</w:t>
+                <w:t xml:space="preserve">hal-03877522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can Process Mining Detect Video Game Addiction Through Player's Character Class Behavior?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analyse des approches de fouille d’intentions : un cadre de comparaison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rébecca Deneckère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Kornyshova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Hug</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th European Mediterranean &amp; Middle Eastern Conference on Information Systems (EMCIS 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, online, Dubai, United Arab Emirates</w:t>
+              <w:t xml:space="preserve">Informatique des Organisations et Systèmes d'Information et de Décision (INFORSID 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Dijon, France. pp.103-104</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03905047v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03686101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Smart Life to Smart Life Engineering: a Systematic Mapping Study and Research Agenda</w:t>
+                <w:t xml:space="preserve">A Proposal of a Situational Approach for Enterprise Architecture Frameworks: Application to TOGAF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Kornyshova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Sjaak Brinkkemper</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rébecca Deneckère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Baltic Conference on Digital Business and Intelligent Systems (DB&amp;IS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Knowledge-Based and Intelligent Information &amp; Engineering Systems (KES 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Verona, Italy. pp.3499-3506, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.procs.2022.09.408⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-09850-5_13⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03663346v1</w:t>
+                <w:t xml:space="preserve">hal-03686090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Sustainability Matrix for Smartphone Application</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rébecca Deneckère</w:t>
+                <w:t xml:space="preserve">From Smart Life to Smart Life Engineering: a Systematic Mapping Study and Research Agenda</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Kornyshova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Deneckere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gressier-Soudan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Murray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sjaak Brinkkemper</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Information Systems Engineering Workshops (CAiSE 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Leuven, Belgium. pp.73-85, </w:t>
+              <w:t xml:space="preserve">15th International Baltic Conference on Digital Business and Intelligent Systems (DB&amp;IS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Riga, Latvia. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-07478-3_6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-09850-5_13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03877522v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03663346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse des approches de fouille d’intentions : un cadre de comparaison</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rébecca Deneckère</w:t>
+                <w:t xml:space="preserve">Domain Ontology Construction with Activity Logs and Sensors Data – Case Study of Smart Home Activities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramona Elali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Kornyshova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Hug</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Deneckere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Salinesi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Informatique des Organisations et Systèmes d'Information et de Décision (INFORSID 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Dijon, France. pp.103-104</w:t>
+              <w:t xml:space="preserve">2nd International Workshop on Information Systems Engineering for Smarter Life (ISESL) 2022, CAiSE Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Leuven, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03686101v1</w:t>
+                <w:t xml:space="preserve">hal-03663353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Proposal of a Situational Approach for Enterprise Architecture Frameworks: Application to TOGAF</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elena Kornyshova</w:t>
+                <w:t xml:space="preserve">Can Process Mining Detect Video Game Addiction Through Player's Character Class Behavior?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Guénégo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rébecca Deneckère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Knowledge-Based and Intelligent Information &amp; Engineering Systems (KES 2022)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">19th European Mediterranean &amp; Middle Eastern Conference on Information Systems (EMCIS 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, online, Dubai, United Arab Emirates</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03686090v1</w:t>
+                <w:t xml:space="preserve">hal-03905047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perception des Méthodes Agiles par les Développeurs Aujourd'hui</w:t>
               </w:r>
@@ -3596,64 +3596,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramona Elali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Kornyshova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Deneckere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Salinesi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th European Mediterranean &amp; Middle Eastern Conference on Information Systems (EMCIS 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, Online, Dubai, United Arab Emirates</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3886,51 +3886,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">COOC: an Agile Change Management Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Le Grand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Deneckere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE BI 4.0</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Moscow, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3968,64 +3968,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Devising News Recommendation Strategies with Process Mining Support</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Viorica Epure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Deneckere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Salinesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Kille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4089,64 +4089,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyzing Perceived Intentions of Public Health-Related Communication on Twitter Preprint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Viorica Epure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Deneckere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Salinesi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIME 2017: Artificial Intelligence in Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, Jun 2017, Vienna, Austria. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4206,77 +4206,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Viorica Epure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slavko Zitnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Compagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Deneckere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Salinesi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOURNÉES ANALYSE DE DONNÉES TEXTUELLES EN CONJONCTION AVEC EDA 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4340,64 +4340,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Kille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jon Espen Ingvaldsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Deneckere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Salinesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RecSys 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Como, Italy</w:t>
@@ -4452,64 +4452,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Viorica Epure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jon Espen Ingvaldsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Deneckere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Salinesi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Tenth International Conference on Research Challenges in Information Science (IEEE RCIS 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4534,51 +4534,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Progressive Integration of Method Components: A Case of Agile IS Development Methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Deneckere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Kornyshova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4772,51 +4772,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina Rychkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rébecca Deneckére</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Le Grand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AdaptiveCM 2015 – 4th International Workshop on Adaptive Case Management and other non-workflow approaches to BPM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Innsbruck, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4893,51 +4893,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Hug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Deneckère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Salinesi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Ninth International Conference on Research Challenges in Information Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Athens, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5178,64 +5178,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghazaleh Khodabandelou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Hug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Deneckere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Salinesi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th Working Conference on Mining Software Repositories</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Hyderabad, India. pp.282-291, </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5295,51 +5295,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Viorica Epure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Hug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Deneckere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sjaak Brinkkemper</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5425,64 +5425,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghazaleh Khodabandelou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Viorica Epure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Deneckere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Salinesi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quintas Jornadas de Ingenieria de Sistemas Informaticos y de Computacion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Facultad de Ingeniería de Sistemas, Escuela Politecnica Nacional, Oct 2014, Quito, Ecuador</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5533,51 +5533,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymen Ammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Hug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Deneckere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Applications and Quantitative Methods in Archaeology (CAA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5628,64 +5628,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghazaleh Khodabandelou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Hug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Deneckere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Salinesi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Business Process Modeling, Development, and Support (BPMDS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Thessalonique, Greece. pp.1-15, </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5719,90 +5719,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intention Mining: Discovering Intentional Processes from Ocean's Big Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena V. Epure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Hug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Deneckere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Salinesi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ocean's Big Data Mining</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5866,51 +5866,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuno Matos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salvador Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Deneckere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Diaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5942,152 +5942,135 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00812059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cots Products To Trace Method Enactment: Review And Selection</w:t>
+                <w:t xml:space="preserve">Découverte supervisée de Modèles de processus intentionnels basée sur les Modèles de Markov Cachés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghazaleh Khodabandelou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Hug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Deneckere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rebecca Deneckere</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Camille Salinesi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21th European Conference on Information Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Utrecht, Netherlands</w:t>
+              <w:t xml:space="preserve">XXXIème Congrès INFORSID</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00803873v2</w:t>
+                <w:t xml:space="preserve">hal-00807548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supervised Intentional Process Models Discovery using Hidden Markov Models</w:t>
               </w:r>
@@ -6099,64 +6082,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghazaleh Khodabandelou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Hug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Deneckere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Salinesi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seventh International Conference on Research Challenges in Information Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Paris, France. pp.1-11, </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6184,204 +6167,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00803875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Découverte supervisée de Modèles de processus intentionnels basée sur les Modèles de Markov Cachés</w:t>
+                <w:t xml:space="preserve">Cots Products To Trace Method Enactment: Review And Selection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghazaleh Khodabandelou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Hug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Deneckere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rebecca Deneckere</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Camille Salinesi</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marko Bajec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXXIème Congrès INFORSID</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">21th European Conference on Information Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Utrecht, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00807548v1</w:t>
+                <w:t xml:space="preserve">hal-00803873v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intelligent Agile Method Framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marko Janković</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marko Bajec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghazaleh Khodabandelou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Deneckere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Hug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6458,51 +6458,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Kornyshova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jolita Ralyte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Deneckere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RCIS 2013 Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Paris, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6553,64 +6553,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghazaleh Khodabandelou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Hug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Deneckere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Salinesi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMMSAD 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Valencia, Spain. pp.466-480, </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6638,809 +6638,809 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00803968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using an Ontology for Modeling Decision-Making Knowledge</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elena Kornyshova</w:t>
+                <w:t xml:space="preserve">Map-TBS: Map process enactment traces and analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Hug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Deneckere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rebecca Deneckere</w:t>
+                <w:t xml:space="preserve">Camille Salinesi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Knowledge-Based and Intelligent Information &amp; Engineering Systems (KES)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Research Challenges in Information Science (RCIS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Valencia, Spain. pp.204-209, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/RCIS.2012.6240435⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00704113v1</w:t>
+                <w:t xml:space="preserve">hal-00701230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Process modeling for Humanities: tracing and analyzing scientific processes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Hug</w:t>
+                <w:t xml:space="preserve">Decision-Making Method Family MADISE: Validation within the Requirements Engineering Domain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Kornyshova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Salinesi</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Rebecca Deneckere</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Lamasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Conference of Computer Applications and Quantitative Methods in Archaeology (CAA 2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Beijing, China. pp.245-255</w:t>
+              <w:t xml:space="preserve">Research Challenges in information Science (RCIS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Valencia, Spain. pp.120</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00662699v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00704111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decision-Making Method Family MADISE: Validation within the Requirements Engineering Domain</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elena Kornyshova</w:t>
+                <w:t xml:space="preserve">Process modeling for Humanities: tracing and analyzing scientific processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Hug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Camille Salinesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Rebecca Deneckere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lamasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research Challenges in information Science (RCIS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Valencia, Spain. pp.120</w:t>
+              <w:t xml:space="preserve">Annual Conference of Computer Applications and Quantitative Methods in Archaeology (CAA 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Beijing, China. pp.245-255</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00704111v1</w:t>
+                <w:t xml:space="preserve">hal-00662699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Map-TBS: Map process enactment traces and analysis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Using an Ontology for Modeling Decision-Making Knowledge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Kornyshova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Deneckere</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camille Salinesi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Research Challenges in Information Science (RCIS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Knowledge-Based and Intelligent Information &amp; Engineering Systems (KES)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, San Sebastian, Spain. pp.1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/RCIS.2012.6240435⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00701230v1</w:t>
+                <w:t xml:space="preserve">hal-00704113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling the role variability in the MAP process model</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Method Family Description and Configuration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Deneckere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Irina Rychkova</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Kornyshova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selmin Nurcan</w:t>
+                <w:t xml:space="preserve">Colette Rolland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RCIS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Guadeloupe, France. pp.180-188</w:t>
+              <w:t xml:space="preserve">ICEIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Beijing, China. pp.384-387</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00703641v1</w:t>
+                <w:t xml:space="preserve">hal-00703636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Famille de méthodes: une approche de construction de méthodes situationnelles</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Modeling the role variability in the MAP process model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Deneckere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Rychkova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selmin Nurcan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INFORSID</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, France</w:t>
+              <w:t xml:space="preserve">RCIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Guadeloupe, France. pp.180-188</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00703629v1</w:t>
+                <w:t xml:space="preserve">hal-00703641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Method Families Concept: Application to Decision-Making Methods</w:t>
+                <w:t xml:space="preserve">Famille de méthodes: une approche de construction de méthodes situationnelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Kornyshova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Deneckere</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Colette Rolland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Enterprise, Business-Process and Information Systems Modeling</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">INFORSID</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00662662v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00703629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Method Family Description and Configuration</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Method Families Concept: Application to Decision-Making Methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Kornyshova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Deneckere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Rolland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICEIS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Enterprise, Business-Process and Information Systems Modeling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, London, United Kingdom. pp.413-427, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-21759-3_30⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00703636v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00662662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des lignes de processus aux familles de processus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Deneckere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Kornyshova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7504,51 +7504,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contextualization of method components</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Kornyshova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Deneckere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Claudepierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7589,347 +7589,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00662926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decision-Making Ontology for Information System Engineering</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La variabilité due à la sensibilité au contexte dans les processus téléologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Deneckere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Kornyshova</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rebecca Deneckere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ER 2010 29th International Conference on Conceptual Modeling</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">INFORSID</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Marseille, France. pp.161-176</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00662930v1</w:t>
+                <w:t xml:space="preserve">hal-00703632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Process Line Configuration: an Indicator-based Guidance of the Intentional Model MAP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Deneckere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Kornyshova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evaluation of Modeling Methods in Systems Analysis and Design (EMMSAD)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Hammamet, Tunisia. pp.327-339, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-13051-9_27⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00662886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La variabilité due à la sensibilité au contexte dans les processus téléologiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Decision-Making Ontology for Information System Engineering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Kornyshova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Deneckere</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elena Kornyshova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INFORSID</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ER 2010 29th International Conference on Conceptual Modeling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Vancouver, Canada. pp.104-117, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-16373-9_8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00703632v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00662930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancing the guidance of the intentional model &amp;quot;MAP&amp;quot;: Graph theory application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Deneckere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Kornyshova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Rolland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Research Challenges in Information Science (RCIS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2009, Fès, Morocco. pp.13-22, </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7976,64 +7976,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving Software Development Processes with Multicriteria Methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Kornyshova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Deneckere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Salinesi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Worshop MODISE-EUS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Montpellier, France. pp.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8071,64 +8071,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving Software Development Processes with Multicriteria Methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Kornyshova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Deneckere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Salinesi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier: Méthodes avancée de développement des SI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, Fontainebleau, France. pp.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8166,64 +8166,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using Multicriteria Decision-Making to Take into Account the Situation in System Engineering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Kornyshova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Deneckere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Salinesi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CAISE'08 forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Montpellier, France. pp.25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8248,51 +8248,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Method Fragments to Method Services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Deneckere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Iacovelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8369,51 +8369,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Component-based situational methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-Roger Nehan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Deneckere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Situational Method Engineering: Fundamentals and Experiences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Geneve, Switzerland. pp 161-175</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8451,64 +8451,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Method Chunks Selection by Multicriteria Techniques: an Extension of the Assembly-based Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Kornyshova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Deneckere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Salinesi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Situational Method Engineering: Fundamentals and Experiences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Geneve, Switzerland. pp 64-78</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8559,64 +8559,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jolita Ralyte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neil Maiden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Deneckere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conceptual Modeling (ER'05)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Klagenfurt, Austria. pp.209-224, </w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8688,64 +8688,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jolita Ralyte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neil Maiden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Deneckere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CAISE'05</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Porto, Portugal. pp.157</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8783,64 +8783,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a meta-tool for change-centric method engineering: a typology of generic operators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jolita Ralyte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Deneckere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CAISE'04</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Riga, Latvia. pp.202-218, </w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8887,64 +8887,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extending methods to express change requirements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Etien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Deneckere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Salinesi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Engineering Methods to support information Systems Evolution (EMSISE'03)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Geneva, Switzerland. pp.15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8982,64 +8982,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a Generic Model for Situational Method Engineering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jolita Ralyte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Deneckere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Rolland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CAISE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Velden, Austria. pp.95-110, </w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9073,51 +9073,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using meta-patterns to construct patterns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Deneckere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Object Oriented Information Systems (OOIS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, Montpellier, France. pp.124-134</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9142,51 +9142,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Garantir la complétude des cartes de patrons à l'aide de méta-patrons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Deneckere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INFORSID</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, Nantes, France. pp.259</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9211,51 +9211,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organising and selecting patterns in pattern languages with Process Maps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Deneckere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Souveyet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9293,51 +9293,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patterns for Extending an OO Model with Temporal Features</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Deneckere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Souveyet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9513,64 +9513,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NOUVEAUX ASPECTS DE LA MODÉLISATION EN INGÉNIERIE DES SI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Deneckere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hermès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 18 (2), pp.11-12, 2014, Ingénierie des Systèmes d'Information - Revue des sciences et technologies de l'information</w:t>
             </w:r>
           </w:p>
@@ -9597,64 +9597,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actes du XXXème congrès INFORSID</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Deneckere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INFORSID, pp.629, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9698,51 +9698,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jolita Ralyte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Mirbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Deneckere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jolita Ralyté; Isabelle Mirbel; Rébecca Deneckère. Springer, AICT-351, pp.231, 2011, 978-3-642-19996-7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-19997-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -10334,51 +10334,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Jaffal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuele Kirsch Pinheiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Le Grand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Digital Interfaces in Situation of Mobility: Cognitive, Artistic and Game devices</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
@@ -10420,64 +10420,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Process modeling for Humanities : tracing and analyzing scientific processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Hug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Salinesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Deneckere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lamassé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10532,51 +10532,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construction de méthodes par composition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jolita Ralyte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Deneckere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Jamoussi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10618,51 +10618,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation modulaire de méthode : le méta-modèle COMET.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Deneckere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jolita Ralyte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10788,64 +10788,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Kille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jon Espen Ingvaldsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Deneckere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Salinesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -10912,51 +10912,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Handbook : TOOBIS Methodology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Souveyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Deneckere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1997</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10987,51 +10987,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reference Manual : TOOBIS Methodology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Souveyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Deneckere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1996</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11081,51 +11081,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche d'extension de méthodes fondée sur l'utilisation de composants génériques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Deneckere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Base de données [cs.DB]. Université Panthéon-Sorbonne - Paris I, 2001. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -11415,51 +11415,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01722928v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Compagno" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena V. Epure" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Deneckere" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Salinesi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41701-018-0030-6" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01832217v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Epure" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Bajec" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artmed.2018.06.007" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1S7FN9C2-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298447v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Kornyshova" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Iacovelli" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RCMA.25.1-n" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471300v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deneck&#232;re Rebecca" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/isi.21.2.95-121" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01094781v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Deneck&#232;re" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Hug" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghazaleh Khodabandelou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/ijismd.2014100102" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003478v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jolita Ralyte" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703631v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00662127v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Claudepierre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/jismd.2011100103" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00663206v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S179396660900002X" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00701043v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00701115v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/isi.7.4.83-105" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-QV476P84-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00758690v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Souveyet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00673567v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05214624v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Karssies" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy Schoonwater" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;becca Deneck&#232;re" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sjaak Brinkkemper" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05214586v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramona Elali" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703917v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Godillot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703946v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Gorrab" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourh&#232;ne Ben Rabah" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Le Grand" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bonnerot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-57853-3_26" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706465v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Mezieres" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703849v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Vernex" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-63543-4_2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703927v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Sen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519810v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-59468-7_5" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703907v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Moussaoui" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116698v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gressier-Soudan" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Murray" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300756v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Serruya" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116691v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403892v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620618v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaoutar Sadouki" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-05760-1_18" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663353v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905047v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gu&#233;n&#233;go" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663346v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-09850-5_13" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877522v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Alsayed" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-07478-3_6" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686101v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686090v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2022.09.408" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877534v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Florian" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;becca Deneck&#233;re" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884131v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250113v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;becca D&#233;neck&#232;re" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-75018-3_2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650066v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoria Rubio" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-49165-9_11" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294931v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Le Grand" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01519729v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Viorica Epure" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Kille" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Espen Ingvaldsen" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01500492v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-59758-4_19" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01500497v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slavko Zitnik" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01826140v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01316566v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298414v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RCIS.2016.7549347" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01144426v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Aymen" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194739v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Kushnareva" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Rychkova" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01149742v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Mart&#237;n-Rodilla" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152452v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Onderstal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155422v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00994197v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2597073.2597101" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00994190v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07881-6_32" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084445v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00978142v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Ammar" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00994165v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-43745-2_15" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01064700v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812059v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Rodrigues" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Matos" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Abreu" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Diaz" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00803873v2" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00803875v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RCIS.2013.6577711" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00807548v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00819988v2" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Jankovi&#263;" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0004562702320237" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812071v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00803968v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38484-4_33" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704113v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00662699v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lamasse" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704111v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00701230v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RCIS.2012.6240435" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703641v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selmin Nurcan" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703629v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00662662v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Rolland" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21759-3_30" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703636v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703626v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00662926v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RCIS.2010.5507383" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00662930v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-16373-9_8" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00662886v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-13051-9_27" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703632v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00663300v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RCIS.2009.5089263" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00430030v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00430026v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703616v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00428991v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00430094v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Roger Nehan" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00430084v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703617v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Maiden" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11568322_14" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-KXZG9BB0-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703620v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703610v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/b98058" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703613v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Etien" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703607v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45017-3_9" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703606v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00701027v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00673605v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00673628v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962610v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-031-75887-4" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-75887-4" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01003714v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isi.revuesonline.com/resnum.jsp?editionId=1735&amp;amp;Submit2.x=16&amp;amp;Submit2.y=5" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706569v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00694870v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mirbel" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-19997-4" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930358v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-75887-4_2" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-75887-4_2" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962609v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lieve Heyrman" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Guily" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-75887-4_12" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-75887-4_12" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962602v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-75887-4_3" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-75887-4_3" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927226v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-18176-4_2" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878736v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Jaffal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuele Kirsch Pinheiro" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02990834v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lamass&#233;" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00758673v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Jamoussi" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00758668v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoufel Kraiem" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01516160v2" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00673652v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00673653v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00701236v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03904672v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01832217v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Epure" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Compagno" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Salinesi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Deneckere" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Bajec" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artmed.2018.06.007" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1S7FN9C2-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01722928v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena V. Epure" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41701-018-0030-6" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298447v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Kornyshova" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Iacovelli" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RCMA.25.1-n" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471300v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deneck&#232;re Rebecca" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/isi.21.2.95-121" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01094781v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Deneck&#232;re" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Hug" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghazaleh Khodabandelou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/ijismd.2014100102" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003478v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jolita Ralyte" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703631v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00662127v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Claudepierre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/jismd.2011100103" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00663206v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S179396660900002X" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00701043v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00701115v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/isi.7.4.83-105" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-QV476P84-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00758690v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Souveyet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00673567v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05214624v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Karssies" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy Schoonwater" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;becca Deneck&#232;re" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sjaak Brinkkemper" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05214586v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramona Elali" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703946v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Gorrab" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourh&#232;ne Ben Rabah" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Le Grand" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bonnerot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-57853-3_26" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706465v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Mezieres" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703917v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Godillot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703849v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Vernex" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-63543-4_2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703927v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Sen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519810v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-59468-7_5" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703907v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Moussaoui" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116698v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gressier-Soudan" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Murray" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116691v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300756v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Serruya" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403892v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620618v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaoutar Sadouki" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-05760-1_18" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877522v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Alsayed" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-07478-3_6" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686101v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686090v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2022.09.408" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663346v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-09850-5_13" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663353v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905047v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gu&#233;n&#233;go" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877534v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Florian" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;becca Deneck&#233;re" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884131v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250113v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;becca D&#233;neck&#232;re" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-75018-3_2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650066v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoria Rubio" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-49165-9_11" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294931v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Le Grand" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01519729v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Viorica Epure" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Kille" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Espen Ingvaldsen" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01500492v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-59758-4_19" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01500497v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slavko Zitnik" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01826140v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01316566v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298414v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RCIS.2016.7549347" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01144426v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Aymen" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194739v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Kushnareva" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Rychkova" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01149742v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Mart&#237;n-Rodilla" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152452v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Onderstal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155422v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00994197v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2597073.2597101" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00994190v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07881-6_32" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084445v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00978142v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Ammar" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00994165v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-43745-2_15" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01064700v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812059v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Rodrigues" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Matos" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Abreu" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Diaz" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00807548v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00803875v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RCIS.2013.6577711" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00803873v2" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00819988v2" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Jankovi&#263;" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0004562702320237" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812071v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00803968v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38484-4_33" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00701230v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RCIS.2012.6240435" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704111v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00662699v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lamasse" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704113v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703636v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Rolland" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703641v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selmin Nurcan" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703629v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00662662v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21759-3_30" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703626v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00662926v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RCIS.2010.5507383" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703632v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00662886v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-13051-9_27" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00662930v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-16373-9_8" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00663300v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RCIS.2009.5089263" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00430030v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00430026v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703616v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00428991v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00430094v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Roger Nehan" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00430084v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703617v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Maiden" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11568322_14" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-KXZG9BB0-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703620v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703610v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/b98058" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703613v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Etien" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703607v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45017-3_9" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703606v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00701027v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00673605v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00673628v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962610v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-031-75887-4" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-75887-4" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01003714v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isi.revuesonline.com/resnum.jsp?editionId=1735&amp;amp;Submit2.x=16&amp;amp;Submit2.y=5" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706569v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00694870v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mirbel" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-19997-4" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930358v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-75887-4_2" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-75887-4_2" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962609v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lieve Heyrman" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Guily" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-75887-4_12" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-75887-4_12" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962602v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-75887-4_3" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-75887-4_3" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927226v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-18176-4_2" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878736v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Jaffal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuele Kirsch Pinheiro" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02990834v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lamass&#233;" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00758673v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Jamoussi" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00758668v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoufel Kraiem" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01516160v2" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00673652v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00673653v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00701236v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03904672v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>