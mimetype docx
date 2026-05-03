--- v1 (2026-04-07)
+++ v2 (2026-05-03)
@@ -1899,200 +1899,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04706465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sustainable Information Systems: Insights from Inside</w:t>
+                <w:t xml:space="preserve">Eco-Conscious Software Development: A Comprehensive Guide for Sustainable Practices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloe Godillot</w:t>
+                <w:t xml:space="preserve">Ryan Vernex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rébecca Deneckère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Knowledge-Based and Intelligent Information &amp; Engineering Systems (KES)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Baltic Conference on Digital Business and Intelligent Systems (Baltic DB&amp;IS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Vilnius, Jun 2024, Vilnius, Lithuania. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-63543-4_2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04703917v1</w:t>
+                <w:t xml:space="preserve">hal-04703849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eco-Conscious Software Development: A Comprehensive Guide for Sustainable Practices</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ryan Vernex</w:t>
+                <w:t xml:space="preserve">Sustainable Information Systems: Insights from Inside</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloe Godillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rébecca Deneckère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Baltic Conference on Digital Business and Intelligent Systems (Baltic DB&amp;IS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Knowledge-Based and Intelligent Information &amp; Engineering Systems (KES)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Seville, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04703849v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04703917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unmasking Lies: A Literature Review on Facial Expressions and Machine Learning for Deception Detection</w:t>
               </w:r>
@@ -2353,973 +2353,925 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04703907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du Concept de Vie Intelligente (Smart Life) à celui de l’Ingénierie de la Vie Intelligente (Smart Life Engineering)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploration des Modèles de Processus Contextuels à l'Aide des Données de Capteurs : un Cas d'Activités Quotidiennes dans une Maison Intelligente</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramona Elali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Kornyshova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rébecca Deneckère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sjaak Brinkkemper</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Salinesi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Informatique des Organisations et Systèmes d'Information et de Décision (INFORSID 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04116698v1</w:t>
+                <w:t xml:space="preserve">hal-04116691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploration des Modèles de Processus Contextuels à l'Aide des Données de Capteurs : un Cas d'Activités Quotidiennes dans une Maison Intelligente</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elena Kornyshova</w:t>
+                <w:t xml:space="preserve">T-AGILE: A Guide to Teleworking in Agile Project Management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Serruya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rébecca Deneckère</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camille Salinesi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Informatique des Organisations et Systèmes d'Information et de Décision (INFORSID 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">International Conference on Knowledge-Based and Intelligent Information &amp; Engineering Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Athens, Sep 2023, Athens, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04116691v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04300756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T-AGILE: A Guide to Teleworking in Agile Project Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Serruya</w:t>
+                <w:t xml:space="preserve">La Sécurité Psychologique et ses Conséquences sur Les Equipes Scrum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Moussaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rébecca Deneckère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Knowledge-Based and Intelligent Information &amp; Engineering Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Athens, Sep 2023, Athens, Greece</w:t>
+              <w:t xml:space="preserve">INFORSID</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, La rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04300756v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04403892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Sécurité Psychologique et ses Conséquences sur Les Equipes Scrum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Théo Moussaoui</w:t>
+                <w:t xml:space="preserve">Du Concept de Vie Intelligente (Smart Life) à celui de l’Ingénierie de la Vie Intelligente (Smart Life Engineering)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Kornyshova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rébecca Deneckère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gressier-Soudan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Murray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sjaak Brinkkemper</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INFORSID</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, La rochelle, France</w:t>
+              <w:t xml:space="preserve">Informatique des Organisations et Systèmes d'Information et de Décision (INFORSID 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04403892v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04116698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smart Life: Review of the Contemporary Smart Applications</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Sustainability Matrix for Smartphone Application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kaoutar Sadouki</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sjaak Brinkkemper</w:t>
+                <w:t xml:space="preserve">Amal Alsayed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rébecca Deneckère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Conference on Research Challenges in Information Science (RCIS 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Barcelona, Spain. </w:t>
+              <w:t xml:space="preserve">Advanced Information Systems Engineering Workshops (CAiSE 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Leuven, Belgium. pp.73-85, </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-05760-1_18⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-07478-3_6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03620618v1</w:t>
+                <w:t xml:space="preserve">hal-03877522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Sustainability Matrix for Smartphone Application</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analyse des approches de fouille d’intentions : un cadre de comparaison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rébecca Deneckère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Kornyshova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Hug</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Information Systems Engineering Workshops (CAiSE 2022)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Informatique des Organisations et Systèmes d'Information et de Décision (INFORSID 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Dijon, France. pp.103-104</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03877522v1</w:t>
+                <w:t xml:space="preserve">hal-03686101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse des approches de fouille d’intentions : un cadre de comparaison</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Proposal of a Situational Approach for Enterprise Architecture Frameworks: Application to TOGAF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Kornyshova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rébecca Deneckère</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Hug</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Informatique des Organisations et Systèmes d'Information et de Décision (INFORSID 2022)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Knowledge-Based and Intelligent Information &amp; Engineering Systems (KES 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Verona, Italy. pp.3499-3506, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.procs.2022.09.408⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03686101v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03686090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Proposal of a Situational Approach for Enterprise Architecture Frameworks: Application to TOGAF</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elena Kornyshova</w:t>
+                <w:t xml:space="preserve">Can Process Mining Detect Video Game Addiction Through Player's Character Class Behavior?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Guénégo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rébecca Deneckère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Knowledge-Based and Intelligent Information &amp; Engineering Systems (KES 2022)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">19th European Mediterranean &amp; Middle Eastern Conference on Information Systems (EMCIS 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, online, Dubai, United Arab Emirates</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03686090v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03905047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Smart Life to Smart Life Engineering: a Systematic Mapping Study and Research Agenda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Kornyshova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Deneckere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gressier-Soudan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Murray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sjaak Brinkkemper</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th International Baltic Conference on Digital Business and Intelligent Systems (DB&amp;IS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Riga, Latvia. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-09850-5_13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03663346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domain Ontology Construction with Activity Logs and Sensors Data – Case Study of Smart Home Activities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramona Elali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3361,338 +3313,386 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International Workshop on Information Systems Engineering for Smarter Life (ISESL) 2022, CAiSE Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Leuven, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03663353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can Process Mining Detect Video Game Addiction Through Player's Character Class Behavior?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Perception des Méthodes Agiles par les Développeurs Aujourd'hui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Florian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Guénégo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rébecca Deneckère</w:t>
+                <w:t xml:space="preserve">Rébecca Deneckére</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th European Mediterranean &amp; Middle Eastern Conference on Information Systems (EMCIS 2022)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">INFORSID</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Dijon, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/RCMA.25.1-n⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03905047v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03877534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perception des Méthodes Agiles par les Développeurs Aujourd'hui</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rébecca Deneckére</w:t>
+                <w:t xml:space="preserve">Mining Contextual Process Models Using Sensors Data: a Case of Daily Activities in Smart Home</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramona Elali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Kornyshova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Deneckere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Salinesi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INFORSID</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">19th European Mediterranean &amp; Middle Eastern Conference on Information Systems (EMCIS 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Online, Dubai, United Arab Emirates</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03877534v1</w:t>
+                <w:t xml:space="preserve">hal-03884131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mining Contextual Process Models Using Sensors Data: a Case of Daily Activities in Smart Home</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Smart Life: Review of the Contemporary Smart Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Kornyshova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Deneckere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Camille Salinesi</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaoutar Sadouki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gressier-Soudan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sjaak Brinkkemper</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th European Mediterranean &amp; Middle Eastern Conference on Information Systems (EMCIS 2022)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">16th International Conference on Research Challenges in Information Science (RCIS 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Barcelona, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-05760-1_18⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03884131v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03620618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Framework for Comparative Analysis of Intention Mining Approaches</w:t>
               </w:r>
@@ -3949,541 +3949,541 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02294931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Devising News Recommendation Strategies with Process Mining Support</w:t>
+                <w:t xml:space="preserve">Analyzing Perceived Intentions of Public Health-Related Communication on Twitter Preprint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Viorica Epure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Deneckere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Salinesi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jon Espen Ingvaldsen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier interdisciplinaire sur les systèmes de recommandation / Interdisciplinary Workshop on Recommender Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">AIME 2017: Artificial Intelligence in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer, Jun 2017, Vienna, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-59758-4_19⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01519729v1</w:t>
+                <w:t xml:space="preserve">hal-01500492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyzing Perceived Intentions of Public Health-Related Communication on Twitter Preprint</w:t>
+                <w:t xml:space="preserve">Automatic analysis of online conversations as processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Viorica Epure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slavko Zitnik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Compagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Deneckere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Salinesi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIME 2017: Artificial Intelligence in Medicine</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">JOURNÉES ANALYSE DE DONNÉES TEXTUELLES EN CONJONCTION AVEC EDA 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01500492v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01500497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic analysis of online conversations as processes</w:t>
+                <w:t xml:space="preserve">Recommending Personalized News in Short User Sessions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Viorica Epure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Kille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Slavko Zitnik</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dario Compagno</w:t>
+                <w:t xml:space="preserve">Jon Espen Ingvaldsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Deneckere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Salinesi</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOURNÉES ANALYSE DE DONNÉES TEXTUELLES EN CONJONCTION AVEC EDA 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Lyon, France</w:t>
+              <w:t xml:space="preserve">RecSys 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Como, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01500497v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01826140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recommending Personalized News in Short User Sessions</w:t>
+                <w:t xml:space="preserve">Devising News Recommendation Strategies with Process Mining Support</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Viorica Epure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Deneckere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Salinesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Kille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jon Espen Ingvaldsen</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RecSys 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Como, Italy</w:t>
+              <w:t xml:space="preserve">Atelier interdisciplinaire sur les systèmes de recommandation / Interdisciplinary Workshop on Recommender Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01826140v1</w:t>
+                <w:t xml:space="preserve">hal-01519729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Process Mining for Recommender Strategies Support in News Media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Viorica Epure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jon Espen Ingvaldsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Deneckere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4632,674 +4632,678 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02298414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intentional Process Modeling of Statistical Analysis Methods</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modeling crisis management process from goals to scenarios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ammar Aymen</w:t>
+                <w:t xml:space="preserve">Elena Kushnareva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Rychkova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rébecca Deneckére</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Le Grand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Conference on Computer Applications and Quantitative Methods in Archaeology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Paris, France. pp.481-488</w:t>
+              <w:t xml:space="preserve">AdaptiveCM 2015 – 4th International Workshop on Adaptive Case Management and other non-workflow approaches to BPM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Innsbruck, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01144426v1</w:t>
+                <w:t xml:space="preserve">hal-01194739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling crisis management process from goals to scenarios</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elena Kushnareva</w:t>
+                <w:t xml:space="preserve">Automatic Process Model Discovery from Textual Methodologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Viorica Epure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irina Rychkova</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Le Grand</w:t>
+                <w:t xml:space="preserve">Patricia Martín-Rodilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Hug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Deneckère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Salinesi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AdaptiveCM 2015 – 4th International Workshop on Adaptive Case Management and other non-workflow approaches to BPM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Innsbruck, Austria</w:t>
+              <w:t xml:space="preserve">IEEE Ninth International Conference on Research Challenges in Information Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Athens, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01194739v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01149742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic Process Model Discovery from Textual Methodologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elena Viorica Epure</w:t>
+                <w:t xml:space="preserve">Method Association Approach: Situational construction and evaluation of an implementation method for software products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rébecca Deneckère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Hug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Martín-Rodilla</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Camille Salinesi</w:t>
+                <w:t xml:space="preserve">Juliette Onderstal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sjaak Brinkkemper</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Ninth International Conference on Research Challenges in Information Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Athens, Greece</w:t>
+              <w:t xml:space="preserve">RCIS 2015 International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Athens, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01149742v1</w:t>
+                <w:t xml:space="preserve">hal-01152452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Method Association Approach: Situational construction and evaluation of an implementation method for software products</w:t>
+                <w:t xml:space="preserve">Concept de Famille de Méthodes : qu'en pensent les utilisateurs ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rébecca Deneckère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sjaak Brinkkemper</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Kornyshova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RCIS 2015 International Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Athens, Greece</w:t>
+              <w:t xml:space="preserve">INFORSID</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Biarritz, France. pp.49-64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01152452v1</w:t>
+                <w:t xml:space="preserve">hal-01155422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concept de Famille de Méthodes : qu'en pensent les utilisateurs ?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elena Kornyshova</w:t>
+                <w:t xml:space="preserve">Intentional Process Modeling of Statistical Analysis Methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Hug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Deneckère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ammar Aymen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INFORSID</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Biarritz, France. pp.49-64</w:t>
+              <w:t xml:space="preserve">Annual Conference on Computer Applications and Quantitative Methods in Archaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Paris, France. pp.481-488</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01155422v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01144426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unsupervised discovery of intentional process models from event logs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Intention Mining: from logs to intentional process models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Hug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghazaleh Khodabandelou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Hug</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Viorica Epure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Deneckere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Salinesi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th Working Conference on Mining Software Repositories</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Quintas Jornadas de Ingenieria de Sistemas Informaticos y de Computacion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Facultad de Ingeniería de Sistemas, Escuela Politecnica Nacional, Oct 2014, Quito, Ecuador</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00994197v1</w:t>
+                <w:t xml:space="preserve">hal-01084445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What Shall I Do Next? Intention Mining for Flexible Process Enactment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Viorica Epure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5331,197 +5335,193 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sjaak Brinkkemper</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26th International Conference on Advanced Information Systems Engineering (CAiSE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Thessalonique, Greece. pp.473-487, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-07881-6_32⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00994190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intention Mining: from logs to intentional process models</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Unsupervised discovery of intentional process models from event logs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghazaleh Khodabandelou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Hug</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elena Viorica Epure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Deneckere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Salinesi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quintas Jornadas de Ingenieria de Sistemas Informaticos y de Computacion</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">11th Working Conference on Mining Software Repositories</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Hyderabad, India. pp.282-291, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2597073.2597101⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01084445v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00994197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intentional Process Modeling of Statistical Analysis Methods</w:t>
               </w:r>
@@ -5596,397 +5596,401 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00978142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supervised vs. Unsupervised Learning for Intentional Process Model Discovery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ghazaleh Khodabandelou</w:t>
+                <w:t xml:space="preserve">Intention Mining: Discovering Intentional Processes from Ocean's Big Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena V. Epure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Hug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Deneckere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Salinesi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Business Process Modeling, Development, and Support (BPMDS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Ocean's Big Data Mining</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Brest, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00994165v1</w:t>
+                <w:t xml:space="preserve">hal-01064700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intention Mining: Discovering Intentional Processes from Ocean's Big Data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elena V. Epure</w:t>
+                <w:t xml:space="preserve">Supervised vs. Unsupervised Learning for Intentional Process Model Discovery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghazaleh Khodabandelou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Hug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Deneckere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Salinesi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean's Big Data Mining</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Business Process Modeling, Development, and Support (BPMDS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Thessalonique, Greece. pp.1-15, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-662-43745-2_15⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01064700v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00994165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Constraint-Informed Information Systems</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Salvador Abreu</w:t>
+                <w:t xml:space="preserve">Cots Products To Trace Method Enactment: Review And Selection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghazaleh Khodabandelou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Hug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Deneckere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Salinesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marko Bajec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RCIS 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Paris, France. pp.1</w:t>
+              <w:t xml:space="preserve">21th European Conference on Information Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Utrecht, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00812059v1</w:t>
+                <w:t xml:space="preserve">hal-00803873v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Découverte supervisée de Modèles de processus intentionnels basée sur les Modèles de Markov Cachés</w:t>
+                <w:t xml:space="preserve">Supervised Intentional Process Models Discovery using Hidden Markov Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghazaleh Khodabandelou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Hug</w:t>
@@ -6004,97 +6008,106 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Deneckere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Salinesi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXXIème Congrès INFORSID</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Seventh International Conference on Research Challenges in Information Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Paris, France. pp.1-11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/RCIS.2013.6577711⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00807548v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00803875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supervised Intentional Process Models Discovery using Hidden Markov Models</w:t>
+                <w:t xml:space="preserve">Découverte supervisée de Modèles de processus intentionnels basée sur les Modèles de Markov Cachés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghazaleh Khodabandelou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Hug</w:t>
@@ -6112,436 +6125,423 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Deneckere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Salinesi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seventh International Conference on Research Challenges in Information Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">XXXIème Congrès INFORSID</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00803875v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00807548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cots Products To Trace Method Enactment: Review And Selection</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Hug</w:t>
+                <w:t xml:space="preserve">Towards Constraint-Informed Information Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irene Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuno Matos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvador Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Deneckere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21th European Conference on Information Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Utrecht, Netherlands</w:t>
+              <w:t xml:space="preserve">RCIS 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Paris, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00803873v2</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00812059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intelligent Agile Method Framework</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ghazaleh Khodabandelou</w:t>
+                <w:t xml:space="preserve">Constructing Method Families Based on the Variability Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Kornyshova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jolita Ralyte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Deneckere</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Evaluation of Novel Approaches to Software Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">RCIS 2013 Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Paris, France. pp.1</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00819988v2</w:t>
+                <w:t xml:space="preserve">hal-00812071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constructing Method Families Based on the Variability Analysis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jolita Ralyte</w:t>
+                <w:t xml:space="preserve">Intelligent Agile Method Framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marko Janković</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marko Bajec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghazaleh Khodabandelou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Deneckere</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Hug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RCIS 2013 Forum</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">8th International Conference on Evaluation of Novel Approaches to Software Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Anger, France. pp.187-192, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0004562702320237⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00812071v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00819988v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Process Mining Versus Intention Mining</w:t>
               </w:r>
@@ -6638,779 +6638,779 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00803968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Map-TBS: Map process enactment traces and analysis</w:t>
+                <w:t xml:space="preserve">Process modeling for Humanities: tracing and analyzing scientific processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Hug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Salinesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Deneckere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Camille Salinesi</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lamasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Research Challenges in Information Science (RCIS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Annual Conference of Computer Applications and Quantitative Methods in Archaeology (CAA 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Beijing, China. pp.245-255</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00701230v1</w:t>
+                <w:t xml:space="preserve">hal-00662699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decision-Making Method Family MADISE: Validation within the Requirements Engineering Domain</w:t>
+                <w:t xml:space="preserve">Using an Ontology for Modeling Decision-Making Knowledge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Kornyshova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Deneckere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research Challenges in information Science (RCIS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Valencia, Spain. pp.120</w:t>
+              <w:t xml:space="preserve">Knowledge-Based and Intelligent Information &amp; Engineering Systems (KES)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, San Sebastian, Spain. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00704111v1</w:t>
+                <w:t xml:space="preserve">hal-00704113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Process modeling for Humanities: tracing and analyzing scientific processes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Camille Salinesi</w:t>
+                <w:t xml:space="preserve">Decision-Making Method Family MADISE: Validation within the Requirements Engineering Domain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Kornyshova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Deneckere</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Lamasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Conference of Computer Applications and Quantitative Methods in Archaeology (CAA 2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Beijing, China. pp.245-255</w:t>
+              <w:t xml:space="preserve">Research Challenges in information Science (RCIS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Valencia, Spain. pp.120</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00662699v1</w:t>
+                <w:t xml:space="preserve">hal-00704111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using an Ontology for Modeling Decision-Making Knowledge</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elena Kornyshova</w:t>
+                <w:t xml:space="preserve">Map-TBS: Map process enactment traces and analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Hug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Deneckere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Salinesi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Knowledge-Based and Intelligent Information &amp; Engineering Systems (KES)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Research Challenges in Information Science (RCIS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Valencia, Spain. pp.204-209, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/RCIS.2012.6240435⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00704113v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00701230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Method Family Description and Configuration</w:t>
+                <w:t xml:space="preserve">Modeling the role variability in the MAP process model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Deneckere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Elena Kornyshova</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Rychkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colette Rolland</w:t>
+                <w:t xml:space="preserve">Selmin Nurcan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICEIS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Beijing, China. pp.384-387</w:t>
+              <w:t xml:space="preserve">RCIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Guadeloupe, France. pp.180-188</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00703636v1</w:t>
+                <w:t xml:space="preserve">hal-00703641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling the role variability in the MAP process model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Famille de méthodes: une approche de construction de méthodes situationnelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Kornyshova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Deneckere</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Selmin Nurcan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RCIS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Guadeloupe, France. pp.180-188</w:t>
+              <w:t xml:space="preserve">INFORSID</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00703641v1</w:t>
+                <w:t xml:space="preserve">hal-00703629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Famille de méthodes: une approche de construction de méthodes situationnelles</w:t>
+                <w:t xml:space="preserve">Method Families Concept: Application to Decision-Making Methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Kornyshova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Deneckere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Rolland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INFORSID</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Enterprise, Business-Process and Information Systems Modeling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, London, United Kingdom. pp.413-427, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-21759-3_30⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00703629v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00662662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Method Families Concept: Application to Decision-Making Methods</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Method Family Description and Configuration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Deneckere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Kornyshova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Rolland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Enterprise, Business-Process and Information Systems Modeling</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICEIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Beijing, China. pp.384-387</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-21759-3_30⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00662662v1</w:t>
+                <w:t xml:space="preserve">hal-00703636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des lignes de processus aux familles de processus</w:t>
               </w:r>
@@ -7422,51 +7422,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Deneckere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Kornyshova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina Rychkova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INFORSID</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INFORSID (INFormatique des ORganisations et Systèmes d’Information et de Décision), 2011, Lille, France. pp.283-298</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7485,395 +7485,395 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00703626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contextualization of method components</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La variabilité due à la sensibilité au contexte dans les processus téléologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Deneckere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Kornyshova</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bruno Claudepierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research Challenges in Information Science (RCIS), 2010 Fourth International Conference on</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">INFORSID</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Marseille, France. pp.161-176</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00662926v1</w:t>
+                <w:t xml:space="preserve">hal-00703632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La variabilité due à la sensibilité au contexte dans les processus téléologiques</w:t>
+                <w:t xml:space="preserve">Process Line Configuration: an Indicator-based Guidance of the Intentional Model MAP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Deneckere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Kornyshova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INFORSID</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Evaluation of Modeling Methods in Systems Analysis and Design (EMMSAD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Hammamet, Tunisia. pp.327-339, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-13051-9_27⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00703632v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00662886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Process Line Configuration: an Indicator-based Guidance of the Intentional Model MAP</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Decision-Making Ontology for Information System Engineering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Kornyshova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Deneckere</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elena Kornyshova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evaluation of Modeling Methods in Systems Analysis and Design (EMMSAD)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Hammamet, Tunisia. pp.327-339, </w:t>
+              <w:t xml:space="preserve">ER 2010 29th International Conference on Conceptual Modeling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Vancouver, Canada. pp.104-117, </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-13051-9_27⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-16373-9_8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00662886v1</w:t>
+                <w:t xml:space="preserve">hal-00662930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decision-Making Ontology for Information System Engineering</w:t>
+                <w:t xml:space="preserve">Contextualization of method components</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Kornyshova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Deneckere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Claudepierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ER 2010 29th International Conference on Conceptual Modeling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, Vancouver, Canada. pp.104-117, </w:t>
+              <w:t xml:space="preserve">Research Challenges in Information Science (RCIS), 2010 Fourth International Conference on</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Nice, France. pp.235-246, </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-16373-9_8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/RCIS.2010.5507383⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00662930v1</w:t>
+                <w:t xml:space="preserve">hal-00662926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancing the guidance of the intentional model &amp;quot;MAP&amp;quot;: Graph theory application</w:t>
               </w:r>
@@ -7885,51 +7885,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Deneckere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Kornyshova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Rolland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Research Challenges in Information Science (RCIS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2009, Fès, Morocco. pp.13-22, </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8006,73 +8006,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Deneckere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Salinesi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Worshop MODISE-EUS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Montpellier, France. pp.2</w:t>
+              <w:t xml:space="preserve">Atelier: Méthodes avancée de développement des SI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Fontainebleau, France. pp.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00430030v1</w:t>
+                <w:t xml:space="preserve">hal-00430026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving Software Development Processes with Multicriteria Methods</w:t>
               </w:r>
@@ -8101,73 +8101,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Deneckere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Salinesi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier: Méthodes avancée de développement des SI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Fontainebleau, France. pp.2</w:t>
+              <w:t xml:space="preserve">Worshop MODISE-EUS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Montpellier, France. pp.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00430026v1</w:t>
+                <w:t xml:space="preserve">hal-00430030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using Multicriteria Decision-Making to Take into Account the Situation in System Engineering</w:t>
               </w:r>
@@ -8350,484 +8350,484 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00428991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Component-based situational methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yves-Roger Nehan</w:t>
+                <w:t xml:space="preserve">Method Chunks Selection by Multicriteria Techniques: an Extension of the Assembly-based Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Kornyshova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Deneckere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Salinesi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Situational Method Engineering: Fundamentals and Experiences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2007, Geneve, Switzerland. pp 161-175</w:t>
+              <w:t xml:space="preserve">, Sep 2007, Geneve, Switzerland. pp 64-78</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00430094v1</w:t>
+                <w:t xml:space="preserve">hal-00430084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Method Chunks Selection by Multicriteria Techniques: an Extension of the Assembly-based Approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elena Kornyshova</w:t>
+                <w:t xml:space="preserve">Component-based situational methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves-Roger Nehan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Deneckere</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camille Salinesi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Situational Method Engineering: Fundamentals and Experiences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2007, Geneve, Switzerland. pp 64-78</w:t>
+              <w:t xml:space="preserve">, Sep 2007, Geneve, Switzerland. pp 161-175</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00430084v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00430094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Applying modular method engineering to validate and extend the RESCUE requirements process</w:t>
+                <w:t xml:space="preserve">Map-driven Modular Method Re-Engineering: Improving the RESCUE Requirements Process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jolita Ralyte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neil Maiden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Deneckere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conceptual Modeling (ER'05)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CAISE'05</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Porto, Portugal. pp.157</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00703617v1</w:t>
+                <w:t xml:space="preserve">hal-00703620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Map-driven Modular Method Re-Engineering: Improving the RESCUE Requirements Process</w:t>
+                <w:t xml:space="preserve">Applying modular method engineering to validate and extend the RESCUE requirements process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jolita Ralyte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neil Maiden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Deneckere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CAISE'05</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Conceptual Modeling (ER'05)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Klagenfurt, Austria. pp.209-224, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/11568322_14⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00703620v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00703617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a meta-tool for change-centric method engineering: a typology of generic operators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jolita Ralyte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Deneckere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8995,51 +8995,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jolita Ralyte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Deneckere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Rolland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CAISE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Velden, Austria. pp.95-110, </w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9067,165 +9067,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00703607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using meta-patterns to construct patterns</w:t>
+                <w:t xml:space="preserve">Garantir la complétude des cartes de patrons à l'aide de méta-patrons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Deneckere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Object Oriented Information Systems (OOIS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, Montpellier, France. pp.124-134</w:t>
+              <w:t xml:space="preserve">INFORSID</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Nantes, France. pp.259</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00703606v1</w:t>
+                <w:t xml:space="preserve">hal-00701027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Garantir la complétude des cartes de patrons à l'aide de méta-patrons</w:t>
+                <w:t xml:space="preserve">Using meta-patterns to construct patterns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Deneckere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INFORSID</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, Nantes, France. pp.259</w:t>
+              <w:t xml:space="preserve">Object Oriented Information Systems (OOIS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Montpellier, France. pp.124-134</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00701027v1</w:t>
+                <w:t xml:space="preserve">hal-00703606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organising and selecting patterns in pattern languages with Process Maps</w:t>
               </w:r>
@@ -9513,51 +9513,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NOUVEAUX ASPECTS DE LA MODÉLISATION EN INGÉNIERIE DES SI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Deneckere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
@@ -9597,51 +9597,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actes du XXXème congrès INFORSID</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Deneckere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9795,417 +9795,417 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taxonomy of the Scientific Domain of Smart Life</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Leuven: A Smart City Experience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lieve Heyrman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tim Guily</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rébecca Deneckère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Kornyshova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sjaak Brinkkemper</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramona Elali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Smart Life and Smart Life Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer Nature Switzerland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.23-55, 2025, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-75887-4_2⟩</w:t>
+              <w:t xml:space="preserve">, pp.261-272, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-75887-4_12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04930358v1</w:t>
+                <w:t xml:space="preserve">hal-04962609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leuven: A Smart City Experience</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evolution of the Scientific Domain of Smart Life</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rébecca Deneckère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Kornyshova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ramona Elali</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sjaak Brinkkemper</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Smart Life and Smart Life Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer Nature Switzerland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.261-272, 2025, </w:t>
+              <w:t xml:space="preserve">, pp.57-67, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-75887-4_12⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-75887-4_3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04962609v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04962602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of the Scientific Domain of Smart Life</w:t>
+                <w:t xml:space="preserve">Taxonomy of the Scientific Domain of Smart Life</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rébecca Deneckère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Kornyshova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaoutar Sadouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sjaak Brinkkemper</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Smart Life and Smart Life Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer Nature Switzerland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.57-67, 2025, </w:t>
+              <w:t xml:space="preserve">, pp.23-55, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-75887-4_3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-75887-4_2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04962602v1</w:t>
+                <w:t xml:space="preserve">hal-04930358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and Modeling in Pervasive Information Systems</w:t>
               </w:r>
@@ -10762,64 +10762,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling the Dynamics of Online News Reading Interests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Viorica Epure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Kille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jon Espen Ingvaldsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Deneckere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11415,51 +11415,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01832217v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Epure" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Compagno" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Salinesi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Deneckere" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Bajec" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artmed.2018.06.007" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1S7FN9C2-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01722928v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena V. Epure" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41701-018-0030-6" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298447v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Kornyshova" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Iacovelli" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RCMA.25.1-n" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471300v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deneck&#232;re Rebecca" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/isi.21.2.95-121" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01094781v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Deneck&#232;re" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Hug" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghazaleh Khodabandelou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/ijismd.2014100102" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003478v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jolita Ralyte" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703631v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00662127v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Claudepierre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/jismd.2011100103" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00663206v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S179396660900002X" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00701043v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00701115v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/isi.7.4.83-105" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-QV476P84-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00758690v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Souveyet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00673567v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05214624v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Karssies" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy Schoonwater" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;becca Deneck&#232;re" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sjaak Brinkkemper" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05214586v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramona Elali" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703946v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Gorrab" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourh&#232;ne Ben Rabah" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Le Grand" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bonnerot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-57853-3_26" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706465v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Mezieres" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703917v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Godillot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703849v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Vernex" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-63543-4_2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703927v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Sen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519810v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-59468-7_5" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703907v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Moussaoui" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116698v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gressier-Soudan" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Murray" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116691v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300756v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Serruya" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403892v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620618v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaoutar Sadouki" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-05760-1_18" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877522v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Alsayed" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-07478-3_6" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686101v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686090v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2022.09.408" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663346v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-09850-5_13" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663353v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905047v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gu&#233;n&#233;go" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877534v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Florian" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;becca Deneck&#233;re" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884131v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250113v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;becca D&#233;neck&#232;re" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-75018-3_2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650066v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoria Rubio" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-49165-9_11" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294931v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Le Grand" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01519729v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Viorica Epure" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Kille" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Espen Ingvaldsen" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01500492v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-59758-4_19" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01500497v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slavko Zitnik" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01826140v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01316566v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298414v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RCIS.2016.7549347" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01144426v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Aymen" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194739v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Kushnareva" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Rychkova" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01149742v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Mart&#237;n-Rodilla" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152452v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Onderstal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155422v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00994197v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2597073.2597101" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00994190v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07881-6_32" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084445v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00978142v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Ammar" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00994165v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-43745-2_15" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01064700v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812059v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Rodrigues" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Matos" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Abreu" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Diaz" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00807548v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00803875v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RCIS.2013.6577711" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00803873v2" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00819988v2" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Jankovi&#263;" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0004562702320237" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812071v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00803968v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38484-4_33" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00701230v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RCIS.2012.6240435" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704111v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00662699v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lamasse" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704113v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703636v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Rolland" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703641v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selmin Nurcan" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703629v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00662662v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21759-3_30" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703626v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00662926v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RCIS.2010.5507383" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703632v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00662886v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-13051-9_27" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00662930v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-16373-9_8" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00663300v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RCIS.2009.5089263" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00430030v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00430026v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703616v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00428991v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00430094v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Roger Nehan" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00430084v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703617v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Maiden" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11568322_14" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-KXZG9BB0-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703620v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703610v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/b98058" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703613v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Etien" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703607v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45017-3_9" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703606v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00701027v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00673605v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00673628v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962610v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-031-75887-4" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-75887-4" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01003714v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isi.revuesonline.com/resnum.jsp?editionId=1735&amp;amp;Submit2.x=16&amp;amp;Submit2.y=5" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706569v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00694870v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mirbel" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-19997-4" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930358v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-75887-4_2" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-75887-4_2" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962609v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lieve Heyrman" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Guily" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-75887-4_12" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-75887-4_12" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962602v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-75887-4_3" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-75887-4_3" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927226v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-18176-4_2" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878736v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Jaffal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuele Kirsch Pinheiro" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02990834v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lamass&#233;" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00758673v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Jamoussi" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00758668v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoufel Kraiem" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01516160v2" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00673652v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00673653v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00701236v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03904672v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01832217v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Epure" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Compagno" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Salinesi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Deneckere" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Bajec" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artmed.2018.06.007" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1S7FN9C2-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01722928v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena V. Epure" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41701-018-0030-6" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298447v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Kornyshova" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Iacovelli" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RCMA.25.1-n" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471300v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deneck&#232;re Rebecca" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/isi.21.2.95-121" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01094781v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Deneck&#232;re" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Hug" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghazaleh Khodabandelou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/ijismd.2014100102" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003478v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jolita Ralyte" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703631v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00662127v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Claudepierre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/jismd.2011100103" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00663206v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S179396660900002X" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00701043v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00701115v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/isi.7.4.83-105" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-QV476P84-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00758690v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Souveyet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00673567v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05214624v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Karssies" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy Schoonwater" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;becca Deneck&#232;re" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sjaak Brinkkemper" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05214586v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramona Elali" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703946v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Gorrab" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourh&#232;ne Ben Rabah" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Le Grand" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bonnerot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-57853-3_26" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706465v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Mezieres" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703849v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Vernex" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-63543-4_2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703917v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Godillot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703927v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Sen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519810v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-59468-7_5" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703907v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Moussaoui" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116691v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300756v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Serruya" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403892v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116698v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gressier-Soudan" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Murray" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877522v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Alsayed" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-07478-3_6" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686101v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686090v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2022.09.408" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905047v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gu&#233;n&#233;go" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663346v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-09850-5_13" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663353v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877534v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Florian" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;becca Deneck&#233;re" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884131v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620618v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaoutar Sadouki" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-05760-1_18" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250113v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;becca D&#233;neck&#232;re" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-75018-3_2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650066v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoria Rubio" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-49165-9_11" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294931v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Le Grand" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01500492v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Viorica Epure" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-59758-4_19" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01500497v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slavko Zitnik" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01826140v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Kille" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Espen Ingvaldsen" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01519729v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01316566v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298414v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RCIS.2016.7549347" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194739v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Kushnareva" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Rychkova" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01149742v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Mart&#237;n-Rodilla" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152452v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Onderstal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155422v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01144426v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Aymen" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084445v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00994190v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07881-6_32" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00994197v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2597073.2597101" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00978142v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Ammar" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01064700v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00994165v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-43745-2_15" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00803873v2" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00803875v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RCIS.2013.6577711" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00807548v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812059v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Rodrigues" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Matos" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Abreu" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Diaz" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812071v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00819988v2" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Jankovi&#263;" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0004562702320237" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00803968v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38484-4_33" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00662699v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lamasse" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704113v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704111v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00701230v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RCIS.2012.6240435" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703641v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selmin Nurcan" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703629v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00662662v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Rolland" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21759-3_30" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703636v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703626v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703632v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00662886v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-13051-9_27" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00662930v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-16373-9_8" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00662926v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RCIS.2010.5507383" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00663300v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RCIS.2009.5089263" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00430026v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00430030v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703616v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00428991v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00430084v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00430094v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Roger Nehan" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703620v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Maiden" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703617v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11568322_14" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-KXZG9BB0-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703610v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/b98058" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703613v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Etien" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703607v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45017-3_9" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00701027v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703606v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00673605v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00673628v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962610v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-031-75887-4" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-75887-4" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01003714v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isi.revuesonline.com/resnum.jsp?editionId=1735&amp;amp;Submit2.x=16&amp;amp;Submit2.y=5" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706569v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00694870v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mirbel" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-19997-4" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962609v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lieve Heyrman" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Guily" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-75887-4_12" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-75887-4_12" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962602v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-75887-4_3" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-75887-4_3" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930358v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-75887-4_2" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-75887-4_2" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927226v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-18176-4_2" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878736v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Jaffal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuele Kirsch Pinheiro" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02990834v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lamass&#233;" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00758673v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Jamoussi" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00758668v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoufel Kraiem" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01516160v2" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00673652v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00673653v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00701236v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03904672v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>