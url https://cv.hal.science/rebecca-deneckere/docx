--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -1648,451 +1648,451 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05214586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detecting Signs of Depression in Social Networks Users: A Framework for Enhancing the Quality of Machine Learning Models</w:t>
+                <w:t xml:space="preserve">Sustainable Information Systems: Insights from Inside</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abir Gorrab</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Le Grand</w:t>
+                <w:t xml:space="preserve">Chloe Godillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rébecca Deneckère</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Bonnerot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Advanced Information Networking and Applications (AINA-2024)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Knowledge-Based and Intelligent Information &amp; Engineering Systems (KES)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Seville, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04703946v1</w:t>
+                <w:t xml:space="preserve">hal-04703917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Systematic Literature Review on Affective Computing Techniques for Workplace Stress Detection - Challenges, Future Directions, from Data Collection to Stress Detection</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Detecting Signs of Depression in Social Networks Users: A Framework for Enhancing the Quality of Machine Learning Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abir Gorrab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nourhène Ben Rabah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Le Grand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rébecca Deneckère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Le Grand</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bonnerot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Computer Communication and the Internet (ICCCI)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Advanced Information Networking and Applications (AINA-2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Kitakyushu, Japan. pp.303-315, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-57853-3_26⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04706465v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04703946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eco-Conscious Software Development: A Comprehensive Guide for Sustainable Practices</w:t>
+                <w:t xml:space="preserve">A Systematic Literature Review on Affective Computing Techniques for Workplace Stress Detection - Challenges, Future Directions, from Data Collection to Stress Detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ryan Vernex</w:t>
+                <w:t xml:space="preserve">Iris Mezieres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abir Gorrab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rébecca Deneckère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nourhène Ben Rabah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Le Grand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Baltic Conference on Digital Business and Intelligent Systems (Baltic DB&amp;IS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Computer Communication and the Internet (ICCCI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Leipzig University, Sep 2024, Leipzig, Germany, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04703849v1</w:t>
+                <w:t xml:space="preserve">hal-04706465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sustainable Information Systems: Insights from Inside</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chloe Godillot</w:t>
+                <w:t xml:space="preserve">Eco-Conscious Software Development: A Comprehensive Guide for Sustainable Practices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryan Vernex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rébecca Deneckère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Knowledge-Based and Intelligent Information &amp; Engineering Systems (KES)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Baltic Conference on Digital Business and Intelligent Systems (Baltic DB&amp;IS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Vilnius, Jun 2024, Vilnius, Lithuania. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-63543-4_2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04703917v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04703849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unmasking Lies: A Literature Review on Facial Expressions and Machine Learning for Deception Detection</w:t>
               </w:r>
@@ -2353,1346 +2353,1346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04703907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploration des Modèles de Processus Contextuels à l'Aide des Données de Capteurs : un Cas d'Activités Quotidiennes dans une Maison Intelligente</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Du Concept de Vie Intelligente (Smart Life) à celui de l’Ingénierie de la Vie Intelligente (Smart Life Engineering)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Kornyshova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rébecca Deneckère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Camille Salinesi</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gressier-Soudan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Murray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sjaak Brinkkemper</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Informatique des Organisations et Systèmes d'Information et de Décision (INFORSID 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04116691v1</w:t>
+                <w:t xml:space="preserve">hal-04116698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T-AGILE: A Guide to Teleworking in Agile Project Management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Serruya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rébecca Deneckère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Knowledge-Based and Intelligent Information &amp; Engineering Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Athens, Sep 2023, Athens, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04300756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Sécurité Psychologique et ses Conséquences sur Les Equipes Scrum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Théo Moussaoui</w:t>
+                <w:t xml:space="preserve">Exploration des Modèles de Processus Contextuels à l'Aide des Données de Capteurs : un Cas d'Activités Quotidiennes dans une Maison Intelligente</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramona Elali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Kornyshova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rébecca Deneckère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Salinesi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INFORSID</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, La rochelle, France</w:t>
+              <w:t xml:space="preserve">Informatique des Organisations et Systèmes d'Information et de Décision (INFORSID 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04403892v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04116691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du Concept de Vie Intelligente (Smart Life) à celui de l’Ingénierie de la Vie Intelligente (Smart Life Engineering)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elena Kornyshova</w:t>
+                <w:t xml:space="preserve">La Sécurité Psychologique et ses Conséquences sur Les Equipes Scrum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Moussaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rébecca Deneckère</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sjaak Brinkkemper</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Informatique des Organisations et Systèmes d'Information et de Décision (INFORSID 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">INFORSID</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, La rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04116698v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04403892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Sustainability Matrix for Smartphone Application</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Smart Life: Review of the Contemporary Smart Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Kornyshova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Deneckere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amal Alsayed</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rébecca Deneckère</w:t>
+                <w:t xml:space="preserve">Kaoutar Sadouki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gressier-Soudan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sjaak Brinkkemper</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Information Systems Engineering Workshops (CAiSE 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Leuven, Belgium. pp.73-85, </w:t>
+              <w:t xml:space="preserve">16th International Conference on Research Challenges in Information Science (RCIS 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Barcelona, Spain. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-07478-3_6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-05760-1_18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03877522v1</w:t>
+                <w:t xml:space="preserve">hal-03620618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse des approches de fouille d’intentions : un cadre de comparaison</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Can Process Mining Detect Video Game Addiction Through Player's Character Class Behavior?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Guénégo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rébecca Deneckère</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Hug</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Informatique des Organisations et Systèmes d'Information et de Décision (INFORSID 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Dijon, France. pp.103-104</w:t>
+              <w:t xml:space="preserve">19th European Mediterranean &amp; Middle Eastern Conference on Information Systems (EMCIS 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, online, Dubai, United Arab Emirates</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03686101v1</w:t>
+                <w:t xml:space="preserve">hal-03905047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Proposal of a Situational Approach for Enterprise Architecture Frameworks: Application to TOGAF</w:t>
+                <w:t xml:space="preserve">From Smart Life to Smart Life Engineering: a Systematic Mapping Study and Research Agenda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Kornyshova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rébecca Deneckère</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Deneckere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gressier-Soudan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Murray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sjaak Brinkkemper</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Knowledge-Based and Intelligent Information &amp; Engineering Systems (KES 2022)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">15th International Baltic Conference on Digital Business and Intelligent Systems (DB&amp;IS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Riga, Latvia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-09850-5_13⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.procs.2022.09.408⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03686090v1</w:t>
+                <w:t xml:space="preserve">hal-03663346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can Process Mining Detect Video Game Addiction Through Player's Character Class Behavior?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rébecca Deneckère</w:t>
+                <w:t xml:space="preserve">Domain Ontology Construction with Activity Logs and Sensors Data – Case Study of Smart Home Activities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramona Elali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Kornyshova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Deneckere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Salinesi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th European Mediterranean &amp; Middle Eastern Conference on Information Systems (EMCIS 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, online, Dubai, United Arab Emirates</w:t>
+              <w:t xml:space="preserve">2nd International Workshop on Information Systems Engineering for Smarter Life (ISESL) 2022, CAiSE Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Leuven, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03905047v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03663353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Smart Life to Smart Life Engineering: a Systematic Mapping Study and Research Agenda</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sjaak Brinkkemper</w:t>
+                <w:t xml:space="preserve">A Sustainability Matrix for Smartphone Application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amal Alsayed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rébecca Deneckère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Baltic Conference on Digital Business and Intelligent Systems (DB&amp;IS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-09850-5_13⟩</w:t>
+              <w:t xml:space="preserve">Advanced Information Systems Engineering Workshops (CAiSE 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Leuven, Belgium. pp.73-85, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-07478-3_6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03663346v1</w:t>
+                <w:t xml:space="preserve">hal-03877522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Domain Ontology Construction with Activity Logs and Sensors Data – Case Study of Smart Home Activities</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ramona Elali</w:t>
+                <w:t xml:space="preserve">Analyse des approches de fouille d’intentions : un cadre de comparaison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rébecca Deneckère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Kornyshova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Camille Salinesi</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Hug</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Workshop on Information Systems Engineering for Smarter Life (ISESL) 2022, CAiSE Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Leuven, Belgium</w:t>
+              <w:t xml:space="preserve">Informatique des Organisations et Systèmes d'Information et de Décision (INFORSID 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Dijon, France. pp.103-104</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03663353v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03686101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perception des Méthodes Agiles par les Développeurs Aujourd'hui</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rébecca Deneckére</w:t>
+                <w:t xml:space="preserve">A Proposal of a Situational Approach for Enterprise Architecture Frameworks: Application to TOGAF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Kornyshova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rébecca Deneckère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INFORSID</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3166/RCMA.25.1-n⟩</w:t>
+              <w:t xml:space="preserve">International Conference on Knowledge-Based and Intelligent Information &amp; Engineering Systems (KES 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Verona, Italy. pp.3499-3506, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.procs.2022.09.408⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03877534v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03686090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mining Contextual Process Models Using Sensors Data: a Case of Daily Activities in Smart Home</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Camille Salinesi</w:t>
+                <w:t xml:space="preserve">Perception des Méthodes Agiles par les Développeurs Aujourd'hui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Florian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rébecca Deneckére</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th European Mediterranean &amp; Middle Eastern Conference on Information Systems (EMCIS 2022)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">INFORSID</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Dijon, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/RCMA.25.1-n⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03884131v1</w:t>
+                <w:t xml:space="preserve">hal-03877534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smart Life: Review of the Contemporary Smart Applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mining Contextual Process Models Using Sensors Data: a Case of Daily Activities in Smart Home</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramona Elali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Kornyshova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Deneckere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sjaak Brinkkemper</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Salinesi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Conference on Research Challenges in Information Science (RCIS 2022)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">19th European Mediterranean &amp; Middle Eastern Conference on Information Systems (EMCIS 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Online, Dubai, United Arab Emirates</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-05760-1_18⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03620618v1</w:t>
+                <w:t xml:space="preserve">hal-03884131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Framework for Comparative Analysis of Intention Mining Approaches</w:t>
               </w:r>
@@ -3949,541 +3949,541 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02294931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyzing Perceived Intentions of Public Health-Related Communication on Twitter Preprint</w:t>
+                <w:t xml:space="preserve">Devising News Recommendation Strategies with Process Mining Support</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Viorica Epure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Deneckere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Salinesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Kille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jon Espen Ingvaldsen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIME 2017: Artificial Intelligence in Medicine</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Atelier interdisciplinaire sur les systèmes de recommandation / Interdisciplinary Workshop on Recommender Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01500492v1</w:t>
+                <w:t xml:space="preserve">hal-01519729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic analysis of online conversations as processes</w:t>
+                <w:t xml:space="preserve">Analyzing Perceived Intentions of Public Health-Related Communication on Twitter Preprint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Viorica Epure</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dario Compagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Deneckere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Salinesi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOURNÉES ANALYSE DE DONNÉES TEXTUELLES EN CONJONCTION AVEC EDA 2017</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">AIME 2017: Artificial Intelligence in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer, Jun 2017, Vienna, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-59758-4_19⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01500497v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01500492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recommending Personalized News in Short User Sessions</w:t>
+                <w:t xml:space="preserve">Automatic analysis of online conversations as processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Viorica Epure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jon Espen Ingvaldsen</w:t>
+                <w:t xml:space="preserve">Slavko Zitnik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Compagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Deneckere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Salinesi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RecSys 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Como, Italy</w:t>
+              <w:t xml:space="preserve">JOURNÉES ANALYSE DE DONNÉES TEXTUELLES EN CONJONCTION AVEC EDA 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01826140v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01500497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Devising News Recommendation Strategies with Process Mining Support</w:t>
+                <w:t xml:space="preserve">Recommending Personalized News in Short User Sessions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Viorica Epure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Kille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jon Espen Ingvaldsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Deneckere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Salinesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier interdisciplinaire sur les systèmes de recommandation / Interdisciplinary Workshop on Recommender Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">RecSys 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Como, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01519729v1</w:t>
+                <w:t xml:space="preserve">hal-01826140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Process Mining for Recommender Strategies Support in News Media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Viorica Epure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jon Espen Ingvaldsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Deneckere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4632,178 +4632,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02298414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling crisis management process from goals to scenarios</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Intentional Process Modeling of Statistical Analysis Methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Hug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Deneckère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elena Kushnareva</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Le Grand</w:t>
+                <w:t xml:space="preserve">Ammar Aymen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AdaptiveCM 2015 – 4th International Workshop on Adaptive Case Management and other non-workflow approaches to BPM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Innsbruck, Austria</w:t>
+              <w:t xml:space="preserve">Annual Conference on Computer Applications and Quantitative Methods in Archaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Paris, France. pp.481-488</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01194739v1</w:t>
+                <w:t xml:space="preserve">hal-01144426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic Process Model Discovery from Textual Methodologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Viorica Epure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Martín-Rodilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Hug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4831,342 +4818,355 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Ninth International Conference on Research Challenges in Information Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Athens, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01149742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Method Association Approach: Situational construction and evaluation of an implementation method for software products</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Hug</w:t>
+                <w:t xml:space="preserve">Modeling crisis management process from goals to scenarios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Kushnareva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Onderstal</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sjaak Brinkkemper</w:t>
+                <w:t xml:space="preserve">Irina Rychkova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rébecca Deneckére</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Le Grand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RCIS 2015 International Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Athens, Greece</w:t>
+              <w:t xml:space="preserve">AdaptiveCM 2015 – 4th International Workshop on Adaptive Case Management and other non-workflow approaches to BPM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Innsbruck, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01152452v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01194739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concept de Famille de Méthodes : qu'en pensent les utilisateurs ?</w:t>
+                <w:t xml:space="preserve">Method Association Approach: Situational construction and evaluation of an implementation method for software products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rébecca Deneckère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Elena Kornyshova</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Hug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Onderstal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sjaak Brinkkemper</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INFORSID</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Biarritz, France. pp.49-64</w:t>
+              <w:t xml:space="preserve">RCIS 2015 International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Athens, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01155422v1</w:t>
+                <w:t xml:space="preserve">hal-01152452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intentional Process Modeling of Statistical Analysis Methods</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ammar Aymen</w:t>
+                <w:t xml:space="preserve">Concept de Famille de Méthodes : qu'en pensent les utilisateurs ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rébecca Deneckère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Kornyshova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Conference on Computer Applications and Quantitative Methods in Archaeology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Paris, France. pp.481-488</w:t>
+              <w:t xml:space="preserve">INFORSID</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Biarritz, France. pp.49-64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01144426v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01155422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intention Mining: from logs to intentional process models</w:t>
               </w:r>
@@ -5596,401 +5596,397 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00978142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intention Mining: Discovering Intentional Processes from Ocean's Big Data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elena V. Epure</w:t>
+                <w:t xml:space="preserve">Supervised vs. Unsupervised Learning for Intentional Process Model Discovery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghazaleh Khodabandelou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Hug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Deneckere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Salinesi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean's Big Data Mining</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Business Process Modeling, Development, and Support (BPMDS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Thessalonique, Greece. pp.1-15, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-662-43745-2_15⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01064700v1</w:t>
+                <w:t xml:space="preserve">hal-00994165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supervised vs. Unsupervised Learning for Intentional Process Model Discovery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ghazaleh Khodabandelou</w:t>
+                <w:t xml:space="preserve">Intention Mining: Discovering Intentional Processes from Ocean's Big Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena V. Epure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Hug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Deneckere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Salinesi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Business Process Modeling, Development, and Support (BPMDS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ocean's Big Data Mining</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Brest, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-662-43745-2_15⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00994165v1</w:t>
+                <w:t xml:space="preserve">hal-01064700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cots Products To Trace Method Enactment: Review And Selection</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Hug</w:t>
+                <w:t xml:space="preserve">Towards Constraint-Informed Information Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irene Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuno Matos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvador Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Deneckere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21th European Conference on Information Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Utrecht, Netherlands</w:t>
+              <w:t xml:space="preserve">RCIS 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Paris, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00803873v2</w:t>
+                <w:t xml:space="preserve">hal-00812059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supervised Intentional Process Models Discovery using Hidden Markov Models</w:t>
+                <w:t xml:space="preserve">Cots Products To Trace Method Enactment: Review And Selection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghazaleh Khodabandelou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Hug</w:t>
@@ -6000,106 +5996,114 @@
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Deneckere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Salinesi</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marko Bajec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seventh International Conference on Research Challenges in Information Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">21th European Conference on Information Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Utrecht, Netherlands</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00803875v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00803873v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Découverte supervisée de Modèles de processus intentionnels basée sur les Modèles de Markov Cachés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghazaleh Khodabandelou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6141,407 +6145,403 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXXIème Congrès INFORSID</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00807548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Constraint-Informed Information Systems</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Salvador Abreu</w:t>
+                <w:t xml:space="preserve">Supervised Intentional Process Models Discovery using Hidden Markov Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghazaleh Khodabandelou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Hug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Deneckere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Daniel Diaz</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Salinesi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RCIS 2013</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Seventh International Conference on Research Challenges in Information Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Paris, France. pp.1-11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/RCIS.2013.6577711⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00812059v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00803875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constructing Method Families Based on the Variability Analysis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jolita Ralyte</w:t>
+                <w:t xml:space="preserve">Intelligent Agile Method Framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marko Janković</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marko Bajec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghazaleh Khodabandelou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Deneckere</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Hug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RCIS 2013 Forum</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">8th International Conference on Evaluation of Novel Approaches to Software Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Anger, France. pp.187-192, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0004562702320237⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00812071v1</w:t>
+                <w:t xml:space="preserve">hal-00819988v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intelligent Agile Method Framework</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ghazaleh Khodabandelou</w:t>
+                <w:t xml:space="preserve">Constructing Method Families Based on the Variability Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Kornyshova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jolita Ralyte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Deneckere</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Evaluation of Novel Approaches to Software Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">RCIS 2013 Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Paris, France. pp.1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5220/0004562702320237⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00819988v2</w:t>
+                <w:t xml:space="preserve">hal-00812071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Process Mining Versus Intention Mining</w:t>
               </w:r>
@@ -6828,256 +6828,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00704113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decision-Making Method Family MADISE: Validation within the Requirements Engineering Domain</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elena Kornyshova</w:t>
+                <w:t xml:space="preserve">Map-TBS: Map process enactment traces and analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Hug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Deneckere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Salinesi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research Challenges in information Science (RCIS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Research Challenges in Information Science (RCIS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Valencia, Spain. pp.204-209, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/RCIS.2012.6240435⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00704111v1</w:t>
+                <w:t xml:space="preserve">hal-00701230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Map-TBS: Map process enactment traces and analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Hug</w:t>
+                <w:t xml:space="preserve">Decision-Making Method Family MADISE: Validation within the Requirements Engineering Domain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Kornyshova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Deneckere</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camille Salinesi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Research Challenges in Information Science (RCIS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Research Challenges in information Science (RCIS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Valencia, Spain. pp.120</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/RCIS.2012.6240435⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00701230v1</w:t>
+                <w:t xml:space="preserve">hal-00704111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling the role variability in the MAP process model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Deneckere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina Rychkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selmin Nurcan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7422,51 +7422,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Deneckere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Kornyshova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina Rychkova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INFORSID</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INFORSID (INFormatique des ORganisations et Systèmes d’Information et de Décision), 2011, Lille, France. pp.283-298</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7485,395 +7485,395 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00703626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La variabilité due à la sensibilité au contexte dans les processus téléologiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contextualization of method components</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Kornyshova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Deneckere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Elena Kornyshova</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Claudepierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INFORSID</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Research Challenges in Information Science (RCIS), 2010 Fourth International Conference on</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Nice, France. pp.235-246, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/RCIS.2010.5507383⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00703632v1</w:t>
+                <w:t xml:space="preserve">hal-00662926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Process Line Configuration: an Indicator-based Guidance of the Intentional Model MAP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Deneckere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Kornyshova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evaluation of Modeling Methods in Systems Analysis and Design (EMMSAD)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Hammamet, Tunisia. pp.327-339, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-13051-9_27⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00662886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decision-Making Ontology for Information System Engineering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Kornyshova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Deneckere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ER 2010 29th International Conference on Conceptual Modeling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2010, Vancouver, Canada. pp.104-117, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-16373-9_8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00662930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contextualization of method components</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La variabilité due à la sensibilité au contexte dans les processus téléologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Deneckere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Kornyshova</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bruno Claudepierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research Challenges in Information Science (RCIS), 2010 Fourth International Conference on</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">INFORSID</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Marseille, France. pp.161-176</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/RCIS.2010.5507383⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00662926v1</w:t>
+                <w:t xml:space="preserve">hal-00703632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancing the guidance of the intentional model &amp;quot;MAP&amp;quot;: Graph theory application</w:t>
               </w:r>
@@ -8006,73 +8006,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Deneckere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Salinesi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier: Méthodes avancée de développement des SI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Fontainebleau, France. pp.2</w:t>
+              <w:t xml:space="preserve">Worshop MODISE-EUS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Montpellier, France. pp.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00430026v1</w:t>
+                <w:t xml:space="preserve">hal-00430030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving Software Development Processes with Multicriteria Methods</w:t>
               </w:r>
@@ -8101,73 +8101,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Deneckere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Salinesi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Worshop MODISE-EUS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Montpellier, France. pp.2</w:t>
+              <w:t xml:space="preserve">Atelier: Méthodes avancée de développement des SI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Fontainebleau, France. pp.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00430030v1</w:t>
+                <w:t xml:space="preserve">hal-00430026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using Multicriteria Decision-Making to Take into Account the Situation in System Engineering</w:t>
               </w:r>
@@ -8527,51 +8527,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00430094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Map-driven Modular Method Re-Engineering: Improving the RESCUE Requirements Process</w:t>
+                <w:t xml:space="preserve">Applying modular method engineering to validate and extend the RESCUE requirements process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jolita Ralyte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neil Maiden</w:t>
@@ -8589,97 +8589,118 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Deneckere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CAISE'05</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Conceptual Modeling (ER'05)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Klagenfurt, Austria. pp.209-224, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/11568322_14⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00703620v1</w:t>
+                <w:t xml:space="preserve">hal-00703617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Applying modular method engineering to validate and extend the RESCUE requirements process</w:t>
+                <w:t xml:space="preserve">Map-driven Modular Method Re-Engineering: Improving the RESCUE Requirements Process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jolita Ralyte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neil Maiden</w:t>
@@ -8697,94 +8718,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Deneckere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conceptual Modeling (ER'05)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CAISE'05</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Porto, Portugal. pp.157</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00703617v1</w:t>
+                <w:t xml:space="preserve">hal-00703620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a meta-tool for change-centric method engineering: a typology of generic operators</w:t>
               </w:r>
@@ -9067,165 +9067,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00703607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Garantir la complétude des cartes de patrons à l'aide de méta-patrons</w:t>
+                <w:t xml:space="preserve">Using meta-patterns to construct patterns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Deneckere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INFORSID</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, Nantes, France. pp.259</w:t>
+              <w:t xml:space="preserve">Object Oriented Information Systems (OOIS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Montpellier, France. pp.124-134</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00701027v1</w:t>
+                <w:t xml:space="preserve">hal-00703606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using meta-patterns to construct patterns</w:t>
+                <w:t xml:space="preserve">Garantir la complétude des cartes de patrons à l'aide de méta-patrons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Deneckere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Object Oriented Information Systems (OOIS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, Montpellier, France. pp.124-134</w:t>
+              <w:t xml:space="preserve">INFORSID</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Nantes, France. pp.259</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00703606v1</w:t>
+                <w:t xml:space="preserve">hal-00701027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organising and selecting patterns in pattern languages with Process Maps</w:t>
               </w:r>
@@ -9795,417 +9795,417 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leuven: A Smart City Experience</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Taxonomy of the Scientific Domain of Smart Life</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rébecca Deneckère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Kornyshova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ramona Elali</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaoutar Sadouki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sjaak Brinkkemper</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Smart Life and Smart Life Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer Nature Switzerland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.261-272, 2025, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-75887-4_12⟩</w:t>
+              <w:t xml:space="preserve">, pp.23-55, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-75887-4_2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04962609v1</w:t>
+                <w:t xml:space="preserve">hal-04930358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of the Scientific Domain of Smart Life</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Leuven: A Smart City Experience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lieve Heyrman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tim Guily</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rébecca Deneckère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Kornyshova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sjaak Brinkkemper</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramona Elali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Smart Life and Smart Life Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer Nature Switzerland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.57-67, 2025, </w:t>
+              <w:t xml:space="preserve">, pp.261-272, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-75887-4_3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-75887-4_12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04962602v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04962609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taxonomy of the Scientific Domain of Smart Life</w:t>
+                <w:t xml:space="preserve">Evolution of the Scientific Domain of Smart Life</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rébecca Deneckère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Kornyshova</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kaoutar Sadouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sjaak Brinkkemper</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Smart Life and Smart Life Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer Nature Switzerland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.23-55, 2025, </w:t>
+              <w:t xml:space="preserve">, pp.57-67, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-75887-4_2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-75887-4_3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04930358v1</w:t>
+                <w:t xml:space="preserve">hal-04962602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and Modeling in Pervasive Information Systems</w:t>
               </w:r>
@@ -10334,51 +10334,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Jaffal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuele Kirsch Pinheiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Le Grand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Digital Interfaces in Situation of Mobility: Cognitive, Artistic and Game devices</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
@@ -10709,117 +10709,192 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00758668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Adoption of AI-based Recruitment Systems: Benefits, Challenges, and User Trust</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haoyue Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rébecca Deneckère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05627471v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Modeling the Dynamics of Online News Reading Interests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Viorica Epure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Kille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jon Espen Ingvaldsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Deneckere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10831,51 +10906,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Salinesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01516160v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10885,51 +10960,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Handbook : TOOBIS Methodology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Souveyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10938,73 +11013,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Deneckere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1997</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00673652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reference Manual : TOOBIS Methodology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Souveyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11013,51 +11088,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Deneckere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1996</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00673653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11067,100 +11142,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche d'extension de méthodes fondée sur l'utilisation de composants génériques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Deneckere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Base de données [cs.DB]. Université Panthéon-Sorbonne - Paris I, 2001. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00701236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11170,105 +11245,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingénierie des Processus Intentionnels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rébecca Deneckère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre [cs.OH]. Université de Paris 1 Panthéon-Sorbonne, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03904672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId233"/>
+      <w:footerReference w:type="default" r:id="rId235"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11415,51 +11490,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01832217v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Epure" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Compagno" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Salinesi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Deneckere" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Bajec" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artmed.2018.06.007" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1S7FN9C2-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01722928v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena V. Epure" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41701-018-0030-6" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298447v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Kornyshova" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Iacovelli" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RCMA.25.1-n" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471300v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deneck&#232;re Rebecca" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/isi.21.2.95-121" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01094781v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Deneck&#232;re" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Hug" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghazaleh Khodabandelou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/ijismd.2014100102" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003478v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jolita Ralyte" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703631v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00662127v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Claudepierre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/jismd.2011100103" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00663206v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S179396660900002X" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00701043v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00701115v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/isi.7.4.83-105" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-QV476P84-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00758690v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Souveyet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00673567v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05214624v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Karssies" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy Schoonwater" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;becca Deneck&#232;re" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sjaak Brinkkemper" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05214586v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramona Elali" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703946v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Gorrab" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourh&#232;ne Ben Rabah" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Le Grand" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bonnerot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-57853-3_26" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706465v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Mezieres" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703849v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Vernex" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-63543-4_2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703917v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Godillot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703927v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Sen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519810v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-59468-7_5" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703907v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Moussaoui" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116691v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300756v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Serruya" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403892v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116698v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gressier-Soudan" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Murray" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877522v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Alsayed" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-07478-3_6" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686101v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686090v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2022.09.408" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905047v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gu&#233;n&#233;go" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663346v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-09850-5_13" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663353v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877534v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Florian" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;becca Deneck&#233;re" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884131v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620618v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaoutar Sadouki" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-05760-1_18" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250113v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;becca D&#233;neck&#232;re" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-75018-3_2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650066v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoria Rubio" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-49165-9_11" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294931v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Le Grand" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01500492v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Viorica Epure" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-59758-4_19" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01500497v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slavko Zitnik" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01826140v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Kille" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Espen Ingvaldsen" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01519729v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01316566v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298414v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RCIS.2016.7549347" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194739v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Kushnareva" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Rychkova" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01149742v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Mart&#237;n-Rodilla" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152452v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Onderstal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155422v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01144426v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Aymen" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084445v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00994190v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07881-6_32" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00994197v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2597073.2597101" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00978142v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Ammar" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01064700v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00994165v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-43745-2_15" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00803873v2" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00803875v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RCIS.2013.6577711" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00807548v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812059v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Rodrigues" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Matos" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Abreu" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Diaz" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812071v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00819988v2" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Jankovi&#263;" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0004562702320237" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00803968v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38484-4_33" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00662699v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lamasse" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704113v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704111v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00701230v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RCIS.2012.6240435" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703641v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selmin Nurcan" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703629v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00662662v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Rolland" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21759-3_30" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703636v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703626v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703632v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00662886v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-13051-9_27" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00662930v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-16373-9_8" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00662926v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RCIS.2010.5507383" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00663300v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RCIS.2009.5089263" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00430026v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00430030v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703616v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00428991v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00430084v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00430094v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Roger Nehan" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703620v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Maiden" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703617v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11568322_14" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-KXZG9BB0-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703610v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/b98058" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703613v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Etien" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703607v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45017-3_9" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00701027v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703606v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00673605v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00673628v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962610v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-031-75887-4" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-75887-4" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01003714v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isi.revuesonline.com/resnum.jsp?editionId=1735&amp;amp;Submit2.x=16&amp;amp;Submit2.y=5" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706569v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00694870v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mirbel" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-19997-4" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962609v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lieve Heyrman" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Guily" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-75887-4_12" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-75887-4_12" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962602v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-75887-4_3" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-75887-4_3" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930358v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-75887-4_2" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-75887-4_2" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927226v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-18176-4_2" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878736v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Jaffal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuele Kirsch Pinheiro" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02990834v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lamass&#233;" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00758673v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Jamoussi" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00758668v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoufel Kraiem" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01516160v2" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00673652v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00673653v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00701236v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03904672v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01832217v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Epure" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Compagno" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Salinesi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Deneckere" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Bajec" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artmed.2018.06.007" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1S7FN9C2-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01722928v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena V. Epure" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41701-018-0030-6" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298447v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Kornyshova" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Iacovelli" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RCMA.25.1-n" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471300v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deneck&#232;re Rebecca" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/isi.21.2.95-121" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01094781v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Deneck&#232;re" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Hug" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghazaleh Khodabandelou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/ijismd.2014100102" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003478v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jolita Ralyte" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703631v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00662127v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Claudepierre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/jismd.2011100103" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00663206v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S179396660900002X" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00701043v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00701115v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/isi.7.4.83-105" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-QV476P84-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00758690v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Souveyet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00673567v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05214624v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Karssies" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy Schoonwater" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;becca Deneck&#232;re" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sjaak Brinkkemper" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05214586v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramona Elali" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703917v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Godillot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703946v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Gorrab" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourh&#232;ne Ben Rabah" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Le Grand" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bonnerot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-57853-3_26" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706465v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Mezieres" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703849v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Vernex" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-63543-4_2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703927v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Sen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519810v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-59468-7_5" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703907v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Moussaoui" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116698v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gressier-Soudan" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Murray" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300756v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Serruya" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116691v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403892v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620618v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaoutar Sadouki" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-05760-1_18" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905047v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gu&#233;n&#233;go" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663346v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-09850-5_13" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663353v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877522v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Alsayed" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-07478-3_6" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686101v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686090v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2022.09.408" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877534v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Florian" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;becca Deneck&#233;re" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884131v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250113v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;becca D&#233;neck&#232;re" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-75018-3_2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650066v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoria Rubio" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-49165-9_11" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294931v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Le Grand" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01519729v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Viorica Epure" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Kille" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Espen Ingvaldsen" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01500492v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-59758-4_19" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01500497v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slavko Zitnik" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01826140v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01316566v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298414v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RCIS.2016.7549347" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01144426v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Aymen" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01149742v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Mart&#237;n-Rodilla" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194739v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Kushnareva" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Rychkova" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152452v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Onderstal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155422v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084445v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00994190v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07881-6_32" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00994197v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2597073.2597101" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00978142v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Ammar" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00994165v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-43745-2_15" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01064700v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812059v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Rodrigues" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Matos" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Abreu" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Diaz" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00803873v2" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00807548v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00803875v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RCIS.2013.6577711" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00819988v2" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Jankovi&#263;" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0004562702320237" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812071v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00803968v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38484-4_33" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00662699v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lamasse" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704113v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00701230v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RCIS.2012.6240435" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704111v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703641v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selmin Nurcan" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703629v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00662662v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Rolland" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21759-3_30" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703636v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703626v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00662926v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RCIS.2010.5507383" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00662886v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-13051-9_27" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00662930v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-16373-9_8" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703632v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00663300v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RCIS.2009.5089263" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00430030v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00430026v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703616v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00428991v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00430084v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00430094v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Roger Nehan" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703617v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Maiden" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11568322_14" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-KXZG9BB0-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703620v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703610v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/b98058" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703613v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Etien" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703607v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45017-3_9" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703606v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00701027v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00673605v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00673628v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962610v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-031-75887-4" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-75887-4" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01003714v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isi.revuesonline.com/resnum.jsp?editionId=1735&amp;amp;Submit2.x=16&amp;amp;Submit2.y=5" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706569v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00694870v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mirbel" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-19997-4" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930358v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-75887-4_2" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-75887-4_2" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962609v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lieve Heyrman" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Guily" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-75887-4_12" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-75887-4_12" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962602v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-75887-4_3" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-75887-4_3" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927226v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-18176-4_2" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878736v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Jaffal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuele Kirsch Pinheiro" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02990834v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lamass&#233;" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00758673v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Jamoussi" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00758668v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoufel Kraiem" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05627471v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoyue Liu" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01516160v2" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00673652v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00673653v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00701236v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03904672v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>