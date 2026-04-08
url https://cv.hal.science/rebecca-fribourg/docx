--- v0 (2026-03-17)
+++ v1 (2026-04-08)
@@ -894,403 +894,403 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing a Seamless VR Experience for Dance Movement Therapy</w:t>
+                <w:t xml:space="preserve">Sustaining the Experience of Pair Natural Walking in Social Virtual Reality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Satomi Tokida</w:t>
+                <w:t xml:space="preserve">Majd Bitar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuta Itoh</w:t>
+                <w:t xml:space="preserve">Jean-Philippe Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Fribourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Phillipe Rivière</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yannick Prié</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VR 2025 - 32 nd IEEE Conference on Virtual Reality and 3D User Interfaces Abstracts and Workshops (VRW)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">LocXR 2025 - 3rd Workshop on Locomotion and Wayfinding in XR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Saint-Malo, France. pp.1-7</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05516720v1</w:t>
+                <w:t xml:space="preserve">hal-04867351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keeping collaboration along transitions between places in VR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Majd Bitar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Fribourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Prié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2025 - II International Congress: Metaverse for the Good</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Alicante, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05554566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sustaining the Experience of Pair Natural Walking in Social Virtual Reality</w:t>
+                <w:t xml:space="preserve">Designing a Seamless VR Experience for Dance Movement Therapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Majd Bitar</w:t>
+                <w:t xml:space="preserve">Satomi Tokida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Rivière</w:t>
+                <w:t xml:space="preserve">Yuta Itoh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Fribourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Prié</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Phillipe Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LocXR 2025 - 3rd Workshop on Locomotion and Wayfinding in XR</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">VR 2025 - 32 nd IEEE Conference on Virtual Reality and 3D User Interfaces Abstracts and Workshops (VRW)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Saint Malo, France. pp.856-860, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/VRW66409.2025.00174⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04867351v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05516720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What You See is What You Get: Exploring Novel Hands-Free Methods of Virtual Body Control for Avatars</w:t>
               </w:r>
@@ -1393,103 +1393,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ethnography in the Metaverse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Majd Bitar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Fribourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Prié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2025 - II International Congress: Metaverse for the Good, Part I - II EMRN Conference: «Exploring the Intersection of AI and the Metaverse.»</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Alicante, Spain. pp.1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3284,51 +3284,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05164567v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Cheymol" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Wallace" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juri Yoneyama" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Fribourg" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Normand" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2025.3549151" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588894v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Combe" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Detto" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2024.3372051" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04216303v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatole L&#233;cuyer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Argelaguet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03468505v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Blanpied" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Hoyet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2021.07.017" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02868067v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Argelaguet Sanz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2020.2973077" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02951915v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nami Ogawa" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takuji Narumi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2020.2999197" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516720v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satomi Tokida" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuta Itoh" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Phillipe Rivi&#232;re" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VRW66409.2025.00174" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554566v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majd Bitar" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Rivi&#232;re" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Pri&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867351v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516803v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Gorisse" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Goris" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VRW66409.2025.00029" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109443v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824121v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darragh Higgins" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Mcdonnell" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/egve.20241357" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04778238v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369761v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Flores Vargas" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enda Bates" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISMAR59233.2023.00107" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03830823v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yutaro Hirao" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISMAR55827.2022.00024" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378222v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Peillard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISMAR52148.2021.00064" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009015v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03066625v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Audinot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Dewez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Fouch&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Howard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VRW50115.2020.00112" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02284129v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Brument" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Gallagher" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas M. Howard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien L&#233;cuyer" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VR.2019.8797848" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02385783v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mestre" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01804949v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VR.2018.8448293" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01949784v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Bernardin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cortes" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Luong" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Nouviale" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VR.2018.8446047" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02934637v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03191307v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020REN1S052" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05164567v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Cheymol" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Wallace" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juri Yoneyama" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Fribourg" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Normand" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2025.3549151" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588894v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Combe" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Detto" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2024.3372051" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04216303v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatole L&#233;cuyer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Argelaguet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03468505v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Blanpied" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Hoyet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2021.07.017" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02868067v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Argelaguet Sanz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2020.2973077" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02951915v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nami Ogawa" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takuji Narumi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2020.2999197" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867351v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majd Bitar" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Rivi&#232;re" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Pri&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554566v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516720v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satomi Tokida" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuta Itoh" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Phillipe Rivi&#232;re" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VRW66409.2025.00174" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516803v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Gorisse" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Goris" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VRW66409.2025.00029" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109443v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824121v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darragh Higgins" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Mcdonnell" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/egve.20241357" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04778238v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369761v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Flores Vargas" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enda Bates" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISMAR59233.2023.00107" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03830823v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yutaro Hirao" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISMAR55827.2022.00024" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378222v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Peillard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISMAR52148.2021.00064" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009015v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03066625v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Audinot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Dewez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Fouch&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Howard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VRW50115.2020.00112" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02284129v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Brument" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Gallagher" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas M. Howard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien L&#233;cuyer" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VR.2019.8797848" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02385783v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mestre" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01804949v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VR.2018.8448293" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01949784v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Bernardin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cortes" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Luong" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Nouviale" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VR.2018.8446047" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02934637v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03191307v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020REN1S052" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>