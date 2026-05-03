--- v0 (2026-03-21)
+++ v1 (2026-05-03)
@@ -300,295 +300,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05478105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drivers and solutions to unhealthy food consumption by adolescents in urban slums, Kenya: a qualitative participatory study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Effectiveness of Combined Dietary and Physical Activity Interventions for Improving Dietary Behaviors, Physical Activity, and Adiposity Outcomes in Adolescents Globally: A Systematic Review and Meta‐Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elizabeth Wambui Kimani-Murage</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michelle Holdsworth</w:t>
+                <w:t xml:space="preserve">Natalie Pearson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Pradeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Calistus Wilunda</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Kingsnorth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Africa Peral Suarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Boxer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Public Health Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/s1368980025000400⟩</w:t>
+              <w:t xml:space="preserve">Obesity Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 26 (9), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/obr.13940⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05434409v1</w:t>
+                <w:t xml:space="preserve">hal-05478161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Effectiveness of Combined Dietary and Physical Activity Interventions for Improving Dietary Behaviors, Physical Activity, and Adiposity Outcomes in Adolescents Globally: A Systematic Review and Meta‐Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Natalie Pearson</w:t>
+                <w:t xml:space="preserve">Drivers and solutions to unhealthy food consumption by adolescents in urban slums, Kenya: a qualitative participatory study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milkah N Wanjohi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth Wambui Kimani-Murage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Holdsworth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Pradeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Boxer</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Calistus Wilunda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Obesity Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 26 (9), </w:t>
+              <w:t xml:space="preserve">Public Health Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 28 (1), pp.e123. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/obr.13940⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/s1368980025000400⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05478161v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05434409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Facilitators and barriers to anemia prevention in the urban government childcare program for infants and young children in Peru</w:t>
               </w:r>
@@ -1296,51 +1296,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Pradeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oonagh Markey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Boxer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nutrition Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 82 (11), pp.1539-1555. </w:t>
@@ -1376,550 +1376,550 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04342445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Addressing the marketing and availability of unhealthy food and beverages in and around selected schools in Ghana: a community readiness appraisal</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Designing intervention prototypes to improve infant and young child nutrition in Peru: a participatory design study protocol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emily Rousham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Akua Tandoh</w:t>
+                <w:t xml:space="preserve">Rossina G Pareja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hilary M Creed-Kanashiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amos Laar</w:t>
+                <w:t xml:space="preserve">Rosario Bartolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Pradeilles</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hibbah Osei-Kwasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMJ Open</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 13 (9), pp.e075166. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/bmjopen-2023-075166⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 13 (12), pp.e071280. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/bmjopen-2022-071280⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04228405v1</w:t>
+                <w:t xml:space="preserve">hal-04335584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of isoenergetic substitution of cheese with other dairy products on blood lipid markers in the fasted and postprandial state: an updated and extended systematic review and meta-analysis of randomized controlled trials in adults</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rebecca Pradeilles</w:t>
+                <w:t xml:space="preserve">The People's Summit: a case for lived experience of food environments as a critical source of evidence to inform the follow-up to the 2021 UN Food Systems Summit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Spires</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Battersby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tom Norris</w:t>
+                <w:t xml:space="preserve">N. Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laury Sellem</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Daivadanam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.M. Demmler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.advnut.2023.09.003⟩</w:t>
+              <w:t xml:space="preserve">Global Food Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 37, pp.100690. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gfs.2023.100690⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04214483v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04138607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing intervention prototypes to improve infant and young child nutrition in Peru: a participatory design study protocol</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hilary M Creed-Kanashiro</w:t>
+                <w:t xml:space="preserve">Effect of isoenergetic substitution of cheese with other dairy products on blood lipid markers in the fasted and postprandial state: an updated and extended systematic review and meta-analysis of randomized controlled trials in adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Pradeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rosario Bartolini</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tom Norris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laury Sellem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oonagh Markey</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ Open</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/bmjopen-2022-071280⟩</w:t>
+              <w:t xml:space="preserve">Advances in Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (6), pp.1579-1595. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.advnut.2023.09.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04335584v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04214483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The People's Summit: a case for lived experience of food environments as a critical source of evidence to inform the follow-up to the 2021 UN Food Systems Summit</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Addressing the marketing and availability of unhealthy food and beverages in and around selected schools in Ghana: a community readiness appraisal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Battersby</w:t>
+                <w:t xml:space="preserve">Akua Tandoh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Cohen</w:t>
+                <w:t xml:space="preserve">Amos Laar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Pradeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Daivadanam</w:t>
+                <w:t xml:space="preserve">Agnès Le Port</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K.M. Demmler</w:t>
+                <w:t xml:space="preserve">Hibbah Osei-Kwasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Food Security</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 37, pp.100690. </w:t>
+              <w:t xml:space="preserve">BMJ Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (9), pp.e075166. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gfs.2023.100690⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1136/bmjopen-2023-075166⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04138607v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04228405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the magnitude and drivers of the double burden of malnutrition at maternal and dyad levels in peri‐urban Peru: a cross‐sectional study of low‐income mothers, infants and young children</w:t>
               </w:r>
@@ -2346,51 +2346,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ursula Trübswasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Pradeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Le Port</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Landais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2609,77 +2609,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Liguori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Pradeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amos Laar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Zotor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akua Tandoh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Maternal and Child Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 18 (4), pp.1-16. </w:t>
@@ -2717,51 +2717,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Providing measurement, evaluation, accountability, and leadership support (MEALS) for non-communicable diseases prevention in Ghana: project implementation protocol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amos Laar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bridget Kelly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2864,51 +2864,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The African urban food environment framework for creating healthy nutrition policy and interventions in urban Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hibbah Araba Osei-Kwasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amos Laar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Zotor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3037,51 +3037,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milkah Wanjohi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Holdsworth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amos Laar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Health &amp; Place</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 71, 12 p. </w:t>
@@ -3413,51 +3413,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Holdsworth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Pradeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akua Tandoh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Green</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3521,90 +3521,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Factors influencing dietary behaviours in urban food environments in Africa: a systematic mapping review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hibbah Osei-Kwasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aarti Mohindra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Booth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amos Laar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milka Wanjohi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3681,51 +3681,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefanie Gissing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Pradeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hibbah Osei-Kwasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3811,741 +3811,752 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acciones prioritarias de doble finalidad para el abordaje de la doble carga de malnutricion desde los dos primeros anos de vida en Peru</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Violeta Magdalena Rojas Huayta</w:t>
+                <w:t xml:space="preserve">Are communities ready to address the issue of poor food safety and nutritional quality in urban Senegal? Abstract of the 22nd International Congress of Nutrition, Tokyo (Japan), December 6-11, 2022</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Liguori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Le port</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moustapha Seye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Pradeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Doris Delgado</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bricas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20. Congreso Latinoamericano de Nutricion : Nutricion sostenible e inclusiva : un reto de salud multidisciplinar</w:t>
-[...24 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Annals of Nutrition and Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 79 (Supplement 1), pp.859-860. Meeting abstract: PAB(T6)-12, 2023</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04490771v1</w:t>
+                <w:t xml:space="preserve">hal-04317580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using participatory photography to identify drivers of dietary behaviours in adolescents and women living in urban Ghana. Abstract of the 22nd International Congress of Nutrition, Tokyo (Japan), December 6-11, 2022</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julia Liguori</w:t>
+                <w:t xml:space="preserve">Community readiness to improve food safety practices among informal food handlers: a qualitative analysis in the three major cities in Ecuador. Abstract of the 22nd International Congress of Nutrition, Tokyo (Japan), December 6-11, 2022</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélica Ochoa-Avilés</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Jose Penaherrera-Velez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denisse Vasquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Signe Vargas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Pradeilles</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Akua Tandoh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Nutrition and Metabolism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 79 (Supplement 1), pp.171-171. Meeting abstract: SY(T6)8-05, 2023</w:t>
+              <w:t xml:space="preserve">, 79 (Supplement 1), pp.170-170. Meeting abstract: SY(T6)8-03, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04317570v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04317623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are communities ready to address the issue of poor food safety and nutritional quality in urban Senegal? Abstract of the 22nd International Congress of Nutrition, Tokyo (Japan), December 6-11, 2022</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Moustapha Seye</w:t>
+                <w:t xml:space="preserve">Acciones prioritarias de doble finalidad para el abordaje de la doble carga de malnutricion desde los dos primeros anos de vida en Peru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violeta Magdalena Rojas Huayta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Pradeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Bricas</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hilary M. Creed‐kanashiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emily Rousham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doris Delgado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Nutrition and Metabolism</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">20. Congreso Latinoamericano de Nutricion : Nutricion sostenible e inclusiva : un reto de salud multidisciplinar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Cuenca, Ecuador. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archivos Latinoamericanos de Nutricion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 73 (Suplemento 1), p. 65, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.37527/2023.73.S1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04317580v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04490771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Community readiness to improve food safety practices among informal food handlers: a qualitative analysis in the three major cities in Ecuador. Abstract of the 22nd International Congress of Nutrition, Tokyo (Japan), December 6-11, 2022</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Signe Vargas</w:t>
+                <w:t xml:space="preserve">Using participatory photography to identify drivers of dietary behaviours in adolescents and women living in urban Ghana. Abstract of the 22nd International Congress of Nutrition, Tokyo (Japan), December 6-11, 2022</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Liguori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Pradeilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amos Laar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Zotor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akua Tandoh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Nutrition and Metabolism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 79 (Supplement 1), pp.170-170. Meeting abstract: SY(T6)8-03, 2023</w:t>
+              <w:t xml:space="preserve">, 79 (Supplement 1), pp.171-171. Meeting abstract: SY(T6)8-05, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04317623v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04317570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying factors to address multiple forms of malnutrition in Peru: a cross-sectional study of mothers and infants in low-income urban areas. Abstract of the 22nd International Congress of Nutrition, Tokyo (Japan), December 6-11, 2022</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New actions to reduce anaemia and risk of overweight and obesity in infants and young children in low-income urban areas of Peru: the PERUSANO study. Abstract of the 22nd International Congress of Nutrition, Tokyo (Japan), December 6-11, 2022</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Pradeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rossina Pareja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hilary M. Creed‐kanashiro</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emily Rousham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosario Bartolini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Holdsworth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">22. Congrès international de nutrition de l'IUNS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Tokyo, Japan. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Nutrition and Metabolism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 79 (Supplement 1), pp.373-373. Meeting abstract: OAB(T6)2-2, 2023</w:t>
+              <w:t xml:space="preserve">, 79 (Supplement 1), pp.168-169. Meeting abstract: SY(T6)8-01, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04317538v1</w:t>
+                <w:t xml:space="preserve">hal-04317637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How ready are community stakeholders to implement interventions to address the marketing and availability of unhealthy foods and beverages in and around schools in the Greater Accra Region of Ghana? Abstract of the 22nd International Congress of Nutrition, Tokyo (Japan), December 6-11, 2022</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akua Tandoh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amos Laar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Pradeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Le port</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hibbah Araba Osei-Kwasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4581,163 +4592,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04317688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New actions to reduce anaemia and risk of overweight and obesity in infants and young children in low-income urban areas of Peru: the PERUSANO study. Abstract of the 22nd International Congress of Nutrition, Tokyo (Japan), December 6-11, 2022</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identifying factors to address multiple forms of malnutrition in Peru: a cross-sectional study of mothers and infants in low-income urban areas. Abstract of the 22nd International Congress of Nutrition, Tokyo (Japan), December 6-11, 2022</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Landais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Pradeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rossina Pareja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Michelle Holdsworth</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Eymard-Duvernay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hilary M. Creed‐kanashiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Nutrition and Metabolism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 79 (Supplement 1), pp.168-169. Meeting abstract: SY(T6)8-01, 2023</w:t>
+              <w:t xml:space="preserve">, 79 (Supplement 1), pp.373-373. Meeting abstract: OAB(T6)2-2, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04317637v1</w:t>
+                <w:t xml:space="preserve">hal-04317538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Policy mapping of double-duty actions that address multiple forms of malnutrition in Peru. Abstract of the 22nd International Congress of Nutrition, Tokyo (Japan), December 6-11, 2022</w:t>
               </w:r>
@@ -4749,51 +4749,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violeta Rojas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Pradeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hilary M. Creed‐kanashiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emily Rousham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4919,51 +4919,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinna Hawkes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jess Brock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Spires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Isaacs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5228,51 +5228,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D83CEF7F"/>
+    <w:nsid w:val="9E9710EE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5459,51 +5459,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/rebecca-pradeilles" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0334-3714" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05478105v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milkah N Wanjohi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gershim Asiki" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calistus Wilunda" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Holdsworth" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Pradeilles" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/ijph.2024.1607891" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434409v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Wambui Kimani-Murage" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s1368980025000400" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05478161v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Pearson" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Kingsnorth" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Africa Peral Suarez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Boxer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/obr.13940" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05478178v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Tarazona-Meza" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosario M Bartolini" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina Romero" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Goya" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16549716.2025.2475580" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04235825v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyn Imelda Auma" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Ohly" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Eymard-Duvernay" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristian A Brizendine" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mcn.13543" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04653893v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossina Pareja" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Landais" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12571-024-01471-y" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04484108v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilary Davies-Kershaw" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umi Fahmida" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Kyaw Htet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bharati Kulkarni" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babacar Faye" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjpo-2022-001683" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04581693v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violeta Magdalena Rojas Huayta" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilary M Creed-Kanashiro" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Rousham" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Delgado" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0303668" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04342445v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica F Large" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Madigan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oonagh Markey" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nutrit/nuad147" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04228405v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akua Tandoh" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amos Laar" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Le Port" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hibbah Osei-Kwasi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2023-075166" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04214483v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Norris" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laury Sellem" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advnut.2023.09.003" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335584v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossina G Pareja" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosario Bartolini" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2022-071280" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04138607v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Spires" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Battersby" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cohen" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Daivadanam" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.M. Demmler" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gfs.2023.100690" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04171472v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mcn.13549" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03842180v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milkah Wanjohi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Kimani-Murage" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1368980022002270" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03617499v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilary Creed&#8208;kanashiro" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Griffiths" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mcn.13343" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03511616v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Liguori" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula Tr&#252;bswasser" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gfs.2021.100606" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03239754v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oluwabukola Olaitan" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Irache" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hibbah A Osei-Kwasi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1368980021000768" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03752818v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Zotor" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mcn.13412" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03353503v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bridget Kelly" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilhemina Quarpong" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richmond Aryeetey" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2021.644320" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03239631v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hibbah Araba Osei-Kwasi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0249621" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03360804v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.healthplace.2021.102647" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03031427v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Alan Green" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milka Njeri Wanjohi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richmond Nii Okai Aryeetey" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2019-035680" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755658v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily K Rousham" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Akparibo" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristin Bash" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1368980019004014" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492825v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Green" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gfs.2020.100452" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251697v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aarti Mohindra" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Booth" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milka Wanjohi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1368980019005305" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03456105v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Gissing" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cohen" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1368980017000970" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04490771v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilary M. Creed&#8208;kanashiro" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37527/2023.73.S1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04317570v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04317580v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Le&#160;port" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustapha Seye" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bricas" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04317623v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lica Ochoa-Avil&#233;s" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jose Penaherrera-Velez" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denisse Vasquez" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Signe Vargas" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04317538v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04317688v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04317637v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04317665v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violeta Rojas" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03152133v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberley Neve" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinna Hawkes" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jess Brock" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Isaacs" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03468376v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3347-2" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/rebecca-pradeilles" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0334-3714" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05478105v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milkah N Wanjohi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gershim Asiki" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calistus Wilunda" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Holdsworth" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Pradeilles" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/ijph.2024.1607891" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05478161v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Pearson" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Kingsnorth" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Africa Peral Suarez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Boxer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/obr.13940" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434409v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Wambui Kimani-Murage" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s1368980025000400" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05478178v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Tarazona-Meza" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosario M Bartolini" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina Romero" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Goya" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16549716.2025.2475580" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04235825v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyn Imelda Auma" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Ohly" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Eymard-Duvernay" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristian A Brizendine" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mcn.13543" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04653893v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossina Pareja" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Landais" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12571-024-01471-y" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04484108v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilary Davies-Kershaw" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umi Fahmida" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Kyaw Htet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bharati Kulkarni" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babacar Faye" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjpo-2022-001683" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04581693v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violeta Magdalena Rojas Huayta" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilary M Creed-Kanashiro" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Rousham" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Delgado" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0303668" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04342445v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica F Large" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Madigan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oonagh Markey" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nutrit/nuad147" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335584v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossina G Pareja" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosario Bartolini" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2022-071280" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04138607v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Spires" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Battersby" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cohen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Daivadanam" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.M. Demmler" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gfs.2023.100690" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04214483v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Norris" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laury Sellem" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advnut.2023.09.003" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04228405v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akua Tandoh" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amos Laar" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Le Port" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hibbah Osei-Kwasi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2023-075166" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04171472v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mcn.13549" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03842180v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milkah Wanjohi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Kimani-Murage" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1368980022002270" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03617499v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilary Creed&#8208;kanashiro" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Griffiths" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mcn.13343" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03511616v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Liguori" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula Tr&#252;bswasser" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gfs.2021.100606" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03239754v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oluwabukola Olaitan" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Irache" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hibbah A Osei-Kwasi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1368980021000768" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03752818v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Zotor" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mcn.13412" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03353503v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bridget Kelly" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilhemina Quarpong" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richmond Aryeetey" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2021.644320" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03239631v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hibbah Araba Osei-Kwasi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0249621" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03360804v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.healthplace.2021.102647" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03031427v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Alan Green" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milka Njeri Wanjohi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richmond Nii Okai Aryeetey" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2019-035680" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755658v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily K Rousham" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Akparibo" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristin Bash" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1368980019004014" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492825v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Green" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gfs.2020.100452" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251697v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aarti Mohindra" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Booth" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milka Wanjohi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1368980019005305" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03456105v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Gissing" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cohen" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1368980017000970" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04317580v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Le&#160;port" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustapha Seye" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bricas" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04317623v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lica Ochoa-Avil&#233;s" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jose Penaherrera-Velez" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denisse Vasquez" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Signe Vargas" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04490771v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilary M. Creed&#8208;kanashiro" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37527/2023.73.S1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04317570v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04317637v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04317688v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04317538v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04317665v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violeta Rojas" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03152133v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberley Neve" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinna Hawkes" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jess Brock" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Isaacs" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03468376v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3347-2" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>