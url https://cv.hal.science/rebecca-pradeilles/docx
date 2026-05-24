--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -91,50 +91,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ORCID : </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0000-0003-0334-3714</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=UuEHrisAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
@@ -158,3642 +179,3642 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultra-Processed Food Consumption Is Associated With Poor Diet Quality and Nutrient Intake Among Adolescents in Urban Slums, Kenya</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Urban nutrition situation in the slums of three cities in Asia during the COVID-19 pandemic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gershim Asiki</w:t>
+                <w:t xml:space="preserve">Carolyn Imelda Auma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calistus Wilunda</w:t>
+                <w:t xml:space="preserve">Rebecca Pradeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michelle Holdsworth</w:t>
+                <w:t xml:space="preserve">Heather Ohly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rebecca Pradeilles</w:t>
+                <w:t xml:space="preserve">Sabrina Eymard-Duvernay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristian A Brizendine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/ijph.2024.1607891⟩</w:t>
+              <w:t xml:space="preserve">Maternal &amp; Child Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 22 (1), pp.e13543. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mcn.13543⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05478105v1</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04235825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Effectiveness of Combined Dietary and Physical Activity Interventions for Improving Dietary Behaviors, Physical Activity, and Adiposity Outcomes in Adolescents Globally: A Systematic Review and Meta‐Analysis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Ultra-Processed Food Consumption Is Associated With Poor Diet Quality and Nutrient Intake Among Adolescents in Urban Slums, Kenya</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milkah N Wanjohi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gershim Asiki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Calistus Wilunda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Holdsworth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Pradeilles</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Boxer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Obesity Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/obr.13940⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 69, pp.1607891. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/ijph.2024.1607891⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05478161v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05478105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drivers and solutions to unhealthy food consumption by adolescents in urban slums, Kenya: a qualitative participatory study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milkah N Wanjohi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elizabeth Wambui Kimani-Murage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Holdsworth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Pradeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calistus Wilunda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Public Health Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 28 (1), pp.e123. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/s1368980025000400⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05434409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facilitators and barriers to anemia prevention in the urban government childcare program for infants and young children in Peru</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Effectiveness of Combined Dietary and Physical Activity Interventions for Improving Dietary Behaviors, Physical Activity, and Adiposity Outcomes in Adolescents Globally: A Systematic Review and Meta‐Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rosario M Bartolini</w:t>
+                <w:t xml:space="preserve">Natalie Pearson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Pradeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karina Romero</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rebecca Pradeilles</w:t>
+                <w:t xml:space="preserve">Andrew Kingsnorth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cecilia Goya</w:t>
+                <w:t xml:space="preserve">Africa Peral Suarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Boxer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Health Action</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/16549716.2025.2475580⟩</w:t>
+              <w:t xml:space="preserve">Obesity Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 26 (9), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/obr.13940⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05478178v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05478161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urban nutrition situation in the slums of three cities in Asia during the COVID-19 pandemic</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Facilitators and barriers to anemia prevention in the urban government childcare program for infants and young children in Peru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carla Tarazona-Meza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosario M Bartolini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karina Romero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Pradeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Kristian A Brizendine</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecilia Goya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Maternal &amp; Child Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/mcn.13543⟩</w:t>
+              <w:t xml:space="preserve">Global Health Action</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 18 (1), pp.2475580. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/16549716.2025.2475580⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04235825v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05478178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes and correlates of household food insecurity during COVID-19: a repeated cross-sectional survey of low-income households in peri-urban Peru</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Impact of unhealthy food and beverage consumption on children’s risk of dental caries: a systematic review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica F Large</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Madigan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Pradeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Edwige Landais</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oonagh Markey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Boxer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Security</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12571-024-01471-y⟩</w:t>
+              <w:t xml:space="preserve">Nutrition Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 82 (11), pp.1539-1555. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nutrit/nuad147⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04653893v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04342445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthropometric, biochemical, dietary, morbidity and well-being assessments in women and children in Indonesia, India and Senegal: a UKRI GCRF Action Against Stunting Hub protocol paper</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Umi Fahmida</w:t>
+                <w:t xml:space="preserve">Changes and correlates of household food insecurity during COVID-19: a repeated cross-sectional survey of low-income households in peri-urban Peru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Pradeilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Eymard-Duvernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Min Kyaw Htet</w:t>
+                <w:t xml:space="preserve">Rossina Pareja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Holdsworth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bharati Kulkarni</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Babacar Faye</w:t>
+                <w:t xml:space="preserve">Edwige Landais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ Paediatrics Open</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/bmjpo-2022-001683⟩</w:t>
+              <w:t xml:space="preserve">Food Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16 (4), pp.973-987. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12571-024-01471-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04484108v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04653893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying priority double-duty actions to tackle the double burden of malnutrition in infants and young children in Peru: assessment and prioritisation of government actions by national experts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Anthropometric, biochemical, dietary, morbidity and well-being assessments in women and children in Indonesia, India and Senegal: a UKRI GCRF Action Against Stunting Hub protocol paper</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hilary Davies-Kershaw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Violeta Magdalena Rojas Huayta</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rebecca Pradeilles</w:t>
+                <w:t xml:space="preserve">Umi Fahmida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hilary M Creed-Kanashiro</w:t>
+                <w:t xml:space="preserve">Min Kyaw Htet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emily Rousham</w:t>
+                <w:t xml:space="preserve">Bharati Kulkarni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Doris Delgado</w:t>
+                <w:t xml:space="preserve">Babacar Faye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 19 (5), pp.e0303668. </w:t>
+              <w:t xml:space="preserve">BMJ Paediatrics Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 8 (Suppl 1), e001683, 8 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0303668⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1136/bmjpo-2022-001683⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04581693v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04484108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of unhealthy food and beverage consumption on children’s risk of dental caries: a systematic review</w:t>
+                <w:t xml:space="preserve">Identifying priority double-duty actions to tackle the double burden of malnutrition in infants and young children in Peru: assessment and prioritisation of government actions by national experts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jessica F Large</w:t>
+                <w:t xml:space="preserve">Violeta Magdalena Rojas Huayta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Pradeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Madigan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rebecca Pradeilles</w:t>
+                <w:t xml:space="preserve">Hilary M Creed-Kanashiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oonagh Markey</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Boxer</w:t>
+                <w:t xml:space="preserve">Emily Rousham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doris Delgado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrition Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nutrit/nuad147⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 19 (5), pp.e0303668. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0303668⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04342445v1</w:t>
+                <w:t xml:space="preserve">hal-04581693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing intervention prototypes to improve infant and young child nutrition in Peru: a participatory design study protocol</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hilary M Creed-Kanashiro</w:t>
+                <w:t xml:space="preserve">Effect of isoenergetic substitution of cheese with other dairy products on blood lipid markers in the fasted and postprandial state: an updated and extended systematic review and meta-analysis of randomized controlled trials in adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Pradeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rosario Bartolini</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tom Norris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laury Sellem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oonagh Markey</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ Open</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/bmjopen-2022-071280⟩</w:t>
+              <w:t xml:space="preserve">Advances in Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (6), pp.1579-1595. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.advnut.2023.09.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04335584v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04214483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The People's Summit: a case for lived experience of food environments as a critical source of evidence to inform the follow-up to the 2021 UN Food Systems Summit</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mark Spires</w:t>
+                <w:t xml:space="preserve">Designing intervention prototypes to improve infant and young child nutrition in Peru: a participatory design study protocol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emily Rousham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Battersby</w:t>
+                <w:t xml:space="preserve">Rossina G Pareja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hilary M Creed-Kanashiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Cohen</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">K.M. Demmler</w:t>
+                <w:t xml:space="preserve">Rosario Bartolini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Pradeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Food Security</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gfs.2023.100690⟩</w:t>
+              <w:t xml:space="preserve">BMJ Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (12), pp.e071280. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/bmjopen-2022-071280⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04138607v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04335584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of isoenergetic substitution of cheese with other dairy products on blood lipid markers in the fasted and postprandial state: an updated and extended systematic review and meta-analysis of randomized controlled trials in adults</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rebecca Pradeilles</w:t>
+                <w:t xml:space="preserve">The People's Summit: a case for lived experience of food environments as a critical source of evidence to inform the follow-up to the 2021 UN Food Systems Summit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Spires</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Battersby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tom Norris</w:t>
+                <w:t xml:space="preserve">N. Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laury Sellem</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Daivadanam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.M. Demmler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.advnut.2023.09.003⟩</w:t>
+              <w:t xml:space="preserve">Global Food Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 37, pp.100690. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gfs.2023.100690⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04214483v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04138607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Addressing the marketing and availability of unhealthy food and beverages in and around selected schools in Ghana: a community readiness appraisal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akua Tandoh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amos Laar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Pradeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Le Port</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hibbah Osei-Kwasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMJ Open</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 13 (9), pp.e075166. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1136/bmjopen-2023-075166⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04228405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the magnitude and drivers of the double burden of malnutrition at maternal and dyad levels in peri‐urban Peru: a cross‐sectional study of low‐income mothers, infants and young children</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Pradeilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Landais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossina Pareja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rebecca Pradeilles</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sabrina Eymard-Duvernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oonagh Markey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Maternal and Child Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 19 (4), pp.e13549. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mcn.13549⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04171472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Community perceptions on the factors in the social food environment that influence dietary behaviour in cities of Kenya and Ghana: a Photovoice study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milkah Wanjohi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Pradeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gershim Asiki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Holdsworth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elizabeth Kimani-Murage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Public Health Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 26 (3), pp.661-673. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/S1368980022002270⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03842180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diet and food insecurity among mothers, infants, and young children in Peru before and during COVID‐19: a panel survey</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Body size preferences for women and adolescent girls living in Africa: a mixed-methods systematic review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Pradeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hilary Creed‐kanashiro</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Holdsworth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paula Griffiths</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michelle Holdsworth</w:t>
+                <w:t xml:space="preserve">Oluwabukola Olaitan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Irache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hibbah A Osei-Kwasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Maternal and Child Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/mcn.13343⟩</w:t>
+              <w:t xml:space="preserve">Public Health Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 25 (3), pp.738-759. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1368980021000768⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03617499v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03239754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How do food safety concerns affect consumer behaviors and diets in low- and middle-income countries? A systematic review</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">Individual‐level drivers of dietary behaviour in adolescents and women through the reproductive life course in urban Ghana: a photovoice study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Liguori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Pradeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Le Port</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Edwige Landais</w:t>
+                <w:t xml:space="preserve">Amos Laar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Zotor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akua Tandoh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Food Security</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gfs.2021.100606⟩</w:t>
+              <w:t xml:space="preserve">Maternal and Child Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 18 (4), pp.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mcn.13412⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03511616v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03752818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Body size preferences for women and adolescent girls living in Africa: a mixed-methods systematic review</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Diet and food insecurity among mothers, infants, and young children in Peru before and during COVID‐19: a panel survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Pradeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossina Pareja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hilary Creed‐kanashiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula Griffiths</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Holdsworth</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hibbah A Osei-Kwasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Public Health Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1368980021000768⟩</w:t>
+              <w:t xml:space="preserve">Maternal and Child Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 18 (3), 12 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mcn.13343⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03239754v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03617499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Individual‐level drivers of dietary behaviour in adolescents and women through the reproductive life course in urban Ghana: a photovoice study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">How do food safety concerns affect consumer behaviors and diets in low- and middle-income countries? A systematic review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Liguori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ursula Trübswasser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Pradeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Akua Tandoh</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Le Port</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Landais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Maternal and Child Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/mcn.13412⟩</w:t>
+              <w:t xml:space="preserve">Global Food Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 32, 12 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gfs.2021.100606⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03752818v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03511616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Providing measurement, evaluation, accountability, and leadership support (MEALS) for non-communicable diseases prevention in Ghana: project implementation protocol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amos Laar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bridget Kelly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Holdsworth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilhemina Quarpong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richmond Aryeetey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 8, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fnut.2021.644320⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03353503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The African urban food environment framework for creating healthy nutrition policy and interventions in urban Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hibbah Araba Osei-Kwasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amos Laar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Zotor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Pradeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richmond Aryeetey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 16 (4), pp.e0249621. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0249621⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03239631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urban physical food environments drive dietary behaviours in Ghana and Kenya: a photovoice study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Pradeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Irache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milkah Wanjohi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Holdsworth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amos Laar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Health &amp; Place</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 71, 12 p. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.healthplace.2021.102647⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03360804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating foods and beverages sold and advertised in deprived urban neighbourhoods in Ghana and Kenya: a cross-sectional study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Alan Green</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milka Njeri Wanjohi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richmond Nii Okai Aryeetey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Milka Njeri Wanjohi</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Mark Alan Green</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Pradeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMJ Open</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 10 (6), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1136/bmjopen-2019-035680⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03031427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dietary behaviours in the context of nutrition transition: a systematic review and meta-analyses in two African countries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emily K Rousham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Pradeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Akparibo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richmond Aryeetey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristin Bash</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Public Health Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 23 (11), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/S1368980019004014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04755658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unhealthy eating practices of city-dwelling Africans in deprived neighbourhoods: Evidence for policy action from Ghana and Kenya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Holdsworth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Pradeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akua Tandoh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Green</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milkah Wanjohi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Food Security</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 26, pp.100452. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.gfs.2020.100452⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03492825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Factors influencing dietary behaviours in urban food environments in Africa: a systematic mapping review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hibbah Osei-Kwasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aarti Mohindra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Booth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amos Laar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milka Wanjohi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Public Health Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 23 (4), pp.2584-2601. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/S1368980019005305⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03251697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drivers of dietary behaviours in women living in urban Africa: a systematic mapping review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefanie Gissing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Pradeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hibbah Osei-Kwasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Holdsworth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Public Health Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 20 (12), pp.2104-2113. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/S1368980017000970⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03456105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3803,1210 +3824,1210 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are communities ready to address the issue of poor food safety and nutritional quality in urban Senegal? Abstract of the 22nd International Congress of Nutrition, Tokyo (Japan), December 6-11, 2022</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Policy mapping of double-duty actions that address multiple forms of malnutrition in Peru. Abstract of the 22nd International Congress of Nutrition, Tokyo (Japan), December 6-11, 2022</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moustapha Seye</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Violeta Rojas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Pradeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Bricas</w:t>
+                <w:t xml:space="preserve">Hilary M. Creed‐kanashiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emily Rousham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doris Delgado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Nutrition and Metabolism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 79 (Supplement 1), pp.859-860. Meeting abstract: PAB(T6)-12, 2023</w:t>
+              <w:t xml:space="preserve">, 79 (Supplement 1), pp.172-172. Meeting abstract: SY(T6)8-06, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04317580v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04317665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Community readiness to improve food safety practices among informal food handlers: a qualitative analysis in the three major cities in Ecuador. Abstract of the 22nd International Congress of Nutrition, Tokyo (Japan), December 6-11, 2022</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Are communities ready to address the issue of poor food safety and nutritional quality in urban Senegal? Abstract of the 22nd International Congress of Nutrition, Tokyo (Japan), December 6-11, 2022</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Liguori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angélica Ochoa-Avilés</w:t>
+                <w:t xml:space="preserve">Agnes Le port</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Jose Penaherrera-Velez</w:t>
+                <w:t xml:space="preserve">Moustapha Seye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Pradeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denisse Vasquez</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Rebecca Pradeilles</w:t>
+                <w:t xml:space="preserve">Nicolas Bricas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Nutrition and Metabolism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 79 (Supplement 1), pp.170-170. Meeting abstract: SY(T6)8-03, 2023</w:t>
+              <w:t xml:space="preserve">, 79 (Supplement 1), pp.859-860. Meeting abstract: PAB(T6)-12, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04317623v1</w:t>
+                <w:t xml:space="preserve">hal-04317580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acciones prioritarias de doble finalidad para el abordaje de la doble carga de malnutricion desde los dos primeros anos de vida en Peru</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Community readiness to improve food safety practices among informal food handlers: a qualitative analysis in the three major cities in Ecuador. Abstract of the 22nd International Congress of Nutrition, Tokyo (Japan), December 6-11, 2022</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélica Ochoa-Avilés</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Jose Penaherrera-Velez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denisse Vasquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Signe Vargas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Pradeilles</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Doris Delgado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20. Congreso Latinoamericano de Nutricion : Nutricion sostenible e inclusiva : un reto de salud multidisciplinar</w:t>
-[...24 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Annals of Nutrition and Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 79 (Supplement 1), pp.170-170. Meeting abstract: SY(T6)8-03, 2023</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04490771v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04317623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using participatory photography to identify drivers of dietary behaviours in adolescents and women living in urban Ghana. Abstract of the 22nd International Congress of Nutrition, Tokyo (Japan), December 6-11, 2022</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Liguori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Pradeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amos Laar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Zotor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akua Tandoh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Nutrition and Metabolism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 79 (Supplement 1), pp.171-171. Meeting abstract: SY(T6)8-05, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04317570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New actions to reduce anaemia and risk of overweight and obesity in infants and young children in low-income urban areas of Peru: the PERUSANO study. Abstract of the 22nd International Congress of Nutrition, Tokyo (Japan), December 6-11, 2022</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Acciones prioritarias de doble finalidad para el abordaje de la doble carga de malnutricion desde los dos primeros anos de vida en Peru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violeta Magdalena Rojas Huayta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Pradeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hilary M. Creed‐kanashiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emily Rousham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Michelle Holdsworth</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doris Delgado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22. Congrès international de nutrition de l'IUNS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Tokyo, Japan. </w:t>
+              <w:t xml:space="preserve">20. Congreso Latinoamericano de Nutricion : Nutricion sostenible e inclusiva : un reto de salud multidisciplinar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Cuenca, Ecuador. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Nutrition and Metabolism</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Archivos Latinoamericanos de Nutricion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 73 (Suplemento 1), p. 65, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.37527/2023.73.S1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04317637v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04490771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How ready are community stakeholders to implement interventions to address the marketing and availability of unhealthy foods and beverages in and around schools in the Greater Accra Region of Ghana? Abstract of the 22nd International Congress of Nutrition, Tokyo (Japan), December 6-11, 2022</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">New actions to reduce anaemia and risk of overweight and obesity in infants and young children in low-income urban areas of Peru: the PERUSANO study. Abstract of the 22nd International Congress of Nutrition, Tokyo (Japan), December 6-11, 2022</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Pradeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hibbah Araba Osei-Kwasi</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossina Pareja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emily Rousham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosario Bartolini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Holdsworth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">22. Congrès international de nutrition de l'IUNS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Tokyo, Japan. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Nutrition and Metabolism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 79 (Supplement 1), pp.170-171. Meeting abstract: SY(T6)8-04, 2023</w:t>
+              <w:t xml:space="preserve">, 79 (Supplement 1), pp.168-169. Meeting abstract: SY(T6)8-01, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04317688v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04317637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying factors to address multiple forms of malnutrition in Peru: a cross-sectional study of mothers and infants in low-income urban areas. Abstract of the 22nd International Congress of Nutrition, Tokyo (Japan), December 6-11, 2022</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">How ready are community stakeholders to implement interventions to address the marketing and availability of unhealthy foods and beverages in and around schools in the Greater Accra Region of Ghana? Abstract of the 22nd International Congress of Nutrition, Tokyo (Japan), December 6-11, 2022</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akua Tandoh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amos Laar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Pradeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Hilary M. Creed‐kanashiro</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Le port</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hibbah Araba Osei-Kwasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Nutrition and Metabolism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 79 (Supplement 1), pp.373-373. Meeting abstract: OAB(T6)2-2, 2023</w:t>
+              <w:t xml:space="preserve">, 79 (Supplement 1), pp.170-171. Meeting abstract: SY(T6)8-04, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04317538v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04317688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Policy mapping of double-duty actions that address multiple forms of malnutrition in Peru. Abstract of the 22nd International Congress of Nutrition, Tokyo (Japan), December 6-11, 2022</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Violeta Rojas</w:t>
+                <w:t xml:space="preserve">Identifying factors to address multiple forms of malnutrition in Peru: a cross-sectional study of mothers and infants in low-income urban areas. Abstract of the 22nd International Congress of Nutrition, Tokyo (Japan), December 6-11, 2022</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Landais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Pradeilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossina Pareja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rebecca Pradeilles</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId144" w:history="1">
+                <w:t xml:space="preserve">Sabrina Eymard-Duvernay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hilary M. Creed‐kanashiro</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Doris Delgado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Nutrition and Metabolism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 79 (Supplement 1), pp.172-172. Meeting abstract: SY(T6)8-06, 2023</w:t>
+              <w:t xml:space="preserve">, 79 (Supplement 1), pp.373-373. Meeting abstract: OAB(T6)2-2, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04317665v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04317538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding lived experience of food environments to inform policy: an overview of research methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kimberley Neve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinna Hawkes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jess Brock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Spires</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Isaacs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] City University of London. 2021, 18 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03152133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5016,151 +5037,151 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photovoice : une méthode participative pour identifier les environnements alimentaires du point de vue des habitants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolyn Imelda Auma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Holdsworth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Pradeilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Olivier Lepiller; Tristan Fournier; Nicolas Bricas; Muriel Figuié. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Méthodes d'investigation de l'alimentation et des mangeurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Quae, 243 p., 2021, Collection Update Sciences &amp; Technologie, 978-2-7592-3346-5. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.35690/978-2-7592-3347-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03468376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId159"/>
+      <w:footerReference w:type="default" r:id="rId160"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5228,51 +5249,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9E9710EE"/>
+    <w:nsid w:val="0F522264"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5459,51 +5480,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/rebecca-pradeilles" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0334-3714" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05478105v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milkah N Wanjohi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gershim Asiki" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calistus Wilunda" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Holdsworth" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Pradeilles" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/ijph.2024.1607891" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05478161v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Pearson" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Kingsnorth" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Africa Peral Suarez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Boxer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/obr.13940" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434409v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Wambui Kimani-Murage" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s1368980025000400" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05478178v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Tarazona-Meza" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosario M Bartolini" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina Romero" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Goya" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16549716.2025.2475580" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04235825v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyn Imelda Auma" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Ohly" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Eymard-Duvernay" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristian A Brizendine" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mcn.13543" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04653893v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossina Pareja" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Landais" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12571-024-01471-y" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04484108v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilary Davies-Kershaw" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umi Fahmida" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Kyaw Htet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bharati Kulkarni" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babacar Faye" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjpo-2022-001683" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04581693v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violeta Magdalena Rojas Huayta" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilary M Creed-Kanashiro" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Rousham" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Delgado" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0303668" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04342445v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica F Large" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Madigan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oonagh Markey" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nutrit/nuad147" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335584v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossina G Pareja" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosario Bartolini" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2022-071280" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04138607v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Spires" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Battersby" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cohen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Daivadanam" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.M. Demmler" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gfs.2023.100690" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04214483v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Norris" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laury Sellem" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advnut.2023.09.003" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04228405v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akua Tandoh" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amos Laar" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Le Port" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hibbah Osei-Kwasi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2023-075166" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04171472v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mcn.13549" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03842180v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milkah Wanjohi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Kimani-Murage" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1368980022002270" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03617499v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilary Creed&#8208;kanashiro" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Griffiths" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mcn.13343" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03511616v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Liguori" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula Tr&#252;bswasser" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gfs.2021.100606" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03239754v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oluwabukola Olaitan" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Irache" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hibbah A Osei-Kwasi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1368980021000768" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03752818v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Zotor" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mcn.13412" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03353503v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bridget Kelly" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilhemina Quarpong" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richmond Aryeetey" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2021.644320" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03239631v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hibbah Araba Osei-Kwasi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0249621" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03360804v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.healthplace.2021.102647" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03031427v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Alan Green" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milka Njeri Wanjohi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richmond Nii Okai Aryeetey" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2019-035680" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755658v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily K Rousham" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Akparibo" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristin Bash" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1368980019004014" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492825v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Green" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gfs.2020.100452" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251697v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aarti Mohindra" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Booth" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milka Wanjohi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1368980019005305" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03456105v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Gissing" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cohen" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1368980017000970" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04317580v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Le&#160;port" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustapha Seye" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bricas" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04317623v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lica Ochoa-Avil&#233;s" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jose Penaherrera-Velez" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denisse Vasquez" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Signe Vargas" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04490771v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilary M. Creed&#8208;kanashiro" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37527/2023.73.S1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04317570v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04317637v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04317688v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04317538v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04317665v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violeta Rojas" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03152133v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberley Neve" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinna Hawkes" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jess Brock" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Isaacs" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03468376v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3347-2" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/rebecca-pradeilles" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0334-3714" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=UuEHrisAAAAJ" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04235825v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyn Imelda Auma" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Pradeilles" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Ohly" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Eymard-Duvernay" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristian A Brizendine" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mcn.13543" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05478105v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milkah N Wanjohi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gershim Asiki" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calistus Wilunda" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Holdsworth" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/ijph.2024.1607891" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434409v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Wambui Kimani-Murage" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s1368980025000400" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05478161v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Pearson" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Kingsnorth" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Africa Peral Suarez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Boxer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/obr.13940" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05478178v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Tarazona-Meza" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosario M Bartolini" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina Romero" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Goya" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16549716.2025.2475580" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04342445v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica F Large" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Madigan" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oonagh Markey" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nutrit/nuad147" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04653893v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossina Pareja" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Landais" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12571-024-01471-y" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04484108v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilary Davies-Kershaw" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umi Fahmida" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Kyaw Htet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bharati Kulkarni" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babacar Faye" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjpo-2022-001683" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04581693v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violeta Magdalena Rojas Huayta" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilary M Creed-Kanashiro" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Rousham" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Delgado" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0303668" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04214483v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Norris" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laury Sellem" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advnut.2023.09.003" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335584v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossina G Pareja" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosario Bartolini" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2022-071280" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04138607v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Spires" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Battersby" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cohen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Daivadanam" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.M. Demmler" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gfs.2023.100690" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04228405v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akua Tandoh" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amos Laar" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Le Port" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hibbah Osei-Kwasi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2023-075166" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04171472v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mcn.13549" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03842180v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milkah Wanjohi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Kimani-Murage" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1368980022002270" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03239754v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oluwabukola Olaitan" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Irache" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hibbah A Osei-Kwasi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1368980021000768" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03752818v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Liguori" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Zotor" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mcn.13412" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03617499v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilary Creed&#8208;kanashiro" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Griffiths" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mcn.13343" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03511616v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula Tr&#252;bswasser" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gfs.2021.100606" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03353503v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bridget Kelly" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilhemina Quarpong" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richmond Aryeetey" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2021.644320" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03239631v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hibbah Araba Osei-Kwasi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0249621" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03360804v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.healthplace.2021.102647" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03031427v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Alan Green" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milka Njeri Wanjohi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richmond Nii Okai Aryeetey" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2019-035680" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755658v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily K Rousham" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Akparibo" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristin Bash" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1368980019004014" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492825v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Green" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gfs.2020.100452" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251697v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aarti Mohindra" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Booth" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milka Wanjohi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1368980019005305" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03456105v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Gissing" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cohen" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1368980017000970" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04317665v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violeta Rojas" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilary M. Creed&#8208;kanashiro" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04317580v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Le&#160;port" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustapha Seye" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bricas" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04317623v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lica Ochoa-Avil&#233;s" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jose Penaherrera-Velez" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denisse Vasquez" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Signe Vargas" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04317570v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04490771v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37527/2023.73.S1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04317637v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04317688v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04317538v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03152133v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberley Neve" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinna Hawkes" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jess Brock" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Isaacs" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03468376v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3347-2" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>