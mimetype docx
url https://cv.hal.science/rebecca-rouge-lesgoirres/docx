--- v0 (2026-04-09)
+++ v1 (2026-05-26)
@@ -195,273 +195,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05131913v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Mainard, Roman d’exposition : performance under reading conditions</w:t>
+                <w:t xml:space="preserve">Ghada Amer: A Woman's Voice Is Revolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Rouge Lesgoirres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Critique d'art</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/critiquedart.109356⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/critiquedart.109373⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05309079v1</w:t>
+                <w:t xml:space="preserve">hal-05309080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghada Amer: A Woman's Voice Is Revolution</w:t>
+                <w:t xml:space="preserve">« Textes à lire à voix haute »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Rouge Lesgoirres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Critique d'art</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/critiquedart.109373⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/critiquedart.109376⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05309080v1</w:t>
+                <w:t xml:space="preserve">hal-05308727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Textes à lire à voix haute »</w:t>
+                <w:t xml:space="preserve">Cécile Mainard, Roman d’exposition : performance under reading conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Rouge Lesgoirres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Critique d'art</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/critiquedart.109376⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/critiquedart.109356⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05308727v1</w:t>
+                <w:t xml:space="preserve">hal-05309079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Edouard Dor, Basquiat, peintre du rythme », Critique d’art, 2023</w:t>
               </w:r>
@@ -605,191 +605,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05321886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transparence / Transparaître</w:t>
+                <w:t xml:space="preserve">Elisa Larvego : Chicanes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Rouge Lesgoirres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Critique d'art</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/120xt⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/11zk7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05321885v1</w:t>
+                <w:t xml:space="preserve">hal-05321879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisa Larvego : Chicanes</w:t>
+                <w:t xml:space="preserve">Transparence / Transparaître</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Rouge Lesgoirres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Critique d'art</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/11zk7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/120xt⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05321879v1</w:t>
+                <w:t xml:space="preserve">hal-05321885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -884,51 +884,51 @@
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Pinettes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'étude transdisciplinaire Il y a matière, matter that matters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, EUR CAPS, Jan 2025, Rennes, France</w:t>
+              <w:t xml:space="preserve">, École universitaire de recherche Creative approaches to public space (EUR CAPS); Université Rennes 2, Jan 2025, Rennes, France. https://creativepublicspace.univ-rennes.fr/presentation.html</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05311707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -1064,178 +1064,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05311732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonobstant le canon de l’autobiographie, le récit fragmenté de la vie d’Annie Ernaux</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rencontre avec Antoine d’Agata, photographe : Autour d’Un endroit inconvénient de Jonathan Littell et Antoine d’Agata, Gallimard, 2023</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charline Pluvinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Rouge Lesgoirres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le poids du passé. (dé)construire le canon: approches et méthodes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Cellam, Université Rennes, Oct 2024, Rennes, France</w:t>
+              <w:t xml:space="preserve">Observatoire des mutations esthétiques : Les représentations de la guerre actuelle en Ukraine dans les arts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, APP; Université Rennes 2, Sep 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05311581v1</w:t>
+                <w:t xml:space="preserve">hal-05311602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rencontre avec Antoine d’Agata, photographe : Autour d’Un endroit inconvénient de Jonathan Littell et Antoine d’Agata, Gallimard, 2023</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nonobstant le canon de l’autobiographie, le récit fragmenté de la vie d’Annie Ernaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Rouge Lesgoirres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Observatoire des mutations esthétiques : Les représentations de la guerre actuelle en Ukraine dans les arts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, APP; Université Rennes 2, Sep 2024, Rennes, France</w:t>
+              <w:t xml:space="preserve">Le poids du passé. (dé)construire le canon: approches et méthodes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cellam, Université Rennes, Oct 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05311602v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05311581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'invention de sa propre écriture : une étude comparatiste des première oeuvres de Sofia Goubaidoulina et d'Annie Ernaux</w:t>
               </w:r>
@@ -1666,51 +1666,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131913v3" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Daniel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Rouge Lesgoirres" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Thomas" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309079v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/critiquedart.109356" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309080v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/critiquedart.109373" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308727v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/critiquedart.109376" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05281761v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/critiquedart.109366" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05321886v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11zk6" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05321885v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/120xt" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05321879v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11zk7" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311707v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Le Foll" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Boucheron" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Biassi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Pinettes" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311758v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311732v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311581v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311602v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Pluvinet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311681v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311696v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311647v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347345v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Rouge" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131913v3" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Daniel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Rouge Lesgoirres" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Thomas" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309080v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/critiquedart.109373" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308727v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/critiquedart.109376" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309079v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/critiquedart.109356" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05281761v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/critiquedart.109366" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05321886v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11zk6" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05321879v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11zk7" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05321885v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/120xt" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311707v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Le Foll" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Boucheron" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Biassi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Pinettes" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311758v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311732v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311602v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Pluvinet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311581v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311681v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311696v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311647v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347345v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Rouge" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>