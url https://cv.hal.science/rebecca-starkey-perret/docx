--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -160,51 +160,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'approche neurolinguistique, la perspective actionnelle, et les émotions d'accomplissement ressenties par des élèves de 6ème en cours d'anglais</w:t>
+                <w:t xml:space="preserve">L’approche neurolinguistique (ANL), la perspective actionnelle, et les émotions d’accomplissement ressenties par des élèves de 6ème en cours d’anglais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Starkey-Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Deledalle</w:t>
@@ -239,93 +239,93 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Le Gal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Langues Modernes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025</w:t>
+              <w:t xml:space="preserve">, 2025, 1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05134934v1</w:t>
+                <w:t xml:space="preserve">hal-04879854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’approche neurolinguistique (ANL), la perspective actionnelle, et les émotions d’accomplissement ressenties par des élèves de 6ème en cours d’anglais</w:t>
+                <w:t xml:space="preserve">L'approche neurolinguistique, la perspective actionnelle, et les émotions d'accomplissement ressenties par des élèves de 6ème en cours d'anglais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Starkey-Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Deledalle</w:t>
@@ -360,69 +360,69 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Le Gal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Langues Modernes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 1</w:t>
+              <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04879854v1</w:t>
+                <w:t xml:space="preserve">hal-05134934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’acquisition formelle de l’oral spontané en L2 des locuteurs débutants</w:t>
               </w:r>
@@ -2795,51 +2795,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E804CA85"/>
+    <w:nsid w:val="332C689C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3026,51 +3026,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/rebecca-starkey-perret" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/166666998" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134934v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Starkey-Perret" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Deledalle" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Dat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Guedat&#8208;bittighoffer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Gal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879854v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784682v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Guedat-Bittighoffer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202419110005" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785288v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.12009" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715102v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Starkey" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chotard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Raynaud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04013247v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tifenn Tual" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03811074v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Jeoffrion" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Rowe" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjep.12193" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04538667v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Narcy-Combes" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07908318.2016.1217232" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01470726v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mcallister" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Belan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Phuong Le Ngo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/apliut.5184" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-VZMF1MZM-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03811106v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Marcouyeux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilker Birkan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07908318.2014.887724" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04045481v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01470787v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/apliut.2321" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-B7FCJ48V-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869184v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870441v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880063v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561973v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864630v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864625v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864585v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869182v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862233v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561763v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Phuong L&#234; Ngo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rialland" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14705/rpnet.2017.cssw2017.751" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01470750v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://benjamins.com/#catalog/books/tblt.4/main" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/tblt.4.18mca" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/rebecca-starkey-perret" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/166666998" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879854v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Starkey-Perret" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Deledalle" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Dat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Guedat&#8208;bittighoffer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Gal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134934v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784682v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Guedat-Bittighoffer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202419110005" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785288v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.12009" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715102v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Starkey" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chotard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Raynaud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04013247v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tifenn Tual" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03811074v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Jeoffrion" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Rowe" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjep.12193" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04538667v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Narcy-Combes" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07908318.2016.1217232" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01470726v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mcallister" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Belan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Phuong Le Ngo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/apliut.5184" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-VZMF1MZM-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03811106v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Marcouyeux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilker Birkan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07908318.2014.887724" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04045481v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01470787v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/apliut.2321" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-B7FCJ48V-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869184v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870441v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880063v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561973v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864630v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864625v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864585v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869182v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862233v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561763v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Phuong L&#234; Ngo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rialland" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14705/rpnet.2017.cssw2017.751" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01470750v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://benjamins.com/#catalog/books/tblt.4/main" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/tblt.4.18mca" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>