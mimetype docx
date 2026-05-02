--- v1 (2026-04-07)
+++ v2 (2026-05-02)
@@ -126,1321 +126,1412 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (12)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’approche neurolinguistique (ANL), la perspective actionnelle, et les émotions d’accomplissement ressenties par des élèves de 6ème en cours d’anglais</w:t>
+                <w:t xml:space="preserve">Représentations, croyances et savoirs des étudiants en formation initiale aux métiers du professorat concernant les langues-cultures, le plurilinguisme et les pratiques langagières des disciplines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Starkey-Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurore Deledalle</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sophie Le Gal</w:t>
+                <w:t xml:space="preserve">Jérôme Béliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Langues Modernes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Recherches en Didactique des Langues et Cultures - Les Cahiers de l'Acedle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 23-2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/15bex⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04879854v1</w:t>
+                <w:t xml:space="preserve">hal-05582199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'approche neurolinguistique, la perspective actionnelle, et les émotions d'accomplissement ressenties par des élèves de 6ème en cours d'anglais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Starkey-Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Deledalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Ange Dat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Guedat‐bittighoffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Le Gal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Langues Modernes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05134934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’acquisition formelle de l’oral spontané en L2 des locuteurs débutants</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">L’approche neurolinguistique (ANL), la perspective actionnelle, et les émotions d’accomplissement ressenties par des élèves de 6ème en cours d’anglais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Starkey-Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Deledalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Ange Dat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Guedat‐bittighoffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Guedat-Bittighoffer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rebecca Starkey-Perret</w:t>
+                <w:t xml:space="preserve">Sophie Le Gal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SHS Web of Conferences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Les Langues Modernes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/shsconf/202419110005⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04784682v1</w:t>
+                <w:t xml:space="preserve">hal-04879854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’influence des choix méthodologiques sur l’acquisition de l’oral spontané en L2 en classe</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">L’acquisition formelle de l’oral spontané en L2 des locuteurs débutants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Ange Dat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Guedat-Bittighoffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Starkey-Perret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/lidil.12009⟩</w:t>
+              <w:t xml:space="preserve">SHS Web of Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 191, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/shsconf/202419110005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04785288v1</w:t>
+                <w:t xml:space="preserve">hal-04784682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investissement, retours sur investissement et besoins de formation des professeurs de langue vivante</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie-Claude Raynaud</w:t>
+                <w:t xml:space="preserve">L’influence des choix méthodologiques sur l’acquisition de l’oral spontané en L2 en classe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Ange Dat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Starkey-Perret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Etudes en didactique des langues</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 68, 15 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/lidil.12009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04715102v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04785288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation de la précision linguistique chez des apprenants d'anglais au collège</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investissement, retours sur investissement et besoins de formation des professeurs de langue vivante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Starkey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tifenn Tual</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rebecca Starkey-Perret</w:t>
+                <w:t xml:space="preserve">Frédéric Chotard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claude Raynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Etudes en didactique des langues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, Evaluation, 33, pp.89-113</w:t>
+              <w:t xml:space="preserve">, 2023, De l’individu au collectif / From the individual to the collective, 41, pp.83-106</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04013247v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04715102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring the impact of teaching approaches on achievement-related emotions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Évaluation de la précision linguistique chez des apprenants d'anglais au collège</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tifenn Tual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Starkey-Perret</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Rowe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Educational Psychology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Etudes en didactique des langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Evaluation, 33, pp.89-113</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03811074v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04013247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementing a plurilingual programme in a university in France</w:t>
+                <w:t xml:space="preserve">Measuring the impact of teaching approaches on achievement-related emotions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Starkey-Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Deledalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Jeoffrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Françoise Narcy-Combes</w:t>
+                <w:t xml:space="preserve">Charlotte Rowe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Language, Culture and Curriculum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 30 (2), pp.174-197. </w:t>
+              <w:t xml:space="preserve">British Journal of Educational Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 88 (3), pp.446-464. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/07908318.2016.1217232⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/bjep.12193⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04538667v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03811074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing undergraduate student engagement in a virtual resource center</w:t>
+                <w:t xml:space="preserve">Implementing a plurilingual programme in a university in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Starkey-Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Mcallister</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Thi Phuong Le Ngo</w:t>
+                <w:t xml:space="preserve">Marie-Françoise Narcy-Combes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherche et Pratiques Pédagogiques en Langues de Spécialité. Cahiers de l'APLIUT</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/apliut.5184⟩</w:t>
+              <w:t xml:space="preserve">Language, Culture and Curriculum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 30 (2), pp.174-197. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/07908318.2016.1217232⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01470726v1</w:t>
+                <w:t xml:space="preserve">hal-04538667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From multilingualism to plurilingualism: university students’ beliefs about language learning in a monolingual context</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assessing undergraduate student engagement in a virtual resource center</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Starkey-Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ilker Birkan</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Mcallister</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Belan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Phuong Le Ngo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Language, Culture and Curriculum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/07908318.2014.887724⟩</w:t>
+              <w:t xml:space="preserve">Recherche et Pratiques Pédagogiques en Langues de Spécialité. Cahiers de l'APLIUT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Réussite et échec en langues de spécialité, Vol. XXXIV (N° 2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/apliut.5184⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03811106v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01470726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'environnement affectif dans un collège de banlieue parisienne : potentialités d'apprentissage, actions et discours</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">From multilingualism to plurilingualism: university students’ beliefs about language learning in a monolingual context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Jeoffrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Marcouyeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Starkey-Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Françoise Narcy-Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilker Birkan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Etudes en didactique des langues</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Language, Culture and Curriculum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 27 (1), pp.8-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/07908318.2014.887724⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04045481v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03811106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'environnement affectif dans un collège de banlieue parisienne : potentialités d'apprentissage, actions et discours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Starkey-Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etudes en didactique des langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Affect(s), 23-24, pp.191-216</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04045481v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Représentations des enseignants d’anglais et évaluation d’un dispositif hybride : image de soi, image de l’apprenant et appropriation du dispositif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Starkey-Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Mcallister</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise Narcy-Combes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherche et Pratiques Pédagogiques en Langues de Spécialité. Cahiers de l'APLIUT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Image et enseignement / apprentissage des langues : le cas du secteur LANSAD, XXXI (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/apliut.2321⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01470787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1450,422 +1541,422 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The similarities between NLA (Neurolinguistic approach) and DUB (Dynamic Usage based) principles in L2 learning of young beginners</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Ange Dat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Guedat-Bittighoffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Starkey-Perret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès AILA 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ENS Lyon, Jul 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04869184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’apprentissage d’une L2 au collège avec l’approche neurolinguistique (ANL) : transmission implicite de l’oral en milieu guidé »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Ange Dat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Guedat‐bittighoffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Starkey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Le Gal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international "Transmettre les langues : pourquoi et comment?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Università di Corsica, Oct 2020, Corti, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04870441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’approche neurolinguistique au collège : présentation d’une étude en construction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Ange Dat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Guedat-Bittighoffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Starkey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Le Gal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Deuxièmes journées internationales de l’approche neurolinguistique pour l’enseignement-apprentissage des langues étrangères et secondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université d'Angers, Mar 2019, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04880063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Master’s students’ use of online corpora for hypothesis testing and error correction in international logistics: effects on accuracy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Belan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Starkey-Perret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36e colloque du GERAS, Université de Bordeaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03561973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1875,340 +1966,340 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Secondary pupils’ spontaneous EFL oral acquisition: the advantage of modelization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Ange Dat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Guedat-Bittighoffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Starkey-Perret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EuroSLA 32</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Birmingham, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04864630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’apprentissage de l’oral en L2 par des adolescents en contexte scolaire : quand acquisition et didactique se rejoignent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Ange Dat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Guedat-Bittighoffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Starkey-Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Le Gal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'études RéAL2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04864625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’acquisition implicite de l’oral en langue seconde (L2) en milieu guidé : un exemple avec l’approche neurolinguistique (ANL)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Ange Dat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Guedat-Bittighoffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Starkey-Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Le Gal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quelles activités pour quelle école ? Journée d’études</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2021, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04864585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2218,124 +2309,124 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'acquisition formelle de l'oral spontané en L2 des locuteurs débutants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Ange Dat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Guedat‐bittighoffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Starkey-Perret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès mondial de linguistique française (CMLF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04869182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2345,389 +2436,389 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’apprentissage d’une langue seconde (L2) au collège avec l’approche neurolinguistique (ANL) : transmission implicite de l’oral ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Ange Dat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Guedat-Bittighoffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Starkey-Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Le Gal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transmettre les langues : pourquoi et comment ? Volume 2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EME Editions, pp.215-228, 2022, Proximités Sociolinguistique et langue française, 978-2-8066-3761-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04862233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effect of form-focussed pre-task activities on accuracy in L2 production in an ESP course in French higher education</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Starkey-Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Belan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Phuong Lê Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Rialland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New developments in ESP teaching and learning research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Research-publishing.net, pp.171-195, 2017, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14705/rpnet.2017.cssw2017.751⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03561763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Language teachers' perceptions of a task-based learning programme in a French University</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Mcallister</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise Narcy-Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Starkey-Perret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ali Shehadeh; Christine A. Coombe. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Task-Based Language Teaching in Foreign Language Contexts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 4, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Benjamins Publishing Company</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Task-Based Language Teaching, 9789027207241. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1075/tblt.4.18mca⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01470750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId64"/>
+      <w:footerReference w:type="default" r:id="rId67"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2795,51 +2886,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="332C689C"/>
+    <w:nsid w:val="C375DFD2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3026,51 +3117,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/rebecca-starkey-perret" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/166666998" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879854v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Starkey-Perret" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Deledalle" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Dat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Guedat&#8208;bittighoffer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Gal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134934v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784682v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Guedat-Bittighoffer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202419110005" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785288v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.12009" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715102v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Starkey" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chotard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Raynaud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04013247v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tifenn Tual" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03811074v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Jeoffrion" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Rowe" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjep.12193" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04538667v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Narcy-Combes" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07908318.2016.1217232" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01470726v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mcallister" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Belan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Phuong Le Ngo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/apliut.5184" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-VZMF1MZM-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03811106v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Marcouyeux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilker Birkan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07908318.2014.887724" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04045481v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01470787v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/apliut.2321" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-B7FCJ48V-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869184v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870441v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880063v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561973v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864630v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864625v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864585v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869182v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862233v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561763v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Phuong L&#234; Ngo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rialland" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14705/rpnet.2017.cssw2017.751" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01470750v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://benjamins.com/#catalog/books/tblt.4/main" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/tblt.4.18mca" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/rebecca-starkey-perret" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/166666998" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582199v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Starkey-Perret" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me B&#233;liard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15bex" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134934v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Deledalle" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Dat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Guedat&#8208;bittighoffer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Gal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879854v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784682v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Guedat-Bittighoffer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202419110005" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785288v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.12009" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715102v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Starkey" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chotard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Raynaud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04013247v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tifenn Tual" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03811074v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Jeoffrion" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Rowe" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjep.12193" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04538667v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Narcy-Combes" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07908318.2016.1217232" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01470726v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mcallister" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Belan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Phuong Le Ngo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/apliut.5184" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-VZMF1MZM-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03811106v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Marcouyeux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilker Birkan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07908318.2014.887724" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04045481v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01470787v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/apliut.2321" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-B7FCJ48V-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869184v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870441v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880063v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561973v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864630v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864625v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864585v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869182v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862233v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561763v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Phuong L&#234; Ngo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rialland" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14705/rpnet.2017.cssw2017.751" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01470750v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://benjamins.com/#catalog/books/tblt.4/main" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/tblt.4.18mca" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>