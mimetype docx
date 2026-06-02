--- v2 (2026-05-02)
+++ v3 (2026-06-02)
@@ -597,213 +597,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04784682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’influence des choix méthodologiques sur l’acquisition de l’oral spontané en L2 en classe</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rebecca Starkey-Perret</w:t>
+                <w:t xml:space="preserve">Investissement, retours sur investissement et besoins de formation des professeurs de langue vivante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Starkey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Chotard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claude Raynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Etudes en didactique des langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, De l’individu au collectif / From the individual to the collective, 41, pp.83-106</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04785288v1</w:t>
+                <w:t xml:space="preserve">hal-04715102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investissement, retours sur investissement et besoins de formation des professeurs de langue vivante</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie-Claude Raynaud</w:t>
+                <w:t xml:space="preserve">L’influence des choix méthodologiques sur l’acquisition de l’oral spontané en L2 en classe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Ange Dat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Starkey-Perret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Etudes en didactique des langues</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 68, 15 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/lidil.12009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04715102v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04785288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation de la précision linguistique chez des apprenants d'anglais au collège</w:t>
               </w:r>
@@ -1202,226 +1202,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01470726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From multilingualism to plurilingualism: university students’ beliefs about language learning in a monolingual context</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'environnement affectif dans un collège de banlieue parisienne : potentialités d'apprentissage, actions et discours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Starkey-Perret</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ilker Birkan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Language, Culture and Curriculum</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Etudes en didactique des langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Affect(s), 23-24, pp.191-216</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03811106v1</w:t>
+                <w:t xml:space="preserve">hal-04045481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'environnement affectif dans un collège de banlieue parisienne : potentialités d'apprentissage, actions et discours</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">From multilingualism to plurilingualism: university students’ beliefs about language learning in a monolingual context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Jeoffrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Marcouyeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Starkey-Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Françoise Narcy-Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilker Birkan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Etudes en didactique des langues</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Language, Culture and Curriculum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 27 (1), pp.8-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/07908318.2014.887724⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04045481v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03811106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Représentations des enseignants d’anglais et évaluation d’un dispositif hybride : image de soi, image de l’apprenant et appropriation du dispositif</w:t>
               </w:r>
@@ -1676,51 +1676,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Ange Dat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Guedat‐bittighoffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Starkey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Le Gal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1784,51 +1784,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Ange Dat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Guedat-Bittighoffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Starkey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Le Gal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2886,51 +2886,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C375DFD2"/>
+    <w:nsid w:val="03268C67"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3117,51 +3117,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/rebecca-starkey-perret" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/166666998" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582199v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Starkey-Perret" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me B&#233;liard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15bex" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134934v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Deledalle" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Dat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Guedat&#8208;bittighoffer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Gal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879854v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784682v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Guedat-Bittighoffer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202419110005" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785288v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.12009" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715102v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Starkey" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chotard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Raynaud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04013247v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tifenn Tual" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03811074v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Jeoffrion" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Rowe" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjep.12193" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04538667v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Narcy-Combes" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07908318.2016.1217232" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01470726v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mcallister" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Belan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Phuong Le Ngo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/apliut.5184" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-VZMF1MZM-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03811106v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Marcouyeux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilker Birkan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07908318.2014.887724" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04045481v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01470787v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/apliut.2321" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-B7FCJ48V-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869184v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870441v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880063v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561973v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864630v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864625v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864585v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869182v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862233v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561763v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Phuong L&#234; Ngo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rialland" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14705/rpnet.2017.cssw2017.751" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01470750v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://benjamins.com/#catalog/books/tblt.4/main" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/tblt.4.18mca" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/rebecca-starkey-perret" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/166666998" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582199v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Starkey-Perret" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me B&#233;liard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15bex" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134934v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Deledalle" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Dat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Guedat&#8208;bittighoffer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Gal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879854v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784682v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Guedat-Bittighoffer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202419110005" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715102v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Starkey" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chotard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Raynaud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785288v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.12009" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04013247v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tifenn Tual" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03811074v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Jeoffrion" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Rowe" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjep.12193" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04538667v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Narcy-Combes" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07908318.2016.1217232" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01470726v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mcallister" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Belan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Phuong Le Ngo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/apliut.5184" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-VZMF1MZM-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04045481v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03811106v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Marcouyeux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilker Birkan" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07908318.2014.887724" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01470787v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/apliut.2321" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-B7FCJ48V-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869184v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870441v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880063v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561973v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864630v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864625v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864585v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869182v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862233v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561763v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Phuong L&#234; Ngo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rialland" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14705/rpnet.2017.cssw2017.751" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01470750v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://benjamins.com/#catalog/books/tblt.4/main" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/tblt.4.18mca" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>