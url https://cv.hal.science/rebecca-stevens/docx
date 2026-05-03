--- v0 (2026-03-23)
+++ v1 (2026-05-03)
@@ -1086,338 +1086,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02619315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Get the Balance Right: ROS Homeostasis and Redox Signalling in Fruit</w:t>
+                <w:t xml:space="preserve">Increasing Ascorbic Acid Content and Salinity Tolerance of Cherry Tomato Plants by Suppressed Expression of the Ascorbate Oxidase Gene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Decros</w:t>
+                <w:t xml:space="preserve">Karima F. Abdelgawad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Baldet</w:t>
+                <w:t xml:space="preserve">Mohamed M. El-Mogy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Beauvoit</w:t>
+                <w:t xml:space="preserve">Mohamed I. A. Mohamed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Garchery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Stevens</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 10, pp.1-16. </w:t>
+              <w:t xml:space="preserve">Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (2), pp.51. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpls.2019.01091⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/agronomy9020051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02619141v1</w:t>
+                <w:t xml:space="preserve">hal-02620117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increasing Ascorbic Acid Content and Salinity Tolerance of Cherry Tomato Plants by Suppressed Expression of the Ascorbate Oxidase Gene</w:t>
+                <w:t xml:space="preserve">Get the Balance Right: ROS Homeostasis and Redox Signalling in Fruit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karima F. Abdelgawad</w:t>
+                <w:t xml:space="preserve">Guillaume Decros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed M. El-Mogy</w:t>
+                <w:t xml:space="preserve">Pierre Baldet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed I. A. Mohamed</w:t>
+                <w:t xml:space="preserve">Bertrand Beauvoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Stevens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cecile Garchery</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Amélie Flandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 9 (2), pp.51. </w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, pp.1-16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/agronomy9020051⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2019.01091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02620117v1</w:t>
+                <w:t xml:space="preserve">hal-02619141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A systems biology study in tomato fruit reveals correlations between the ascorbate pool and genes involved in ribosome biogenesis, translation, and the heat-shock response</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Stevens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Baldet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1641,51 +1641,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irrigation with salt water affects growth, yield, fruit quality, storability and marker-gene expression in cherry tomato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Zaki Elmogy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Garchery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Stevens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1758,51 +1758,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Truffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisele Riqueau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Garchery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2005,51 +2005,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Truffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noé Gest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Garchery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Florian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2662,51 +2662,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Light-dependent regulation of ascorbate in tomato by a monodehydroascorbate reductase localized in peroxisomes and the cytosol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noé Gest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Garchery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2831,51 +2831,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félicie Lopez Lauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Truffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Baldet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 8 (12), 13 p. </w:t>
@@ -3069,51 +3069,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phuc Thi Do</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moftah Alhagdow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Baldet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 36 (1), pp.159-175. </w:t>
@@ -4134,51 +4134,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Page</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Gouble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Garchery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Zamir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4415,51 +4415,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Duffé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Garchery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Baldet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 143 (4), pp.1943-1953. </w:t>
@@ -4523,51 +4523,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Stevens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Buret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Garchery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yolande Carretero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4633,298 +4633,298 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02662133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A CDC45 homolog in Arabidopsis is essential for meiosis, as shown by RNA interference-induced gene silencing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">NtKIS2, a novel tobacco cyclin-dependent kinase inhibitor is differentially expressed during the cell cycle and plant development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Jasinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Saraiva Leite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Domenichini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Stevens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">P. Meyer</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant cell</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Plant Physiology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 41 (6-7), pp.667-676. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0981-9428(03)00082-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02679778v1</w:t>
+                <w:t xml:space="preserve">hal-02924897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NtKIS2, a novel tobacco cyclin-dependent kinase inhibitor is differentially expressed during the cell cycle and plant development</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A CDC45 homolog in Arabidopsis is essential for meiosis, as shown by RNA interference-induced gene silencing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Stevens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Raynaud</w:t>
+                <w:t xml:space="preserve">Mathilde Grelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Vezon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">- Jae Sung Oh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology and Biochemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The Plant cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 16 (1), pp.99-113</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02924897v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02679778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The E2F Family of Transcription Factors from Arabidopsis thaliana</w:t>
               </w:r>
@@ -5083,51 +5083,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Stevens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Perennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Jasinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Cella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5808,51 +5808,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Stevens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Truffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Baldet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Gautier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6365,51 +6365,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="39C1E23F"/>
+    <w:nsid w:val="748AD8F6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6596,51 +6596,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/rebecca-stevens" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4401-7923" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/192414526" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04701251v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Hereil" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guillaume" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Duboscq" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Carretero" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Pelpoir" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.15082" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565597v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Yousefi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Soltani" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. R. Lalehparvar" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Stevens" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22034/JAST.26.2.387" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088575v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. I. Tenaillon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewen Burban" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Huynh" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Wojcik" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;line Thuillet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajb2.16173" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03941693v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hereil" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Salinier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Daunay" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Stevens" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2022.1348.22" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03551518v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Salinier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lefebvre" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Besombes" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Burck" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Causse" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants11030347" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03372865v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Roux-Cuvelier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grisoni" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bellec" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bloquel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Charron" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619315v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Daunay" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Talmot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lecarpentier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Pag&#232;s" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20900/cbgg20190011" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619141v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Decros" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baldet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Beauvoit" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Flandin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.01091" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620117v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima F. Abdelgawad" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed M. El-Mogy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed I. A. Mohamed" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Garchery" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy9020051" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721265v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bouchet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deborde" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.00137" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621469v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fedia Rebah" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chayma Ouhibi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. H. Alamer" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najoua Msilini" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhiba Ben Nasri" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1556/018.69.2018.4.8" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621235v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Zaki Elmogy" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09064710.2018.1473482" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669403v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Truffault" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisele Riqueau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gautier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jplph.2017.12.012" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510013v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen C. Fry" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.13439" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323664v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Gest" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Florian" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisdair R Fernie" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.12663" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01775273v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Mounet-Gilbert" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dumont" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Ferrand" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Bournonville" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Monier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erw260" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335543v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Mcdowell" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Marcoux" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth Mcvicker" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Johnson" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Hang Fong" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mmi.13267" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03371257v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Truffault" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Gest" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Garchery" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Causse" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Duboscq" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2014.1048.8" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268579v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Sauvage" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Segura" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bauchet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuc Thi Do" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.114.241521" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648708v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Jimenez" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pbi.12020" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645038v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Massot" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Bancel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licie Lopez Lauri" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0084474" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650938v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ers297" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332344v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Garchery" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moftah Alhagdow" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2012.02564.x" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329417v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham El Airaj" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Riqueau" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.postharvbio.2013.07.035" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S1Q5QJ8J-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651665v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. G&#233;nard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Longuenesse" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-011-1493-x" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Z9357ZKH-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667885v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plaphy.2010.06.001" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654203v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Page" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Birtic" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Gouble" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Gilbert" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03371236v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Garcia" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gil" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2009.09.013" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FXZM6RN4-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667699v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Serino" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcn233" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666860v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano Nunes-Nesi" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Quemener" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Guillon" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2009.03972.x" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664973v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Zamir" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2008.01824.x" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655389v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud de Muyt" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Vezon" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine G. Gendrot" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc J.-L. Gallois" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.emboj.7601815" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03348017v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Buret" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Duff&#233;" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.106.091413" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662133v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde M. Causse" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf061241e" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-1DJPBZT9-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679778v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Grelon" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Jae Sung Oh" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Meyer" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02924897v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jasinski" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Saraiva Leite" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Domenichini" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Raynaud" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0981-9428(03)00082-2" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3DJMLBF4-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03371244v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Mariconti" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Pellegrini" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Cantoni" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bergounioux" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.m110616200" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679313v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rossignol" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Perennes" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cella" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00438-001-0624-7" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-L7NCZR7T-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675789v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Rossignol" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudette Perennes" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rino Cella" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M205125200" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695838v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G P Creissen" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P M Mullineaux" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s004250000304" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/027F42A0DB1E79BBA17DC0F11567AC1494E40B5B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695837v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695839v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Creissen" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Broadbent" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=a R Wellburn" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Mullineaux" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02803006v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788426v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803544v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Besma Ben Amor" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Faurobert" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Munos" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eu.wiley.com/WileyCDA/WileyTitle/productCd-0813810728.html" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811881v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mondher Bouzayen" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Etienne" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rothan" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcn270" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813295v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhafid A. Bendahmane" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/rebecca-stevens" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4401-7923" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/192414526" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04701251v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Hereil" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guillaume" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Duboscq" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Carretero" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Pelpoir" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.15082" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565597v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Yousefi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Soltani" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. R. Lalehparvar" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Stevens" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22034/JAST.26.2.387" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088575v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. I. Tenaillon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewen Burban" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Huynh" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Wojcik" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;line Thuillet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajb2.16173" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03941693v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hereil" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Salinier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Daunay" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Stevens" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2022.1348.22" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03551518v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Salinier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lefebvre" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Besombes" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Burck" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Causse" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants11030347" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03372865v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Roux-Cuvelier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grisoni" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bellec" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bloquel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Charron" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619315v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Daunay" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Talmot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lecarpentier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Pag&#232;s" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20900/cbgg20190011" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620117v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima F. Abdelgawad" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed M. El-Mogy" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed I. A. Mohamed" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Garchery" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy9020051" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619141v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Decros" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baldet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Beauvoit" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Flandin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.01091" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721265v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bouchet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deborde" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.00137" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621469v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fedia Rebah" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chayma Ouhibi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. H. Alamer" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najoua Msilini" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhiba Ben Nasri" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1556/018.69.2018.4.8" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621235v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Zaki Elmogy" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09064710.2018.1473482" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669403v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Truffault" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisele Riqueau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gautier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jplph.2017.12.012" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510013v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen C. Fry" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.13439" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323664v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Gest" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Florian" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisdair R Fernie" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.12663" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01775273v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Mounet-Gilbert" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dumont" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Ferrand" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Bournonville" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Monier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erw260" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335543v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Mcdowell" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Marcoux" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth Mcvicker" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Johnson" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Hang Fong" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mmi.13267" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03371257v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Truffault" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Gest" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Garchery" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Causse" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Duboscq" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2014.1048.8" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268579v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Sauvage" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Segura" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bauchet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuc Thi Do" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.114.241521" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648708v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Jimenez" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pbi.12020" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645038v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Massot" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Bancel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licie Lopez Lauri" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0084474" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650938v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ers297" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332344v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Garchery" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moftah Alhagdow" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2012.02564.x" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329417v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham El Airaj" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Riqueau" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.postharvbio.2013.07.035" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S1Q5QJ8J-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651665v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. G&#233;nard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Longuenesse" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-011-1493-x" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Z9357ZKH-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667885v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plaphy.2010.06.001" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654203v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Page" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Birtic" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Gouble" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Gilbert" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03371236v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Garcia" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gil" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2009.09.013" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FXZM6RN4-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667699v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Serino" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcn233" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666860v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano Nunes-Nesi" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Quemener" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Guillon" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2009.03972.x" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664973v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Zamir" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2008.01824.x" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655389v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud de Muyt" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Vezon" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine G. Gendrot" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc J.-L. Gallois" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.emboj.7601815" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03348017v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Buret" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Duff&#233;" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.106.091413" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662133v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde M. Causse" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf061241e" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-1DJPBZT9-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02924897v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jasinski" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Saraiva Leite" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Domenichini" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Raynaud" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0981-9428(03)00082-2" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3DJMLBF4-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679778v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Grelon" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Jae Sung Oh" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Meyer" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03371244v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Mariconti" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Pellegrini" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Cantoni" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bergounioux" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.m110616200" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679313v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rossignol" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Perennes" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cella" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00438-001-0624-7" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-L7NCZR7T-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675789v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Rossignol" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudette Perennes" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rino Cella" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M205125200" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695838v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G P Creissen" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P M Mullineaux" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s004250000304" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/027F42A0DB1E79BBA17DC0F11567AC1494E40B5B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695837v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695839v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Creissen" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Broadbent" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=a R Wellburn" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Mullineaux" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02803006v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788426v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803544v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Besma Ben Amor" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Faurobert" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Munos" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eu.wiley.com/WileyCDA/WileyTitle/productCd-0813810728.html" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811881v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mondher Bouzayen" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Etienne" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rothan" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcn270" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813295v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhafid A. Bendahmane" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>