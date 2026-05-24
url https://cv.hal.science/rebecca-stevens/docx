--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -187,278 +187,278 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterisation of a major QTL for sodium accumulation in tomato grown in high salinity</w:t>
+                <w:t xml:space="preserve">Genetic Diversity of Eggplant (Solanum melongena L.) Accessions Based on Morpho-Physiological Characteristics and Root System Architecture Traits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Hereil</w:t>
+                <w:t xml:space="preserve">F Yousefi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Guillaume</w:t>
+                <w:t xml:space="preserve">F Soltani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renaud Duboscq</w:t>
+                <w:t xml:space="preserve">A. R. Lalehparvar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yolande Carretero</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rebecca Stevens</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/pce.15082⟩</w:t>
+              <w:t xml:space="preserve">Journal of Agricultural Science and Technology (JAST)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 26 (2), pp.387-401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.22034/JAST.26.2.387⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04701251v1</w:t>
+                <w:t xml:space="preserve">hal-04565597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic Diversity of Eggplant (Solanum melongena L.) Accessions Based on Morpho-Physiological Characteristics and Root System Architecture Traits</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterisation of a major QTL for sodium accumulation in tomato grown in high salinity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Hereil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Yousefi</w:t>
+                <w:t xml:space="preserve">M. Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Soltani</w:t>
+                <w:t xml:space="preserve">Renaud Duboscq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. R. Lalehparvar</w:t>
+                <w:t xml:space="preserve">Yolande Carretero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rebecca Stevens</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Esther Pelpoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural Science and Technology (JAST)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 26 (2), pp.387-401. </w:t>
+              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.22034/JAST.26.2.387⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/pce.15082⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04565597v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04701251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crop domestication as a step towards reproductive isolation</w:t>
               </w:r>
@@ -1144,51 +1144,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed I. A. Mohamed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Garchery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Stevens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 9 (2), pp.51. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1261,51 +1261,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Baldet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Beauvoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Stevens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Flandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1354,399 +1354,399 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02619141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A systems biology study in tomato fruit reveals correlations between the ascorbate pool and genes involved in ribosome biogenesis, translation, and the heat-shock response</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Irrigation with salt water affects growth, yield, fruit quality, storability and marker-gene expression in cherry tomato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Zaki Elmogy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Garchery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Stevens</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2018.00137⟩</w:t>
+              <w:t xml:space="preserve">Acta Agriculturae Scandinavica, Section B - Soil and Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 68 (8), pp.727 - 737. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09064710.2018.1473482⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01721265v1</w:t>
+                <w:t xml:space="preserve">hal-02621235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of the responses to NaCl stress of three tomato introgression lines</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A systems biology study in tomato fruit reveals correlations between the ascorbate pool and genes involved in ribosome biogenesis, translation, and the heat-shock response</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Stevens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Baldet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Causse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fedia Rebah</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Mouhiba Ben Nasri</w:t>
+                <w:t xml:space="preserve">Catherine Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Biologica Hungarica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1556/018.69.2018.4.8⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (137), 16 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2018.00137⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02621469v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01721265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irrigation with salt water affects growth, yield, fruit quality, storability and marker-gene expression in cherry tomato</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparison of the responses to NaCl stress of three tomato introgression lines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fedia Rebah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chayma Ouhibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. H. Alamer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Najoua Msilini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Zaki Elmogy</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mouhiba Ben Nasri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Agriculturae Scandinavica, Section B - Soil and Plant Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 68 (8), pp.727 - 737. </w:t>
+              <w:t xml:space="preserve">Acta Biologica Hungarica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 69 (4), pp.464-480. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/09064710.2018.1473482⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1556/018.69.2018.4.8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02621235v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02621469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is monodehydroascorbate reductase activity in leaf tissue critical for the maintenance of yield in tomato?</w:t>
               </w:r>
@@ -1784,51 +1784,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Garchery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Stevens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Plant Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 222, pp.1-28. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1888,51 +1888,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Truffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen C. Fry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Stevens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Gautier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2554,51 +2554,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Segura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Stevens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phuc Thi Do</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2643,718 +2643,718 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01268579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Light-dependent regulation of ascorbate in tomato by a monodehydroascorbate reductase localized in peroxisomes and the cytosol</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Decreased monodehydroascorbate reductase activity reduces tolerance to cold storage in tomato and affects fruit antioxidant levels.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hicham El Airaj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noé Gest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Truffault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Garchery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Riqueau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Biotechnology Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/pbi.12020⟩</w:t>
+              <w:t xml:space="preserve">Postharvest Biology and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 86, pp.502-510. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.postharvbio.2013.07.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02648708v1</w:t>
+                <w:t xml:space="preserve">hal-01329417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High temperature inhibits ascorbate recycling and light stimulation of the ascorbate pool in tomato despite increased expression of biosynthesis genes</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Light-dependent regulation of ascorbate in tomato by a monodehydroascorbate reductase localized in peroxisomes and the cytosol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noé Gest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Garchery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Stevens</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0084474⟩</w:t>
+              <w:t xml:space="preserve">Plant Biotechnology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 11 (3), pp.344 - 354. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/pbi.12020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02645038v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02648708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ascorbate as seen through plant evolution: the rise of a successful molecule?</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">High temperature inhibits ascorbate recycling and light stimulation of the ascorbate pool in tomato despite increased expression of biosynthesis genes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Capucine Massot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Bancel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félicie Lopez Lauri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Truffault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Baldet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (12), 13 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0084474⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jxb/ers297⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02650938v1</w:t>
+                <w:t xml:space="preserve">hal-02645038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A diminution in ascorbate oxidase activity affects carbon allocation and improves yield in tomato under water deficit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Garchery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noé Gest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phuc Thi Do</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moftah Alhagdow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Baldet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 36 (1), pp.159-175. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1365-3040.2012.02564.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01332344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decreased monodehydroascorbate reductase activity reduces tolerance to cold storage in tomato and affects fruit antioxidant levels.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ascorbate as seen through plant evolution: the rise of a successful molecule?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noé Gest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Stevens</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Postharvest Biology and Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 64 (1), pp.33 - 53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/ers297⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.postharvbio.2013.07.035⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01329417v1</w:t>
+                <w:t xml:space="preserve">hal-02650938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Light affects ascorbate content and ascorbate-related gene expression in tomato leaves more than in fruits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capucine Massot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Stevens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Génard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3439,77 +3439,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluctuations in sugar content are not determinant in explaining variations in vitamin C in tomato fruit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capucine Massot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Génard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Stevens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Gautier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3694,51 +3694,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An integrative genomics approach for deciphering the complex interactions between ascorbate metabolism and fruit growth and composition in tomato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Stevens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3844,64 +3844,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regulation of tomato fruit ascorbate content is more highly dependent on fruit irradiance than leaf irradiance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capucine Massot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Stevens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Serino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3974,51 +3974,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GDP-d-mannose 3,5-epimerase (GME) plays a key role at the intersection of ascorbate and non-cellulosic cell-wall biosynthesis in tomato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moftah Alhagdow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriano Nunes-Nesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4095,51 +4095,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomato fruit ascorbic acid content is linked with monodehydroascorbate reductase activity and tolerance to chilling stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Stevens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Page</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4281,51 +4281,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine G. Gendrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc J.-L. Gallois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Stevens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMBO Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 26 (18), pp.4126-4137. </w:t>
@@ -4363,90 +4363,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Candidate Genes and Quantitative Trait Loci Affecting Fruit Ascorbic Acid Content in Three Tomato Populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Stevens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Buret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Duffé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Garchery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Baldet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4497,90 +4497,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Technique for rapid, small-scale analysis of vitamin C levels in fruit and application to a tomato mutant collection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Stevens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Buret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Garchery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yolande Carretero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde M. Causse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4678,51 +4678,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cynthia Saraiva Leite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Domenichini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Stevens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4785,51 +4785,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A CDC45 homolog in Arabidopsis is essential for meiosis, as shown by RNA interference-induced gene silencing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Stevens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Grelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4949,51 +4949,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Pellegrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Cantoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Stevens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bergounioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5057,51 +5057,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AtE2F-a and AtDP-a, members of the E2F family of transcription factors, induce Arabidopsis leaf cells to re-enter S phase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Rossignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Stevens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Perennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5190,51 +5190,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two E2F sites in the Arabidopsis MCM3 promoter have different roles in cell cycle activation and meristematic expression.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Stevens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luisa Mariconti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5324,51 +5324,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterisation of pea cytosolic glutathione reductase expressed in transgenic tobacco.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Stevens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G P Creissen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5440,51 +5440,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cloning and characterisation of a cytosolic glutathione reductase cDNA from pea (Pisum sativum L.) and its expression in response to stress.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Stevens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G P Creissen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5561,51 +5561,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Creissen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Broadbent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Stevens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">a R Wellburn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5688,51 +5688,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redox, environnement et quelques aspects du développement des plantes. Habilitation à diriger des recherches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Stevens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université d'Avignon et des Pays de Vaucluse, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5782,51 +5782,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ascorbate oxidase in plant growth, development and stress tolerance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Stevens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Truffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5903,51 +5903,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Breeding for fruit quality in tomato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde M. Causse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Stevens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Besma Ben Amor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6024,51 +6024,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomato: a model plant for Solanaceae genomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Stevens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mondher Bouzayen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6154,51 +6154,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of major genes and QTLs by a candidate gene approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Stevens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Munos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6365,51 +6365,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="748AD8F6"/>
+    <w:nsid w:val="A246D998"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6596,51 +6596,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/rebecca-stevens" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4401-7923" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/192414526" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04701251v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Hereil" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guillaume" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Duboscq" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Carretero" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Pelpoir" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.15082" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565597v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Yousefi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Soltani" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. R. Lalehparvar" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Stevens" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22034/JAST.26.2.387" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088575v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. I. Tenaillon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewen Burban" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Huynh" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Wojcik" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;line Thuillet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajb2.16173" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03941693v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hereil" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Salinier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Daunay" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Stevens" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2022.1348.22" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03551518v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Salinier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lefebvre" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Besombes" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Burck" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Causse" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants11030347" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03372865v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Roux-Cuvelier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grisoni" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bellec" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bloquel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Charron" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619315v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Daunay" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Talmot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lecarpentier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Pag&#232;s" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20900/cbgg20190011" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620117v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima F. Abdelgawad" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed M. El-Mogy" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed I. A. Mohamed" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Garchery" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy9020051" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619141v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Decros" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baldet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Beauvoit" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Flandin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.01091" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721265v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bouchet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deborde" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.00137" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621469v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fedia Rebah" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chayma Ouhibi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. H. Alamer" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najoua Msilini" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhiba Ben Nasri" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1556/018.69.2018.4.8" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621235v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Zaki Elmogy" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09064710.2018.1473482" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669403v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Truffault" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisele Riqueau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gautier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jplph.2017.12.012" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510013v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen C. Fry" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.13439" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323664v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Gest" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Florian" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisdair R Fernie" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.12663" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01775273v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Mounet-Gilbert" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dumont" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Ferrand" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Bournonville" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Monier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erw260" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335543v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Mcdowell" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Marcoux" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth Mcvicker" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Johnson" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Hang Fong" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mmi.13267" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03371257v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Truffault" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Gest" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Garchery" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Causse" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Duboscq" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2014.1048.8" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268579v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Sauvage" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Segura" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bauchet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuc Thi Do" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.114.241521" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648708v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Jimenez" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pbi.12020" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645038v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Massot" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Bancel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licie Lopez Lauri" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0084474" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650938v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ers297" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332344v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Garchery" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moftah Alhagdow" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2012.02564.x" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329417v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham El Airaj" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Riqueau" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.postharvbio.2013.07.035" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S1Q5QJ8J-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651665v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. G&#233;nard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Longuenesse" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-011-1493-x" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Z9357ZKH-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667885v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plaphy.2010.06.001" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654203v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Page" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Birtic" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Gouble" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Gilbert" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03371236v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Garcia" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gil" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2009.09.013" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FXZM6RN4-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667699v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Serino" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcn233" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666860v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano Nunes-Nesi" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Quemener" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Guillon" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2009.03972.x" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664973v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Zamir" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2008.01824.x" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655389v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud de Muyt" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Vezon" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine G. Gendrot" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc J.-L. Gallois" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.emboj.7601815" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03348017v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Buret" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Duff&#233;" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.106.091413" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662133v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde M. Causse" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf061241e" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-1DJPBZT9-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02924897v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jasinski" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Saraiva Leite" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Domenichini" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Raynaud" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0981-9428(03)00082-2" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3DJMLBF4-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679778v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Grelon" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Jae Sung Oh" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Meyer" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03371244v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Mariconti" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Pellegrini" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Cantoni" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bergounioux" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.m110616200" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679313v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rossignol" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Perennes" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cella" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00438-001-0624-7" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-L7NCZR7T-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675789v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Rossignol" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudette Perennes" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rino Cella" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M205125200" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695838v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G P Creissen" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P M Mullineaux" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s004250000304" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/027F42A0DB1E79BBA17DC0F11567AC1494E40B5B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695837v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695839v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Creissen" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Broadbent" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=a R Wellburn" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Mullineaux" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02803006v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788426v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803544v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Besma Ben Amor" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Faurobert" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Munos" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eu.wiley.com/WileyCDA/WileyTitle/productCd-0813810728.html" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811881v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mondher Bouzayen" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Etienne" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rothan" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcn270" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813295v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhafid A. Bendahmane" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/rebecca-stevens" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4401-7923" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/192414526" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565597v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Yousefi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Soltani" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. R. Lalehparvar" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Stevens" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22034/JAST.26.2.387" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04701251v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Hereil" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guillaume" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Duboscq" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Carretero" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Pelpoir" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.15082" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088575v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. I. Tenaillon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewen Burban" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Huynh" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Wojcik" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;line Thuillet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajb2.16173" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03941693v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hereil" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Salinier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Daunay" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Stevens" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2022.1348.22" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03551518v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Salinier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lefebvre" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Besombes" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Burck" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Causse" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants11030347" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03372865v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Roux-Cuvelier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grisoni" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bellec" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bloquel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Charron" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619315v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Daunay" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Talmot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lecarpentier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Pag&#232;s" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20900/cbgg20190011" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620117v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima F. Abdelgawad" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed M. El-Mogy" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed I. A. Mohamed" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Garchery" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy9020051" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619141v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Decros" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baldet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Beauvoit" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Flandin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.01091" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621235v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Zaki Elmogy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09064710.2018.1473482" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721265v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bouchet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deborde" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.00137" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621469v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fedia Rebah" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chayma Ouhibi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. H. Alamer" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najoua Msilini" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhiba Ben Nasri" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1556/018.69.2018.4.8" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669403v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Truffault" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisele Riqueau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gautier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jplph.2017.12.012" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510013v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen C. Fry" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.13439" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323664v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Gest" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Florian" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisdair R Fernie" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.12663" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01775273v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Mounet-Gilbert" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dumont" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Ferrand" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Bournonville" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Monier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erw260" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335543v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Mcdowell" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Marcoux" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth Mcvicker" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Johnson" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Hang Fong" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mmi.13267" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03371257v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Truffault" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Gest" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Garchery" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Causse" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Duboscq" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2014.1048.8" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268579v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Sauvage" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Segura" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bauchet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuc Thi Do" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.114.241521" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329417v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham El Airaj" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Garchery" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Riqueau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.postharvbio.2013.07.035" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S1Q5QJ8J-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648708v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Jimenez" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pbi.12020" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645038v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Massot" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Bancel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licie Lopez Lauri" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0084474" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332344v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moftah Alhagdow" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2012.02564.x" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650938v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ers297" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651665v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. G&#233;nard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Longuenesse" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-011-1493-x" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Z9357ZKH-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667885v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plaphy.2010.06.001" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654203v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Page" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Birtic" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Gouble" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Gilbert" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03371236v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Garcia" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gil" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2009.09.013" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FXZM6RN4-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667699v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Serino" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcn233" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666860v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano Nunes-Nesi" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Quemener" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Guillon" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2009.03972.x" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664973v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Zamir" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2008.01824.x" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655389v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud de Muyt" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Vezon" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine G. Gendrot" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc J.-L. Gallois" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.emboj.7601815" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03348017v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Buret" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Duff&#233;" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.106.091413" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662133v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde M. Causse" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf061241e" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-1DJPBZT9-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02924897v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jasinski" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Saraiva Leite" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Domenichini" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Raynaud" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0981-9428(03)00082-2" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3DJMLBF4-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679778v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Grelon" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Jae Sung Oh" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Meyer" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03371244v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Mariconti" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Pellegrini" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Cantoni" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bergounioux" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.m110616200" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679313v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rossignol" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Perennes" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cella" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00438-001-0624-7" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-L7NCZR7T-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675789v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Rossignol" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudette Perennes" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rino Cella" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M205125200" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695838v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G P Creissen" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P M Mullineaux" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s004250000304" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/027F42A0DB1E79BBA17DC0F11567AC1494E40B5B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695837v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695839v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Creissen" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Broadbent" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=a R Wellburn" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Mullineaux" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02803006v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788426v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803544v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Besma Ben Amor" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Faurobert" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Munos" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eu.wiley.com/WileyCDA/WileyTitle/productCd-0813810728.html" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811881v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mondher Bouzayen" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Etienne" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rothan" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcn270" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813295v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhafid A. Bendahmane" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>