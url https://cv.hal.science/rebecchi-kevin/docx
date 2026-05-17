--- v0 (2026-03-22)
+++ v1 (2026-05-17)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Kevin Rebecchi </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual Madness, Cultural Realities: A Critical Crossed Examination Of Psychosis Representation In Layers Of Fear And Hellblade Senua's Sacrifice And Their Reception In Online Communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecchi Kevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brazilian Creative Industries Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 5 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05369833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Videojuegos y psiquiatría: la normalización y sus desafíos en Fran Bow y Mind Scanners</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecchi Kevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cuaderno de Game Studies del Centro de Estudios en Diseño y Comunicación</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 271, </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18682/cdc.vi271.12385⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05369829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The relationships between video games and cognitive, motor, emotional, and social development across the lifespan: An umbrella review.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Rebecchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Hallez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Rita Galiano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychology of Popular Media Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/ppm0000612⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05162404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential effects of digital mindfulness‐based interventions on creative potential and responsibility among middle school students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecchi Kevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lubart Todd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shankland Rebecca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hagège Hélène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Educational Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/bjep.12694⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04597543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Book analysis: invisible differences: a story of Asperger’s, Adulting, and Living a Life in Full Color - Julie Dachez & Mademoiselle Caroline Book analysis: invisible differences: a story of Asperger’s, Adulting, and Living a Life in Full Color - Julie Dachez & Mademoiselle Caroline , by Dachez, J., Invisible Differences: A Story of Asperger’s, Adulting, and Living a Life in Full Color (M. Caroline, Illus.), Lion Forge Comics, Oni-Lion Forge Publishing Group, LLC, Portland, OR, 2020, 196 pp., $19.99 (Hardcover)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecchi Kevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Graphic Novels and Comics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-6. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/21504857.2024.2337357⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04528728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Representations in Video Game: The Tension Between Accuracy and Creativity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecchi Kevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DiGRA2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DiGRA Malta, Jul 2025, La Valleta, Malta</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05369775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arrêts psychiques et émancipation de la réalité normative dans Fran Bow, Hellblade: Senua’s Sacrifice et Alice: Madness Returns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecchi Kevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Breaks/Arrêts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CGSA/ACÉJ, Jun 2025, Montéal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05369755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the developmental effects of video games for individuals with autism spectrum disorder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecchi Kevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Hallez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Rita Galiano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les jeux vidéo rendent-ils stupide ? Usages du jeu vidéo au profit de l’humanité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hakim Boussejra; Léa Clerc; Marie-Lou Troutier, Mar 2024, Dijon (Bourgogne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04528729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le unschooling à la lumière de la théorie de l’écologie du développement humain, entre théorie et pratique [Symposium]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecchi Kevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approches pédagogiques non directives : quel pouvoir d’agir de l’enfant ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L’ Association Biennale internationale de l’Éducation, de la Formation et des Pratiques professionnelles; L'Institut Catholique de Paris; La chaire UNESCO “formation professionnelle, construction personnelle, transformations sociales”, Sep 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04528736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neurodiversité au travail : quelles responsabilités et opportunités pour l’entreprise ? [Table ronde]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecchi Kevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Mondial 3Zéro 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Convergences, Sep 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04528738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de l'influence de la méditation sur le développement du potentiel créatif d'individus en contexte scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecchi Kevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Hagège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Todd I Lubart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La créativité dans le champ de l’enseignement et de la médiation : quels objets d’enseignement, quelles compétences, quels dispositifs ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03674822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éducation à la créativité en milieu scolaire : étude de l’influence de l’état de conscience sur le développement de la créativité chez les enfants, une contribution à l’économie créative et à l’éducation à l’esprit d’entreprendre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecchi Kevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Hagège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Todd I Lubart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éduquer à l’esprit d’entreprendre, former à l’entrepreneuriat ? Enjeux, questions, transformations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03674819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Créativité responsable et états attentionnels de conscience : perspectives pour l'éducation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecchi Kevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Education. Université de Limoges, 2022. Français. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04528733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId36"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Kevin Rebecchi </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The relationships between video games and cognitive, motor, emotional, and social development across the lifespan: An umbrella review.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Rebecchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Hallez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Rita Galiano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychology of Popular Media Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/ppm0000612⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05162404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual Madness, Cultural Realities: A Critical Crossed Examination Of Psychosis Representation In Layers Of Fear And Hellblade Senua's Sacrifice And Their Reception In Online Communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecchi Kevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brazilian Creative Industries Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 5 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05369833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Videojuegos y psiquiatría: la normalización y sus desafíos en Fran Bow y Mind Scanners</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecchi Kevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cuaderno de Game Studies del Centro de Estudios en Diseño y Comunicación</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 271, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18682/cdc.vi271.12385⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05369829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential effects of digital mindfulness‐based interventions on creative potential and responsibility among middle school students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecchi Kevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lubart Todd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shankland Rebecca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hagège Hélène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Educational Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/bjep.12694⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04597543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Book analysis: invisible differences: a story of Asperger’s, Adulting, and Living a Life in Full Color - Julie Dachez & Mademoiselle Caroline Book analysis: invisible differences: a story of Asperger’s, Adulting, and Living a Life in Full Color - Julie Dachez & Mademoiselle Caroline , by Dachez, J., Invisible Differences: A Story of Asperger’s, Adulting, and Living a Life in Full Color (M. Caroline, Illus.), Lion Forge Comics, Oni-Lion Forge Publishing Group, LLC, Portland, OR, 2020, 196 pp., $19.99 (Hardcover)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecchi Kevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Graphic Novels and Comics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-6. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/21504857.2024.2337357⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04528728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Representations in Video Game: The Tension Between Accuracy and Creativity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecchi Kevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DiGRA2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DiGRA Malta, Jul 2025, La Valleta, Malta</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05369775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arrêts psychiques et émancipation de la réalité normative dans Fran Bow, Hellblade: Senua’s Sacrifice et Alice: Madness Returns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecchi Kevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Breaks/Arrêts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CGSA/ACÉJ, Jun 2025, Montéal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05369755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the developmental effects of video games for individuals with autism spectrum disorder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecchi Kevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Hallez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Rita Galiano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les jeux vidéo rendent-ils stupide ? Usages du jeu vidéo au profit de l’humanité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hakim Boussejra; Léa Clerc; Marie-Lou Troutier, Mar 2024, Dijon (Bourgogne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04528729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le unschooling à la lumière de la théorie de l’écologie du développement humain, entre théorie et pratique [Symposium]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecchi Kevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approches pédagogiques non directives : quel pouvoir d’agir de l’enfant ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L’ Association Biennale internationale de l’Éducation, de la Formation et des Pratiques professionnelles; L'Institut Catholique de Paris; La chaire UNESCO “formation professionnelle, construction personnelle, transformations sociales”, Sep 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04528736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neurodiversité au travail : quelles responsabilités et opportunités pour l’entreprise ? [Table ronde]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecchi Kevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Mondial 3Zéro 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Convergences, Sep 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04528738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de l'influence de la méditation sur le développement du potentiel créatif d'individus en contexte scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecchi Kevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Hagège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Todd I Lubart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La créativité dans le champ de l’enseignement et de la médiation : quels objets d’enseignement, quelles compétences, quels dispositifs ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03674822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éducation à la créativité en milieu scolaire : étude de l’influence de l’état de conscience sur le développement de la créativité chez les enfants, une contribution à l’économie créative et à l’éducation à l’esprit d’entreprendre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecchi Kevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Hagège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Todd I Lubart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éduquer à l’esprit d’entreprendre, former à l’entrepreneuriat ? Enjeux, questions, transformations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03674819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Créativité responsable et états attentionnels de conscience : perspectives pour l'éducation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecchi Kevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Education. Université de Limoges, 2022. Français. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04528733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId36"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369833v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecchi Kevin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Vial" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369829v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18682/cdc.vi271.12385" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162404v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Rebecchi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Nguyen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Hallez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Rita Galiano" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/ppm0000612" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597543v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lubart Todd" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shankland Rebecca" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hag&#232;ge H&#233;l&#232;ne" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjep.12694" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528728v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21504857.2024.2337357" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369775v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369755v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528729v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528736v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528738v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674822v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Hag&#232;ge" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Todd I Lubart" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674819v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04528733v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162404v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Rebecchi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Nguyen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Hallez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Rita Galiano" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/ppm0000612" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369833v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecchi Kevin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Vial" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369829v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18682/cdc.vi271.12385" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597543v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lubart Todd" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shankland Rebecca" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hag&#232;ge H&#233;l&#232;ne" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjep.12694" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528728v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21504857.2024.2337357" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369775v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369755v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528729v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528736v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528738v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674822v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Hag&#232;ge" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Todd I Lubart" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674819v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04528733v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>