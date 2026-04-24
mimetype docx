--- v0 (2026-03-15)
+++ v1 (2026-04-24)
@@ -167,51 +167,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (34)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (33)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -683,2565 +683,2552 @@
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevD.107.094039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04572876v1</w:t>
+                <w:t xml:space="preserve">hal-04060482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of the dead cone effect in charm and bottom quark jets and its QCD explanation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Redamy Perez Ramos</w:t>
+                <w:t xml:space="preserve">Neural network predictions of inclusive electron-nucleus cross sections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O Al Hammal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Martini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Frontera-Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.H Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Redamy Pérez-Ramos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.107.094039⟩</w:t>
+              <w:t xml:space="preserve">Physical Review C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 107 (6), pp.065501. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.107.065501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04060482v1</w:t>
+                <w:t xml:space="preserve">hal-04113276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neural network predictions of inclusive electron-nucleus cross sections</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Redamy Pérez-Ramos</w:t>
+                <w:t xml:space="preserve">Ditauonium spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David D’enterria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Redamy Perez-Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hua-Sheng Shao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review C</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 82 (10), pp.923. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-022-10831-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.107.065501⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04113276v1</w:t>
+                <w:t xml:space="preserve">hal-04550516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ditauonium spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David d'Enterria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Redamy Perez-Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hua-Sheng Shao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 82 (10), pp.923. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-022-10831-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-022-10831-x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04550516v1</w:t>
+                <w:t xml:space="preserve">hal-03656407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ditauonium spectroscopy</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hua-Sheng Shao</w:t>
+                <w:t xml:space="preserve">Searching for hidden matter with long-range angular correlations at e + e − colliders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Redamy Pérez-Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel-Angel Sanchis-Lozano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward Sarkisyan-Grinbaum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-022-10831-x⟩</w:t>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 105 (5), pp.053001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.105.053001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03656407v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04550515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Searching for hidden matter with long-range angular correlations at e + e − colliders</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Searching for hidden matter with long-range angular correlations at $e^+e^-$ colliders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redamy Pérez-Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel-Angel Sanchis-Lozano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Edward Sarkisyan-Grinbaum</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward K. Sarkisyan-Grinbaum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 105 (5), pp.053001. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.105.053001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.105.053001⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04550515v1</w:t>
+                <w:t xml:space="preserve">hal-03390355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Searching for hidden matter with long-range angular correlations at $e^+e^-$ colliders</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Multiplicity-Induced-Dominancy in parametric second-order delay differential equations: Analysis and application in control design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Islam Boussaada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali El-Ati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redamy Pérez-Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Edward K. Sarkisyan-Grinbaum</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Trabelsi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.105.053001⟩</w:t>
+              <w:t xml:space="preserve">ESAIM: Control, Optimisation and Calculus of Variations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 26, pp.57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/cocv/2019073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03390355v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02421253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiplicity-Induced-Dominancy in parametric second-order delay differential equations: Analysis and application in control design</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Determination of α s at NLO*+NNLL from a global fit of the low-z parton-to-hadron fragmentation functions in e and DIS collisions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redamy Pérez-Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Karim Trabelsi</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David D’enterria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAIM: Control, Optimisation and Calculus of Variations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/cocv/2019073⟩</w:t>
+              <w:t xml:space="preserve">EPJ Web of Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 90, pp.04001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/20159004001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02421253v1</w:t>
+                <w:t xml:space="preserve">hal-01265585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of α s at NLO*+NNLL from a global fit of the low-z parton-to-hadron fragmentation functions in e and DIS collisions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Energy evolution of the moments of the hadron distribution in QCD jets including NNLL resummation and NLO running-coupling corrections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redamy Pérez-Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David D’enterria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPJ Web of Conferences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2014 (8), pp.68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/JHEP08(2014)068⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/epjconf/20159004001⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01265585v1</w:t>
+                <w:t xml:space="preserve">hal-04550471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy evolution of the moments of the hadron distribution in QCD jets including NNLL resummation and NLO running-coupling corrections</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">In-medium jet shape from energy collimation in parton showers: Comparison with CMS PbPb data at 2.76 TeV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redamy Pérez-Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David D’enterria</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thorsten Renk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 90 (1), pp.014018. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.90.014018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/JHEP08(2014)068⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04550471v1</w:t>
+                <w:t xml:space="preserve">hal-04550642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-medium jet shape from energy collimation in parton showers: Comparison with CMS PbPb data at 2.76 TeV</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Collimation of energy in medium-modified QCD jets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redamy Pérez-Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thorsten Renk</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physics Letters B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 718 (4-5), pp.1421-1424. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physletb.2012.12.039⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.90.014018⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04550642v1</w:t>
+                <w:t xml:space="preserve">hal-04550468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collimation of energy in medium-modified QCD jets</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Three-particle correlations in QCD parton showers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redamy Pérez-Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel-Angel Sanchis-Lozano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Letters B</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 84 (3), pp.034015. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.84.034015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.physletb.2012.12.039⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04550468v1</w:t>
+                <w:t xml:space="preserve">hal-04550463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three-particle correlations in QCD jets and beyond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redamy Pérez-Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel-Angel Sanchis-Lozano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics G: Nuclear and Particle Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 38 (11), pp.115007. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0954-3899/38/11/115007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04550461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-particle correlations in QCD parton showers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Heavy quark flavour dependence of multiparticle production in QCD jets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redamy Pérez-Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel-Angel Sanchis-Lozano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 2010 (8), pp.47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/JHEP08(2010)047⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.84.034015⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04550463v1</w:t>
+                <w:t xml:space="preserve">hal-04550452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heavy quark flavour dependence of multiparticle production in QCD jets</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Miguel-Angel Sanchis-Lozano</w:t>
+                <w:t xml:space="preserve">Medium-modified DGLAP evolution of fragmentation functions from large to small x</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Albino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.A. Kniehl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Redamy Perez-Ramos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nuclear Physics B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 819 (1-2), pp.306-318. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nuclphysb.2009.05.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/JHEP08(2010)047⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04550452v1</w:t>
+                <w:t xml:space="preserve">hal-04550446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Medium-modified DGLAP evolution of fragmentation functions from large to small x</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Redamy Perez-Ramos</w:t>
+                <w:t xml:space="preserve">Collimation of average multiplicity in QCD jets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Arleo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Redamy Perez Ramos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Physics B</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physics Letters B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 682 (1), pp.50-54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physletb.2009.10.096⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nuclphysb.2009.05.004⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04550446v1</w:t>
+                <w:t xml:space="preserve">hal-00612266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collimation of average multiplicity in QCD jets</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Redamy Perez Ramos</w:t>
+                <w:t xml:space="preserve">Medium-modified evolution of multiparticle production in jets in heavy-ion collisions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Redamy Pérez-Ramos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Letters B</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physics G: Nuclear and Particle Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 36 (10), pp.105006. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0954-3899/36/10/105006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.physletb.2009.10.096⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00612266v1</w:t>
+                <w:t xml:space="preserve">hal-04550440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Medium-modified evolution of multiparticle production in jets in heavy-ion collisions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Redamy Pérez-Ramos</w:t>
+                <w:t xml:space="preserve">Medium-modified average multiplicity and multiplicity fluctuations in jets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Redamy Perez-Ramos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics G: Nuclear and Particle Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 62 (3), pp.541-545. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-009-1075-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0954-3899/36/10/105006⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04550440v1</w:t>
+                <w:t xml:space="preserve">hal-04550444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Medium-modified average multiplicity and multiplicity fluctuations in jets</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Redamy Perez-Ramos</w:t>
+                <w:t xml:space="preserve">Hadronic Single Inclusive k ⊥ Distributions inside One Jet Beyond the Modified-Leading-Log Approximation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Arleo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Redamy Pérez-Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Machet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 100 (5), pp.052002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.100.052002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-009-1075-2⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04550444v1</w:t>
+                <w:t xml:space="preserve">hal-04550406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hadronic Single Inclusive k ⊥ Distributions inside One Jet Beyond the Modified-Leading-Log Approximation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hadronic single inclusive kt distributions inside one jet beyond MLLA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Arleo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Redamy Perez Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Machet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 100 (5), pp.052002. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2008, 100, pp.052002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.100.052002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.100.052002⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04550406v1</w:t>
+                <w:t xml:space="preserve">hal-00164754v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hadronic single inclusive kt distributions inside one jet beyond MLLA</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Next-to-MLLA corrections to single inclusive kt-distributions and 2-particle correlations in a jet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Redamy Perez Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Arleo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Machet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.100.052002⟩</w:t>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 78, pp.014019. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRecD.78.014019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00164754v2</w:t>
+                <w:t xml:space="preserve">hal-00196930v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Next-to-modified leading logarithmic approximation corrections to single inclusive k ⊥ distributions and two-particle correlations in a jet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redamy Pérez-Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Arleo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Machet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 78 (1), pp.014019. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.78.014019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04550410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Next-to-MLLA corrections to single inclusive kt-distributions and 2-particle correlations in a jet</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Parton fragmentation in the vacuum and in the medium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Albino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Anulli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Arleo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Brooks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ECT*</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRecD.78.014019⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00196930v2</w:t>
+                <w:t xml:space="preserve">hal-04550412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parton fragmentation in the vacuum and in the medium</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Inclusive hadronic distributions inside one jet at high energy colliders at ``modified leading logarithmic approximation'' of quantum chromodynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Redamy Perez-Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Machet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECT*</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 2006 (04), pp.043-043. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1126-6708/2006/04/043⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04550412v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04550505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two particle correlations inside one jet at &amp;quot;Modified Leading Logarithmic Approximation&amp;quot; of Quantum Chromodynamics; I: exact solution of the evolution equations at small x</w:t>
+                <w:t xml:space="preserve">SINGLE INCLUSIVE DISTRIBUTION AND TWO-PARTICLE CORRELATIONS INSIDE ONE JET AT &amp;quot;MODIFIED LEADING LOGARITHMIC APPROXIMATION&amp;quot; OF QUANTUM CHROMODYNAMICS II : STEEPEST DESCENT EVALUATION AT SMALL X</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redamy Perez Ramos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 06, pp.019</w:t>
+              <w:t xml:space="preserve">, 2006, 09, pp.014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00067767v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00086880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inclusive hadronic distributions inside one jet at high energy colliders at ``modified leading logarithmic approximation'' of quantum chromodynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redamy Perez-Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Machet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 2006 (04), pp.043-043. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1126-6708/2006/04/043⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04550378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
@@ -3305,395 +3292,304 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04550390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SINGLE INCLUSIVE DISTRIBUTION AND TWO-PARTICLE CORRELATIONS INSIDE ONE JET AT &amp;quot;MODIFIED LEADING LOGARITHMIC APPROXIMATION&amp;quot; OF QUANTUM CHROMODYNAMICS II : STEEPEST DESCENT EVALUATION AT SMALL X</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Redamy Perez Ramos</w:t>
+                <w:t xml:space="preserve">Single inclusive distribution and two-particle correlations inside one jet at ``modified leading logarithmic approximation'' of quantum chromodynamics II. Steepest descent evaluation at small x</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Redamy Perez-Ramos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 09, pp.014</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2006, 2006 (09), pp.014-014. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1126-6708/2006/09/014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00086880v1</w:t>
+                <w:t xml:space="preserve">hal-04550396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inclusive hadronic distributions inside one jet at high energy colliders at ``modified leading logarithmic approximation'' of quantum chromodynamics</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+                <w:t xml:space="preserve">INCLUSIVE HADRONIC DISTRIBUTIONS INSIDE ONE JET AT HIGH ENERGY COLLIDERS AT &amp;quot;MODIFIED LEADING LOGARITHMIC APPROXIMATION&amp;quot; OF QUANTUM CHROMODYNAMICS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Redamy Perez Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Machet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 2006 (04), pp.043-043. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2006, 04, pp.043</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04550505v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00016106v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single inclusive distribution and two-particle correlations inside one jet at ``modified leading logarithmic approximation'' of quantum chromodynamics II. Steepest descent evaluation at small x</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Redamy Perez-Ramos</w:t>
+                <w:t xml:space="preserve">Two particle correlations inside one jet at &amp;quot;Modified Leading Logarithmic Approximation&amp;quot; of Quantum Chromodynamics; I: exact solution of the evolution equations at small x</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Redamy Perez Ramos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 2006 (09), pp.014-014. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2006, 06, pp.019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1126-6708/2006/09/014⟩</w:t>
-[...100 lines deleted...]
-                <w:t xml:space="preserve">hal-00016106v4</w:t>
+                <w:t xml:space="preserve">hal-00067767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (22)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (19)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dead cone effect in charm and bottom quark jets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Kluth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3712,2080 +3608,1717 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redamy Perez-Ramos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26th High-Energy Physics International Conference in QCD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Montpellier, France. pp.75-79, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.nuclphysbps.2023.09.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04230032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-particle angular correlations in the search for new physics at future $e^+e^-$ colliders</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The dead cone effect in heavy quark jets observed in momentum space and its QCD explanation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Kluth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wolfgang Ochs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Redamy Perez Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.48550/arXiv.2307.14734⟩</w:t>
+              <w:t xml:space="preserve">Conference on multiparticle dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Gyöngyös, Hungary. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48550/arXiv.2312.17697⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05059548v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04550643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The dead cone effect in heavy quark jets observed in momentum space and its QCD explanation</w:t>
+                <w:t xml:space="preserve">Dead cone effect in charm and bottom quark jets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Kluth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolfgang Ochs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Redamy Perez Ramos</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Redamy Perez-Ramos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on multiparticle dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.48550/arXiv.2312.17697⟩</w:t>
+              <w:t xml:space="preserve">Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Montpellier, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48550/arXiv.2309.01708⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04550643v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04550630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dead cone effect in charm and bottom quark jets</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Wolfgang Ochs</w:t>
+                <w:t xml:space="preserve">Two-particle angular correlations in the search for new physics at future $e^+e^-$ colliders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Musumeci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redamy Perez-Ramos</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Irles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Corredoira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Mitsou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2019, Montpellier, France. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.48550/arXiv.2309.01708⟩</w:t>
+              <w:t xml:space="preserve">, May 2023, Menlo Park (California), United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48550/arXiv.2307.14734⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04550630v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04550634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-particle angular correlations in the search for new physics at future $e^+e^-$ colliders</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">V. Mitsou</w:t>
+                <w:t xml:space="preserve">$α_s$(2019): Precision measurements of the QCD coupling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David d'Enterria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Kluth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Alekhin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Baikov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Banfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2023, Menlo Park (California), United States. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.48550/arXiv.2307.14734⟩</w:t>
+              <w:t xml:space="preserve">, Feb 2019, Trento, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48550/arXiv.1907.01435⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04550634v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05059601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The dead cone effect in heavy quark jets observed in momentum space and its QCD explanation</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">$\alpha_s$(2019) discussions summary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey Alekhin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Barreiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siegfried Bethke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Brambilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Britzger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.48550/arXiv.2312.17697⟩</w:t>
+              <w:t xml:space="preserve">Workshop on precision measurements of the QCD coupling constant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Trento, Italy. pp.150-154, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.22323/1.365.0026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05059645v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02340144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">$α_s$(2019): Precision measurements of the QCD coupling</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">$\alpha_S$ from soft QCD jet fragmentation functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Redamy Pérez-Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David d'Enterria</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.48550/arXiv.1907.01435⟩</w:t>
+              <w:t xml:space="preserve">Workshop on precision measurements of the QCD coupling constant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Trento, Italy. pp.94-99, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.22323/1.365.0005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05059601v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02338432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">$\alpha_s$(2019) discussions summary</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Daniel Britzger</w:t>
+                <w:t xml:space="preserve">Parton Radiation and Fragmentation from LHC to FCC-ee</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David d'Enterria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Z. Skands</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Anderle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Anulli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Aparisi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on precision measurements of the QCD coupling constant</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Parton radiation and fragmentation from LHC to FCC-ee (FCC-ee)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Genève (CERN), Switzerland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.22323/1.365.0026⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02340144v1</w:t>
+                <w:t xml:space="preserve">hal-04550532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">$\alpha_S$ from soft QCD jet fragmentation functions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Determination of α s at NLO*+NNLL from a global fit of the low- z parton-tohadron fragmentation functions in e + e − and DIS collisions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redamy Pérez-Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David d'Enterria</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David D’enterria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on precision measurements of the QCD coupling constant</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.22323/1.365.0005⟩</w:t>
+              <w:t xml:space="preserve">44th International Symposium on Multiparticle Dynamics (ISMD 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Bologna (ITALY), Italy. pp.04001, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/20159004001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02338432v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04550497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parton Radiation and Fragmentation from LHC to FCC-ee</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Uncertainties on the determination of the strong coupling alpha_s from the energy evolution of jet fragmentation functions at low z</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David d'Enterria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Redamy Pérez-Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parton radiation and fragmentation from LHC to FCC-ee (FCC-ee)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICHEP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Valencia (Espagne), Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48550/arXiv.1410.4818⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04550532v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04550489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of α s at NLO*+NNLL from a global fit of the low- z parton-tohadron fragmentation functions in e + e − and DIS collisions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David D’enterria</w:t>
+                <w:t xml:space="preserve">THE INTERNAL STRUCTURE OF JETS AT COLLIDERS: LIGHT AND HEAVY QUARK INCLUSIVE HADRONIC DISTRIBUTIONS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Redamy Perez-Ramos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">44th International Symposium on Multiparticle Dynamics (ISMD 2014)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/epjconf/20159004001⟩</w:t>
+              <w:t xml:space="preserve">Jets in Proton-Proton and Heavy-Ion Collisions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Prague (Czech Republic), Czech Republic. pp.1616-1622, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S0218301311019970⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04550497v1</w:t>
+                <w:t xml:space="preserve">hal-04550460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-precision $\alpha_s$ measurements from LHC to FCC-ee</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">From QCD color coherence to inclusive distributions and correlations in jets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Redamy Perez Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2015, Genève (CERN), Switzerland</w:t>
+              <w:t xml:space="preserve">6th International Workshop on High-pT physics at LHC (HPT 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Utrecht (Netherlands), Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04550624v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04550465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uncertainties on the determination of the strong coupling alpha_s from the energy evolution of jet fragmentation functions at low z</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Redamy Pérez-Ramos</w:t>
+                <w:t xml:space="preserve">Mean multiplicity of light and heavy quark initiated jets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Redamy Perez-Ramos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICHEP</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Light Cone 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Valencia (Espagne), France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04550489v1</w:t>
+                <w:t xml:space="preserve">hal-04550457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">THE INTERNAL STRUCTURE OF JETS AT COLLIDERS: LIGHT AND HEAVY QUARK INCLUSIVE HADRONIC DISTRIBUTIONS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Redamy Perez-Ramos</w:t>
+                <w:t xml:space="preserve">Inclusive hadronic distributions in jets and sub-jets with jet axis from color current</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Redamy Pérez-Ramos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jets in Proton-Proton and Heavy-Ion Collisions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1142/S0218301311019970⟩</w:t>
+              <w:t xml:space="preserve">Ringberg Workshop on New Trends in HERA Physics 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Tegernsee, France. pp.151-159, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nuclphysbps.2009.03.122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04550460v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04550439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From QCD color coherence to inclusive distributions and correlations in jets</w:t>
+                <w:t xml:space="preserve">Transverse momentum spectra of charged hadrons in jets at the Tevatron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redamy Perez Ramos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Workshop on High-pT physics at LHC (HPT 2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Utrecht (Netherlands), Netherlands</w:t>
+              <w:t xml:space="preserve">Hard Probes 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Illa da Toxa, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04550465v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04550431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mean multiplicity of light and heavy quark initiated jets</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Redamy Perez-Ramos</w:t>
+                <w:t xml:space="preserve">Inclusive hadronic distributions at small x</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Redamy Perez Ramos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Light Cone 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Valencia (Espagne), France</w:t>
+              <w:t xml:space="preserve">QCD and Hadronic Interactions, La Thuile, Italy, 18-25 Mar 2006.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2006, La Thuile, Val d'Aosta, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04550457v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00068938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inclusive hadronic distributions in jets and sub-jets with jet axis from color current</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Redamy Pérez-Ramos</w:t>
+                <w:t xml:space="preserve">Inclusive hadronic distributions at small x inside jets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Redamy Perez-Ramos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ringberg Workshop on New Trends in HERA Physics 2008</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Rencontres de Moriond 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2006, La thuile, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04550439v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04550386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transverse momentum spectra of charged hadrons in jets at the Tevatron</w:t>
+                <w:t xml:space="preserve">Correlations between two particles in jets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redamy Perez Ramos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hard Probes 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Illa da Toxa, Spain</w:t>
+              <w:t xml:space="preserve">Rencontres de Moriond 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2005, La Thuile (Val d'Aosta), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04550431v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04550377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...206 lines deleted...]
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correlations between two particles in jets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redamy Perez Ramos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">QCD and High Energy Hadronic Interactions, La Thuile, Aosta Valley, Italy, 12-19 Mar 2005.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2005, La Thuile, Aosta Valley, Italy, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00004914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5795,51 +5328,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Future Circular Collider Feasibility Study Report: Volume 2, Accelerators, Technical Infrastructure and Safety</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Benedikt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5861,90 +5394,90 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Auchmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Bartmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Burnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.48550/arXiv.2505.00274⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05059442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5954,104 +5487,104 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Monte Carlo study of jet fragmentation functions in PbPb and pp collisions at sqrt{s}=2.76 TeV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redamy Pérez-Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thorsten Renk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04550491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6061,113 +5594,113 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inclusive transverse momentum distribution of hadrons in jets produced in PbPb and pp collisions at the LHC: Data versus jet-quenching Monte Carlos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redamy Perez-Ramos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04550499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The dead cone effect in heavy quark jets observed in momentum space and its QCD explanation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Kluth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6189,1036 +5722,1036 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redamy Perez Ramos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04402278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In-medium jet shape from energy collimation in parton showers: Comparison with CMS PbPb data at 2.76 TeV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redamy Perez Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thorsten Renk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00933921v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collimation of energy in medium-modified QCD jets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redamy Perez Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00716966v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From QCD color coherence to inclusive distributions and correlations in jets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redamy Perez Ramos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00597423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three-particle correlations in QCD jets and beyond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redamy Perez Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel-Angel Sanchis-Lozano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00587196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three-particle correlations in QCD parton showers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redamy Perez Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel-Angel Sanchis-Lozano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00585097v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The internal structure of jets at colliders: light and heavy quark inclusive hadronic distributions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redamy Perez Ramos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00523956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heavy quark flavour dependence of multiparticle production in QCD jets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redamy Perez Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel-Angel Sanchis-Lozano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00482558v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mean multiplicity of light and heavy quark initiated jets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redamy Perez Ramos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00507079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Medium-modified evolution of multiparticle production in jets in heavy-ion collisions.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redamy Perez Ramos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00339725v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Medium-modified average multiplicity and multiplicity fluctuations in jets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redamy Perez Ramos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00338947v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transverse momentum spectra of charged hadrons in jets at the Tevatron</w:t>
+                <w:t xml:space="preserve">Inclusive hadronic distributions in jets and sub-jets with jet axis from color current</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redamy Perez Ramos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00311110v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00342610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inclusive hadronic distributions in jets and sub-jets with jet axis from color current</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Particle Multiplicity in Jets and Sub-jets with Jet Axis from Color Current</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wolfgang Ochs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redamy Perez Ramos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00342610v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00293894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Particle Multiplicity in Jets and Sub-jets with Jet Axis from Color Current</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transverse momentum spectra of charged hadrons in jets at the Tevatron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redamy Perez Ramos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00293894v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00311110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadronic distributions and correlations at &amp;quot;small x&amp;quot; in Quantum Chromodynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redamy Perez Ramos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00112150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7228,185 +6761,185 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DISTRIBUTIONS ET CORRÉLATIONS HADRONIQUES EN CHROMODYNAMIQUE QUANTIQUE DANS L'APPROXIMATION DES &amp;quot;PETIT X</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redamy Perez-Ramos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Physique des Hautes Energies - Expérience [hep-ex]. Université Paris-Diderot - Paris VII, 2006. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00108167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadronic distributions and correlations at &amp;quot;small x&amp;quot; in Quantum Chromodynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redamy Perez Ramos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Physics [physics]. Université Paris Cité, 2006. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04550402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId182"/>
+      <w:footerReference w:type="default" r:id="rId177"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7474,51 +7007,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DF2C44A3"/>
+    <w:nsid w:val="8DB83298"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7705,51 +7238,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/redamy-perez-ramos" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4243-0063" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057622v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benedikt" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Zimmermann" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Auchmann" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Bartmann" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P Burnet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjs/s11734-025-01958-5" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550632v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Musumeci" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Irles" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redamy Perez-Ramos" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Corredoira" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sarkisyan-Grinbaum" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2312.06526" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550628v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. d'Enterria" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kluth" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Zanderighi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ayala" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benitez-Rathgeb" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2203.08271" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572876v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Kluth" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Ochs" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redamy Perez Ramos" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.107.094039" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060482v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113276v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Al Hammal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Martini" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Frontera-Pons" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.H Nguyen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redamy P&#233;rez-Ramos" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.107.065501" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550516v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David D&#8217;enterria" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hua-Sheng Shao" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-022-10831-x" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656407v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David d'Enterria" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550515v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel-Angel Sanchis-Lozano" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Sarkisyan-Grinbaum" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.105.053001" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390355v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward K. Sarkisyan-Grinbaum" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421253v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Islam Boussaada" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silviu-Iulian Niculescu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali El-Ati" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Trabelsi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2019073" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-VWFTPQRF-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01265585v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20159004001" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550471v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP08(2014)068" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550642v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Renk" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.90.014018" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550468v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mathieu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2012.12.039" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550461v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0954-3899/38/11/115007" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550463v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.84.034015" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550452v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP08(2010)047" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550446v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Albino" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.A. Kniehl" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysb.2009.05.004" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00612266v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Arleo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2009.10.096" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550440v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0954-3899/36/10/105006" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550444v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-009-1075-2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550406v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Arleo" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Machet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.100.052002" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164754v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550410v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.78.014019" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196930v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRecD.78.014019" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550412v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Anulli" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Arleo" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Besson" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Brooks" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00067767v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550378v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1126-6708/2006/04/043" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550390v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1126-6708/2006/06/019" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086880v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550505v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550396v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1126-6708/2006/09/014" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016106v4" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230032v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysbps.2023.09.009" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059548v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mitsou" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2307.14734" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550643v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2312.17697" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550630v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2309.01708" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550634v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059645v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059601v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alekhin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Baikov" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Banfi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.1907.01435" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340144v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Alekhin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Barreiro" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siegfried Bethke" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Brambilla" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Britzger" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.365.0026" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338432v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.365.0005" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550532v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Z. Skands" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Anderle" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aparisi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550497v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550624v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bethke" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550489v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.1410.4818" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550460v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218301311019970" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550465v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550457v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550439v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysbps.2009.03.122" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550431v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068938v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550386v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550377v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004914v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059442v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Burnet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2505.00274" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550491v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550499v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402278v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933921v2" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716966v2" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597423v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00587196v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585097v3" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523956v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482558v3" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507079v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339725v2" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338947v2" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311110v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342610v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293894v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112150v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00108167v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04550402v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/redamy-perez-ramos" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4243-0063" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057622v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benedikt" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Zimmermann" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Auchmann" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Bartmann" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P Burnet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjs/s11734-025-01958-5" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550632v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Musumeci" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Irles" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redamy Perez-Ramos" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Corredoira" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sarkisyan-Grinbaum" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2312.06526" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550628v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. d'Enterria" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kluth" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Zanderighi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ayala" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benitez-Rathgeb" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2203.08271" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060482v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Kluth" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Ochs" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redamy Perez Ramos" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.107.094039" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113276v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Al Hammal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Martini" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Frontera-Pons" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.H Nguyen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redamy P&#233;rez-Ramos" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.107.065501" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550516v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David D&#8217;enterria" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hua-Sheng Shao" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-022-10831-x" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656407v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David d'Enterria" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550515v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel-Angel Sanchis-Lozano" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Sarkisyan-Grinbaum" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.105.053001" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390355v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward K. Sarkisyan-Grinbaum" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421253v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Islam Boussaada" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silviu-Iulian Niculescu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali El-Ati" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Trabelsi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2019073" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-VWFTPQRF-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01265585v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20159004001" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550471v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP08(2014)068" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550642v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Renk" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.90.014018" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550468v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mathieu" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2012.12.039" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550463v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.84.034015" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550461v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0954-3899/38/11/115007" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550452v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP08(2010)047" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550446v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Albino" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.A. Kniehl" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysb.2009.05.004" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00612266v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Arleo" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2009.10.096" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550440v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0954-3899/36/10/105006" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550444v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-009-1075-2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550406v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Arleo" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Machet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.100.052002" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164754v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196930v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRecD.78.014019" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550410v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.78.014019" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550412v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Anulli" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Arleo" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Besson" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Brooks" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550505v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1126-6708/2006/04/043" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086880v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550378v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550390v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1126-6708/2006/06/019" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550396v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1126-6708/2006/09/014" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016106v4" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00067767v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230032v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysbps.2023.09.009" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550643v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2312.17697" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550630v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2309.01708" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550634v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mitsou" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2307.14734" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059601v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alekhin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Baikov" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Banfi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.1907.01435" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340144v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Alekhin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Barreiro" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siegfried Bethke" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Brambilla" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Britzger" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.365.0026" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338432v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.365.0005" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550532v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Z. Skands" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Anderle" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aparisi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550497v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550489v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.1410.4818" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550460v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218301311019970" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550465v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550457v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550439v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysbps.2009.03.122" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550431v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068938v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550386v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550377v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004914v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059442v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Burnet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2505.00274" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550491v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550499v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402278v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933921v2" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716966v2" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597423v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00587196v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585097v3" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523956v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482558v3" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507079v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339725v2" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338947v2" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342610v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293894v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311110v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112150v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00108167v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04550402v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>