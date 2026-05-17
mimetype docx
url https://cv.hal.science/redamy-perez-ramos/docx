--- v1 (2026-04-24)
+++ v2 (2026-05-17)
@@ -94,50 +94,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ORCID : </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0000-0002-4243-0063</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=0GXyU9QAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
@@ -193,3349 +214,3349 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Future Circular Collider Feasibility Study Report: Volume 3, Civil Engineering, Implementation and Sustainability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Benedikt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Auchmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Bartmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P Burnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eur.Phys.J.ST</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 234 (3), pp.5113-5383. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1140/epjs/s11734-025-01958-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05057622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring hidden sectors with two-particle angular correlations at future $e^{+}e^{-}$ colliders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Musumeci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Irles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redamy Perez-Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Corredoira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Sarkisyan-Grinbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MDPI Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 7 (3), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.48550/arXiv.2312.06526⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04550632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The strong coupling constant: State of the art and the decade ahead</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. d'Enterria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Kluth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Zanderighi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ayala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Benitez-Rathgeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics G Nuclear Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 51 (090501), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.48550/arXiv.2203.08271⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04550628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observation of the dead cone effect in charm and bottom quark jets and its QCD explanation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Kluth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolfgang Ochs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redamy Perez Ramos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 107 (9), pp.094039. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevD.107.094039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04060482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neural network predictions of inclusive electron-nucleus cross sections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O Al Hammal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Martini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Frontera-Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.H Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redamy Pérez-Ramos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 107 (6), pp.065501. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevC.107.065501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04113276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ditauonium spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David D’enterria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redamy Perez-Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hua-Sheng Shao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 82 (10), pp.923. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1140/epjc/s10052-022-10831-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04550516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ditauonium spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David d'Enterria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redamy Perez-Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hua-Sheng Shao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 82 (10), pp.923. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1140/epjc/s10052-022-10831-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03656407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Searching for hidden matter with long-range angular correlations at e + e − colliders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redamy Pérez-Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel-Angel Sanchis-Lozano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward Sarkisyan-Grinbaum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 105 (5), pp.053001. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevD.105.053001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04550515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Searching for hidden matter with long-range angular correlations at $e^+e^-$ colliders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redamy Pérez-Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel-Angel Sanchis-Lozano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward K. Sarkisyan-Grinbaum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 105 (5), pp.053001. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevD.105.053001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03390355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiplicity-Induced-Dominancy in parametric second-order delay differential equations: Analysis and application in control design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Islam Boussaada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali El-Ati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redamy Pérez-Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Trabelsi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESAIM: Control, Optimisation and Calculus of Variations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 26, pp.57. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/cocv/2019073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02421253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of α s at NLO*+NNLL from a global fit of the low-z parton-to-hadron fragmentation functions in e and DIS collisions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redamy Pérez-Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David D’enterria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPJ Web of Conferences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 90, pp.04001. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/20159004001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01265585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy evolution of the moments of the hadron distribution in QCD jets including NNLL resummation and NLO running-coupling corrections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redamy Pérez-Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David D’enterria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 2014 (8), pp.68. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/JHEP08(2014)068⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04550471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In-medium jet shape from energy collimation in parton showers: Comparison with CMS PbPb data at 2.76 TeV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redamy Pérez-Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thorsten Renk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 90 (1), pp.014018. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevD.90.014018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04550642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collimation of energy in medium-modified QCD jets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redamy Pérez-Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics Letters B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 718 (4-5), pp.1421-1424. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.physletb.2012.12.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04550468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three-particle correlations in QCD parton showers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redamy Pérez-Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel-Angel Sanchis-Lozano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 84 (3), pp.034015. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.84.034015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04550463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three-particle correlations in QCD jets and beyond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redamy Pérez-Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel-Angel Sanchis-Lozano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics G: Nuclear and Particle Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 38 (11), pp.115007. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0954-3899/38/11/115007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04550461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heavy quark flavour dependence of multiparticle production in QCD jets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redamy Pérez-Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel-Angel Sanchis-Lozano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 2010 (8), pp.47. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/JHEP08(2010)047⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04550452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Medium-modified DGLAP evolution of fragmentation functions from large to small x</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Albino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B.A. Kniehl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redamy Perez-Ramos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Physics B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 819 (1-2), pp.306-318. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.nuclphysb.2009.05.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04550446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collimation of average multiplicity in QCD jets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Arleo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redamy Perez Ramos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics Letters B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 682 (1), pp.50-54. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.physletb.2009.10.096⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00612266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Medium-modified evolution of multiparticle production in jets in heavy-ion collisions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redamy Pérez-Ramos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics G: Nuclear and Particle Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 36 (10), pp.105006. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0954-3899/36/10/105006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04550440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Medium-modified average multiplicity and multiplicity fluctuations in jets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redamy Perez-Ramos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 62 (3), pp.541-545. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-009-1075-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04550444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadronic Single Inclusive k ⊥ Distributions inside One Jet Beyond the Modified-Leading-Log Approximation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Arleo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redamy Pérez-Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Machet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 100 (5), pp.052002. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevLett.100.052002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04550406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadronic single inclusive kt distributions inside one jet beyond MLLA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Arleo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redamy Perez Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Machet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 100, pp.052002. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevLett.100.052002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00164754v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Next-to-MLLA corrections to single inclusive kt-distributions and 2-particle correlations in a jet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redamy Perez Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Arleo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Machet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 78, pp.014019. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRecD.78.014019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00196930v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Next-to-modified leading logarithmic approximation corrections to single inclusive k ⊥ distributions and two-particle correlations in a jet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redamy Pérez-Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Arleo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Machet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 78 (1), pp.014019. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.78.014019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04550410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parton fragmentation in the vacuum and in the medium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Albino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Anulli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Arleo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Brooks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECT*</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04550412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inclusive hadronic distributions inside one jet at high energy colliders at ``modified leading logarithmic approximation'' of quantum chromodynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redamy Perez-Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Machet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 2006 (04), pp.043-043. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1126-6708/2006/04/043⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1126-6708/2006/04/043⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04550505v1</w:t>
+                <w:t xml:space="preserve">hal-04550378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SINGLE INCLUSIVE DISTRIBUTION AND TWO-PARTICLE CORRELATIONS INSIDE ONE JET AT &amp;quot;MODIFIED LEADING LOGARITHMIC APPROXIMATION&amp;quot; OF QUANTUM CHROMODYNAMICS II : STEEPEST DESCENT EVALUATION AT SMALL X</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Redamy Perez Ramos</w:t>
+                <w:t xml:space="preserve">Two-particle correlations inside one jet at ``modified leading logarithmic approximation'' of quantum chromodynamics I. Exact solution of the evolution equations at small X</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Redamy Perez-Ramos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 09, pp.014</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2006, 2006 (06), pp.019-019. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1126-6708/2006/06/019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00086880v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04550390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inclusive hadronic distributions inside one jet at high energy colliders at ``modified leading logarithmic approximation'' of quantum chromodynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redamy Perez-Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Machet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 2006 (04), pp.043-043. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1126-6708/2006/04/043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04550378v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04550505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-particle correlations inside one jet at ``modified leading logarithmic approximation'' of quantum chromodynamics I. Exact solution of the evolution equations at small X</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Redamy Perez-Ramos</w:t>
+                <w:t xml:space="preserve">SINGLE INCLUSIVE DISTRIBUTION AND TWO-PARTICLE CORRELATIONS INSIDE ONE JET AT &amp;quot;MODIFIED LEADING LOGARITHMIC APPROXIMATION&amp;quot; OF QUANTUM CHROMODYNAMICS II : STEEPEST DESCENT EVALUATION AT SMALL X</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Redamy Perez Ramos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 2006 (06), pp.019-019. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2006, 09, pp.014</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04550390v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00086880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single inclusive distribution and two-particle correlations inside one jet at ``modified leading logarithmic approximation'' of quantum chromodynamics II. Steepest descent evaluation at small x</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redamy Perez-Ramos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 2006 (09), pp.014-014. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1126-6708/2006/09/014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04550396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">INCLUSIVE HADRONIC DISTRIBUTIONS INSIDE ONE JET AT HIGH ENERGY COLLIDERS AT &amp;quot;MODIFIED LEADING LOGARITHMIC APPROXIMATION&amp;quot; OF QUANTUM CHROMODYNAMICS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redamy Perez Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Machet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 04, pp.043</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00016106v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two particle correlations inside one jet at &amp;quot;Modified Leading Logarithmic Approximation&amp;quot; of Quantum Chromodynamics; I: exact solution of the evolution equations at small x</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redamy Perez Ramos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 06, pp.019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00067767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3545,1780 +3566,1780 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dead cone effect in charm and bottom quark jets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Kluth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolfgang Ochs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redamy Perez-Ramos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26th High-Energy Physics International Conference in QCD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Montpellier, France. pp.75-79, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nuclphysbps.2023.09.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04230032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The dead cone effect in heavy quark jets observed in momentum space and its QCD explanation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Kluth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolfgang Ochs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redamy Perez Ramos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on multiparticle dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Gyöngyös, Hungary. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48550/arXiv.2312.17697⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04550643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dead cone effect in charm and bottom quark jets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Kluth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolfgang Ochs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redamy Perez-Ramos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Montpellier, France. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48550/arXiv.2309.01708⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04550630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two-particle angular correlations in the search for new physics at future $e^+e^-$ colliders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Musumeci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Redamy Perez-Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Redamy Perez-Ramos</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">A. Irles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Corredoira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Mitsou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Menlo Park (California), United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.48550/arXiv.2307.14734⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04550634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">$α_s$(2019): Precision measurements of the QCD coupling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David d'Enterria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Kluth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Alekhin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Baikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Banfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2019, Trento, Italy. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.48550/arXiv.1907.01435⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05059601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">$\alpha_s$(2019) discussions summary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey Alekhin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Barreiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siegfried Bethke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Brambilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Britzger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on precision measurements of the QCD coupling constant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2019, Trento, Italy. pp.150-154, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.22323/1.365.0026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02340144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">$\alpha_S$ from soft QCD jet fragmentation functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redamy Pérez-Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David d'Enterria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on precision measurements of the QCD coupling constant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2019, Trento, Italy. pp.94-99, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.22323/1.365.0005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02338432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parton Radiation and Fragmentation from LHC to FCC-ee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David d'Enterria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Z. Skands</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Anderle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Anulli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Aparisi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parton radiation and fragmentation from LHC to FCC-ee (FCC-ee)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Genève (CERN), Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04550532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of α s at NLO*+NNLL from a global fit of the low- z parton-tohadron fragmentation functions in e + e − and DIS collisions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redamy Pérez-Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David D’enterria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">44th International Symposium on Multiparticle Dynamics (ISMD 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Bologna (ITALY), Italy. pp.04001, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/epjconf/20159004001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04550497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uncertainties on the determination of the strong coupling alpha_s from the energy evolution of jet fragmentation functions at low z</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David d'Enterria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redamy Pérez-Ramos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICHEP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Valencia (Espagne), Spain. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48550/arXiv.1410.4818⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04550489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">THE INTERNAL STRUCTURE OF JETS AT COLLIDERS: LIGHT AND HEAVY QUARK INCLUSIVE HADRONIC DISTRIBUTIONS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redamy Perez-Ramos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jets in Proton-Proton and Heavy-Ion Collisions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Prague (Czech Republic), Czech Republic. pp.1616-1622, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S0218301311019970⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04550460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From QCD color coherence to inclusive distributions and correlations in jets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redamy Perez Ramos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Workshop on High-pT physics at LHC (HPT 2011)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2011, Utrecht (Netherlands), Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04550465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mean multiplicity of light and heavy quark initiated jets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redamy Perez-Ramos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Light Cone 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Valencia (Espagne), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04550457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inclusive hadronic distributions in jets and sub-jets with jet axis from color current</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redamy Pérez-Ramos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ringberg Workshop on New Trends in HERA Physics 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, Tegernsee, France. pp.151-159, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nuclphysbps.2009.03.122⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04550439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transverse momentum spectra of charged hadrons in jets at the Tevatron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redamy Perez Ramos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hard Probes 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Illa da Toxa, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04550431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inclusive hadronic distributions at small x</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redamy Perez Ramos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">QCD and Hadronic Interactions, La Thuile, Italy, 18-25 Mar 2006.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2006, La Thuile, Val d'Aosta, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00068938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inclusive hadronic distributions at small x inside jets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redamy Perez-Ramos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres de Moriond 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2006, La thuile, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04550386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correlations between two particles in jets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redamy Perez Ramos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres de Moriond 2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2005, La Thuile (Val d'Aosta), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04550377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correlations between two particles in jets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redamy Perez Ramos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">QCD and High Energy Hadronic Interactions, La Thuile, Aosta Valley, Italy, 12-19 Mar 2005.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2005, La Thuile, Aosta Valley, Italy, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00004914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5328,156 +5349,156 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Future Circular Collider Feasibility Study Report: Volume 2, Accelerators, Technical Infrastructure and Safety</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Benedikt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Auchmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Bartmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Burnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48550/arXiv.2505.00274⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05059442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5487,104 +5508,104 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Monte Carlo study of jet fragmentation functions in PbPb and pp collisions at sqrt{s}=2.76 TeV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redamy Pérez-Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thorsten Renk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04550491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5594,1164 +5615,1164 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inclusive transverse momentum distribution of hadrons in jets produced in PbPb and pp collisions at the LHC: Data versus jet-quenching Monte Carlos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redamy Perez-Ramos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04550499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The dead cone effect in heavy quark jets observed in momentum space and its QCD explanation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Kluth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolfgang Ochs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redamy Perez Ramos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04402278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In-medium jet shape from energy collimation in parton showers: Comparison with CMS PbPb data at 2.76 TeV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redamy Perez Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thorsten Renk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00933921v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collimation of energy in medium-modified QCD jets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redamy Perez Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00716966v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From QCD color coherence to inclusive distributions and correlations in jets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redamy Perez Ramos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00597423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three-particle correlations in QCD jets and beyond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redamy Perez Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel-Angel Sanchis-Lozano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00587196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three-particle correlations in QCD parton showers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redamy Perez Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel-Angel Sanchis-Lozano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00585097v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The internal structure of jets at colliders: light and heavy quark inclusive hadronic distributions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redamy Perez Ramos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00523956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heavy quark flavour dependence of multiparticle production in QCD jets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redamy Perez Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel-Angel Sanchis-Lozano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00482558v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mean multiplicity of light and heavy quark initiated jets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redamy Perez Ramos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00507079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Medium-modified evolution of multiparticle production in jets in heavy-ion collisions.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redamy Perez Ramos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00339725v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Medium-modified average multiplicity and multiplicity fluctuations in jets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redamy Perez Ramos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00338947v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inclusive hadronic distributions in jets and sub-jets with jet axis from color current</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redamy Perez Ramos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00342610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Particle Multiplicity in Jets and Sub-jets with Jet Axis from Color Current</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolfgang Ochs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redamy Perez Ramos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00293894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transverse momentum spectra of charged hadrons in jets at the Tevatron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redamy Perez Ramos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00311110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadronic distributions and correlations at &amp;quot;small x&amp;quot; in Quantum Chromodynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redamy Perez Ramos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00112150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6761,185 +6782,185 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DISTRIBUTIONS ET CORRÉLATIONS HADRONIQUES EN CHROMODYNAMIQUE QUANTIQUE DANS L'APPROXIMATION DES &amp;quot;PETIT X</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redamy Perez-Ramos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Physique des Hautes Energies - Expérience [hep-ex]. Université Paris-Diderot - Paris VII, 2006. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00108167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadronic distributions and correlations at &amp;quot;small x&amp;quot; in Quantum Chromodynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redamy Perez Ramos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Physics [physics]. Université Paris Cité, 2006. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04550402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId177"/>
+      <w:footerReference w:type="default" r:id="rId178"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7007,51 +7028,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8DB83298"/>
+    <w:nsid w:val="780BA1C8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7238,51 +7259,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/redamy-perez-ramos" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4243-0063" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057622v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benedikt" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Zimmermann" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Auchmann" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Bartmann" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P Burnet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjs/s11734-025-01958-5" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550632v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Musumeci" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Irles" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redamy Perez-Ramos" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Corredoira" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sarkisyan-Grinbaum" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2312.06526" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550628v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. d'Enterria" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kluth" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Zanderighi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ayala" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benitez-Rathgeb" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2203.08271" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060482v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Kluth" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Ochs" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redamy Perez Ramos" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.107.094039" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113276v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Al Hammal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Martini" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Frontera-Pons" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.H Nguyen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redamy P&#233;rez-Ramos" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.107.065501" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550516v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David D&#8217;enterria" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hua-Sheng Shao" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-022-10831-x" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656407v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David d'Enterria" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550515v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel-Angel Sanchis-Lozano" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Sarkisyan-Grinbaum" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.105.053001" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390355v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward K. Sarkisyan-Grinbaum" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421253v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Islam Boussaada" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silviu-Iulian Niculescu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali El-Ati" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Trabelsi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2019073" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-VWFTPQRF-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01265585v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20159004001" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550471v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP08(2014)068" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550642v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Renk" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.90.014018" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550468v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mathieu" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2012.12.039" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550463v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.84.034015" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550461v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0954-3899/38/11/115007" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550452v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP08(2010)047" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550446v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Albino" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.A. Kniehl" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysb.2009.05.004" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00612266v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Arleo" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2009.10.096" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550440v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0954-3899/36/10/105006" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550444v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-009-1075-2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550406v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Arleo" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Machet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.100.052002" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164754v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196930v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRecD.78.014019" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550410v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.78.014019" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550412v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Anulli" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Arleo" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Besson" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Brooks" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550505v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1126-6708/2006/04/043" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086880v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550378v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550390v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1126-6708/2006/06/019" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550396v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1126-6708/2006/09/014" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016106v4" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00067767v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230032v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysbps.2023.09.009" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550643v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2312.17697" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550630v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2309.01708" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550634v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mitsou" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2307.14734" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059601v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alekhin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Baikov" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Banfi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.1907.01435" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340144v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Alekhin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Barreiro" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siegfried Bethke" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Brambilla" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Britzger" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.365.0026" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338432v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.365.0005" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550532v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Z. Skands" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Anderle" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aparisi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550497v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550489v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.1410.4818" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550460v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218301311019970" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550465v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550457v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550439v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysbps.2009.03.122" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550431v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068938v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550386v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550377v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004914v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059442v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Burnet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2505.00274" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550491v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550499v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402278v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933921v2" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716966v2" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597423v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00587196v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585097v3" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523956v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482558v3" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507079v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339725v2" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338947v2" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342610v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293894v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311110v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112150v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00108167v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04550402v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/redamy-perez-ramos" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4243-0063" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=0GXyU9QAAAAJ" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057622v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benedikt" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Zimmermann" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Auchmann" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Bartmann" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P Burnet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjs/s11734-025-01958-5" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550632v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Musumeci" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Irles" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redamy Perez-Ramos" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Corredoira" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sarkisyan-Grinbaum" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2312.06526" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550628v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. d'Enterria" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kluth" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Zanderighi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ayala" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benitez-Rathgeb" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2203.08271" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060482v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Kluth" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Ochs" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redamy Perez Ramos" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.107.094039" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113276v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Al Hammal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Martini" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Frontera-Pons" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.H Nguyen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redamy P&#233;rez-Ramos" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.107.065501" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550516v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David D&#8217;enterria" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hua-Sheng Shao" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-022-10831-x" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656407v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David d'Enterria" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550515v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel-Angel Sanchis-Lozano" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Sarkisyan-Grinbaum" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.105.053001" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390355v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward K. Sarkisyan-Grinbaum" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421253v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Islam Boussaada" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silviu-Iulian Niculescu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali El-Ati" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Trabelsi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2019073" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-VWFTPQRF-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01265585v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20159004001" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550471v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP08(2014)068" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550642v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Renk" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.90.014018" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550468v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mathieu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2012.12.039" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550463v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.84.034015" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550461v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0954-3899/38/11/115007" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550452v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP08(2010)047" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550446v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Albino" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.A. Kniehl" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysb.2009.05.004" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00612266v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Arleo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2009.10.096" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550440v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0954-3899/36/10/105006" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550444v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-009-1075-2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550406v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Arleo" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Machet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.100.052002" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164754v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196930v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRecD.78.014019" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550410v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.78.014019" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550412v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Anulli" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Arleo" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Besson" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Brooks" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550378v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1126-6708/2006/04/043" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550390v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1126-6708/2006/06/019" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550505v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086880v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550396v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1126-6708/2006/09/014" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016106v4" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00067767v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230032v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysbps.2023.09.009" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550643v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2312.17697" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550630v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2309.01708" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550634v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mitsou" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2307.14734" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059601v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alekhin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Baikov" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Banfi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.1907.01435" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340144v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Alekhin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Barreiro" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siegfried Bethke" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Brambilla" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Britzger" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.365.0026" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338432v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.365.0005" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550532v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Z. Skands" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Anderle" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aparisi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550497v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550489v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.1410.4818" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550460v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218301311019970" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550465v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550457v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550439v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysbps.2009.03.122" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550431v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068938v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550386v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550377v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004914v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059442v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Burnet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2505.00274" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550491v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550499v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402278v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933921v2" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716966v2" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597423v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00587196v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585097v3" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523956v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482558v3" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507079v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339725v2" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338947v2" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342610v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293894v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311110v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112150v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00108167v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04550402v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>