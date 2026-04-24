--- v0 (2026-03-25)
+++ v1 (2026-04-24)
@@ -2371,286 +2371,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03343233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception and deployment of the Apolline sensor network for IAQ monitoring</w:t>
+                <w:t xml:space="preserve">Apolline: le réseau lillois de mini-capteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Hanoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Rouvoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redha Kassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eliane Assy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Clavier</w:t>
+                <w:t xml:space="preserve">Cyril Delegove</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigue Loisil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">X IAQVEC 2019 - 10th international conference on Indoor Air Quality, Ventilation and Energy Conservation in Buildings</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Colloque national capteurs et sciences participatives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02375414v1</w:t>
+                <w:t xml:space="preserve">hal-02375413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apolline: le réseau lillois de mini-capteurs</w:t>
+                <w:t xml:space="preserve">Conception and deployment of the Apolline sensor network for IAQ monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Hanoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Redha Kassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Rouvoy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Redha Kassi</w:t>
+                <w:t xml:space="preserve">Bernard Verbeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Delegove</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rodrigue Loisil</w:t>
+                <w:t xml:space="preserve">Eliane Assy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Clavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque national capteurs et sciences participatives</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">X IAQVEC 2019 - 10th international conference on Indoor Air Quality, Ventilation and Energy Conservation in Buildings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Bari, Italy. 042026, 6 p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1757-899X/609/4/042026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02375413v1</w:t>
+                <w:t xml:space="preserve">hal-02375414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hardware-in-the-loop and Software-in-the-loop platform for test and validation of adaptable radio communications systems for railways at IP layer</w:t>
               </w:r>
@@ -4238,64 +4238,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Hanoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redha Kassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Verbeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliane Assy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Clavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5159,51 +5159,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372344v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Regnacq" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Lahrach" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Kobzar" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;dha Kassi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mariot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384918v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cappy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384937v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Schoonjans" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Henniquau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Avramovic" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119733v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Hoel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lamine Fay&#231;al Bellaredj" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02375411v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Hanoune" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Clavier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Crumeyrolle" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Degrande" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redha Kassi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00958130v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktor Toldov" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rom&#225;n Igual" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rolland" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690305v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Farfariello" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Delcroix" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684912v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Wohwe Sambo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mitton" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Delafaite" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiMob61911.2024.10770476" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764889v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadjer Nihel Khelil" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Renau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Szriftgiser" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Roelens" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC61614.2024.10732246" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410423v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Schoonjans" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Vanbesien" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kassi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Deromelaere" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pelletier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439431v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stevens Jourdain" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850841v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bellaredj" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770329v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450052v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361485v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Berbineau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Sabra" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Deniau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gransart" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Torrego" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTC2021-Spring51267.2021.9448903" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455151v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270096v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Moreno Garcia-Loygorri" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Kharbech" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP48036.2020.9135760" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343233v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Moreno" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Yang" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Vizzari" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02375414v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Verbeke" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Assy" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/609/4/042026" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02375413v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rouvoy" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Delegove" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Loisil" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531051v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Bouaziz" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Yan" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Soler" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286182v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ducournau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bacquet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Peytavit" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Zaknoune" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz.2015.7327665" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370306v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Loyez" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Deparis" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lethien" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Goffin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00020105v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Acernese" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Amico" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Arnaud" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Arnault" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Babusci" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013993v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Flaminio" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bellachia" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Boget" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Buskulic" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chollet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622835v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Vlandas" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121740v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chakrya-Anna Chhuon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341104v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341111v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341126v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291164v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Djevahirdjian" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lechevallier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aline Martin-Drumel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pirali" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-42905-z" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919067v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Mallik" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angesom Ataklity Tesfay" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Allaert" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Egea-Lopez" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22249643" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02335598v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899x/609/4/042026" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286174v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Engenhardt" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Szriftgiser" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bacquet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2015.0702" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286166v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2014.3652" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471847v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Vilcot" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rolland" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2009.2013217" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00255768v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2007.909681" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162795v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Demoulin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Degardin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Baudet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372344v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Regnacq" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Lahrach" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Kobzar" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;dha Kassi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mariot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384918v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cappy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384937v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Schoonjans" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Henniquau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Avramovic" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119733v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Hoel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lamine Fay&#231;al Bellaredj" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02375411v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Hanoune" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Clavier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Crumeyrolle" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Degrande" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redha Kassi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00958130v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktor Toldov" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rom&#225;n Igual" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rolland" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690305v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Farfariello" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Delcroix" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684912v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Wohwe Sambo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mitton" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Delafaite" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiMob61911.2024.10770476" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764889v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadjer Nihel Khelil" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Renau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Szriftgiser" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Roelens" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC61614.2024.10732246" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410423v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Schoonjans" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Vanbesien" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kassi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Deromelaere" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pelletier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439431v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stevens Jourdain" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850841v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bellaredj" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770329v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450052v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361485v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Berbineau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Sabra" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Deniau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gransart" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Torrego" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTC2021-Spring51267.2021.9448903" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455151v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270096v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Moreno Garcia-Loygorri" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Kharbech" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP48036.2020.9135760" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343233v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Moreno" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Yang" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Vizzari" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02375413v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rouvoy" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Delegove" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Loisil" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02375414v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Verbeke" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Assy" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/609/4/042026" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531051v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Bouaziz" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Yan" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Soler" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286182v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ducournau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bacquet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Peytavit" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Zaknoune" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz.2015.7327665" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370306v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Loyez" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Deparis" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lethien" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Goffin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00020105v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Acernese" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Amico" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Arnaud" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Arnault" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Babusci" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013993v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Flaminio" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bellachia" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Boget" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Buskulic" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chollet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622835v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Vlandas" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121740v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chakrya-Anna Chhuon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341104v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341111v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341126v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291164v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Djevahirdjian" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lechevallier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aline Martin-Drumel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pirali" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-42905-z" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919067v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Mallik" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angesom Ataklity Tesfay" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Allaert" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Egea-Lopez" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22249643" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02335598v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899x/609/4/042026" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286174v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Engenhardt" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Szriftgiser" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bacquet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2015.0702" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286166v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2014.3652" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471847v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Vilcot" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rolland" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2009.2013217" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00255768v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2007.909681" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162795v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Demoulin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Degardin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Baudet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>