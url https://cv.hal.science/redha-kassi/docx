--- v1 (2026-04-24)
+++ v2 (2026-05-16)
@@ -848,681 +848,1323 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00958130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Rapport (5)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">NeurotechDG: nouvelle génération d’implants NEUROnaux embarqués : une nouvelle TECHnologie pour le traitement des maladies neuroDéGénératives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Kobzar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rédha Kassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Delcroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cappy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Vlandas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Contract] Kick-off projet NeurotechDG, Stimule Région Hauts-de-France. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04622835v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Digital system for human knowledge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Schoonjans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chakrya-Anna Chhuon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rédha Kassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Avramovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Delcroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Contract] Audition et Rapport fin de contrat projet DiSyKnow, contrat R-PILOTE-013-DiSyKnow, lauréat du dispositif projets pilotes, Isite Université Lille Nord-Europe (ULNE). 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04121740v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Digital system for human knowledge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Henniquau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rédha Kassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Avramovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Delcroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cappy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Contract] Rapport mi parcours projet DiSyKnow, contrat R-PILOTE-013-DiSyKnow, lauréat du dispositif projets pilotes, Isite Université Lille Nord-Europe (ULNE). 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03341104v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">INTERfaCe neurObiohybride pour la communication bidirectioNNElle entre des neurones arTificiels et des neurones vivants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Henniquau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rédha Kassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Avramovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Delcroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cappy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Contrat] Rapport bilan fin de parcours projet Interconnect, CNRS Innovation. 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03341111v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">INTERfaCe neurObiohybride pour la communication bidirectioNNElle entre des neurones arTificiels et des neurones vivants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Henniquau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rédha Kassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Avramovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Delcroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cappy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Contrat] CNRS Innovation. 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03341126v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (19)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a next-generation bidirectional neurobiohybrid interface with optimized energy efficiency enabling real-time adaptive neuromodulation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A new Dynamic Multicored Neighbors Discovery approach in BLE for Low Power Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Wohwe Sambo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Delafaite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Clavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rédha Kassi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum Fédération Européenne des Sociétés des Neurosciences, FENS 2024, J.6: Neuromorphic engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">20th International Conference on Wireless and Mobile Computing, Networking and Communications (WiMob)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Paris, France. pp.701-706, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WiMob61911.2024.10770476⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04690305v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04684912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new Dynamic Multicored Neighbors Discovery approach in BLE for Low Power Systems</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Laurent Clavier</w:t>
+                <w:t xml:space="preserve">Aggregated 0.3 Tbit/s link using Photonics-transmitter and micromachined flat array antenna over 315-410 GHz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadjer Nihel Khelil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Renau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Szriftgiser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Roelens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rédha Kassi</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Conference on Wireless and Mobile Computing, Networking and Communications (WiMob)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/WiMob61911.2024.10770476⟩</w:t>
+              <w:t xml:space="preserve">2024 54th European Microwave Conference (EuMC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Paris, France. pp.413-416, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EuMC61614.2024.10732246⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04684912v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04764889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aggregated 0.3 Tbit/s link using Photonics-transmitter and micromachined flat array antenna over 315-410 GHz</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Rédha Kassi</w:t>
+                <w:t xml:space="preserve">Development of a next-generation bidirectional neurobiohybrid interface with optimized energy efficiency enabling real-time adaptive neuromodulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Kobzar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Schoonjans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Mariot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerio Farfariello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Delcroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 54th European Microwave Conference (EuMC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Forum Fédération Européenne des Sociétés des Neurosciences, FENS 2024, J.6: Neuromorphic engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Vienne, Austria</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04764889v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04690305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensibilisation des enseignants du collège et du lycée à l’interdisciplinarité autour des nanotechnologies et des neurosciences : développement d’implants cérébraux de nouvelle génération</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Schoonjans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Vanbesien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Kassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Deromelaere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17émes Journées Pédagogiques de la CNFM (Coordination Nationale pour la Formation en Microélectronique )</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04410423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plateforme d'expérimentation IoT, appliquée aux sciences de l'environnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rédha Kassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stevens Jourdain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier conjoint MSK-RTCE - atelier de partage de solutions instrumentales en milieu souterrain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Réseau MSK (Milieux Souterrains et Karst) et réseau RTCE (Réseau Technologique sur les Capteurs en Environnement), Jun 2023, Paris Université Sorbonne Nouvelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04439431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Challenges in developping a bidirectional neurobiohybrid system based on an original artificial neuron with optimized energy efficiency</w:t>
+                <w:t xml:space="preserve">Interfacing artificial and biological neurons: first step towards the development of autonomous implantable neurobiohybrid medical devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Schoonjans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Hoel</w:t>
@@ -1536,118 +2178,118 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Henniquau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Avramovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Bellaredj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature conferences : Technologies for Neuroengineering 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Virtual event, France</w:t>
+              <w:t xml:space="preserve">IEEE Lille Engineering for Medicine and Biology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03850841v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03770329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interfacing artificial and biological neurons: first step towards the development of autonomous implantable neurobiohybrid medical devices</w:t>
+                <w:t xml:space="preserve">Challenges in developping a bidirectional neurobiohybrid system based on an original artificial neuron with optimized energy efficiency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Schoonjans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Hoel</w:t>
@@ -1661,2272 +2303,1630 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Henniquau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Avramovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Bellaredj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Lille Engineering for Medicine and Biology Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Lille, France</w:t>
+              <w:t xml:space="preserve">Nature conferences : Technologies for Neuroengineering 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Virtual event, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03770329v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03850841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enabling a bidirectional communication between artificial and biological neurons using a novel neurobiohybrid interface</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Connecter des neurones artificiels et des neurones vivants: développement d’une interface fonctionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Henniquau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Schoonjans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Dimitri Henniquau</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rédha Kassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Delcroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Avramovic</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Bellaredj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDR BioComp PhD Forum 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GDR BioComp, Nov 2021, Grenoble (virtual), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03450052v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03455151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zero on site testing of railway wireless systems: the Emulradio4Rail platforms</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Virginie Deniau</w:t>
+                <w:t xml:space="preserve">Enabling a bidirectional communication between artificial and biological neurons using a novel neurobiohybrid interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Schoonjans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Hoel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Henniquau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Avramovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Gransart</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Raul Torrego</w:t>
+                <w:t xml:space="preserve">Mohamed Bellaredj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">93rd Vehicular Technology Conference (VTC2021-Spring)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">GDR BioComp PhD Forum 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GDR BioComp, Nov 2021, Grenoble (virtual), France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03361485v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03450052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Connecter des neurones artificiels et des neurones vivants: développement d’une interface fonctionnelle</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vanessa Avramovic</w:t>
+                <w:t xml:space="preserve">Zero on site testing of railway wireless systems: the Emulradio4Rail platforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Berbineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Sabra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Deniau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gransart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raul Torrego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR BioComp PhD Forum 2021</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">93rd Vehicular Technology Conference (VTC2021-Spring)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Helsinki, Finland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/VTC2021-Spring51267.2021.9448903⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03455151v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03361485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emulation of end-to-end communications systems in railway scenarios: physical layer results</w:t>
+                <w:t xml:space="preserve">Emulation of various radio access technologies for zero on site testing in the railway domain - the Emulradio4rail platforms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan Moreno Garcia-Loygorri</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Marion Berbineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Kharbech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Raul Torrego</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ying Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Vizzari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th European Conference on Antennas and Propagation (EuCAP)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">8th Transport Research Arena, TRA 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2020, Helsinki, Finland. 9 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03270096v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03343233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emulation of various radio access technologies for zero on site testing in the railway domain - the Emulradio4rail platforms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marion Berbineau</w:t>
+                <w:t xml:space="preserve">Emulation of end-to-end communications systems in railway scenarios: physical layer results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Moreno Garcia-Loygorri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Kharbech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Clavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Redha Kassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan Moreno</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Alessandro Vizzari</w:t>
+                <w:t xml:space="preserve">Raul Torrego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th Transport Research Arena, TRA 2020</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">14th European Conference on Antennas and Propagation (EuCAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2020, Copenhagen, Denmark. Paper 9135760, 5 p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EuCAP48036.2020.9135760⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03343233v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03270096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apolline: le réseau lillois de mini-capteurs</w:t>
+                <w:t xml:space="preserve">Conception and deployment of the Apolline sensor network for IAQ monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Hanoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redha Kassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Rodrigue Loisil</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Verbeke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliane Assy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Clavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque national capteurs et sciences participatives</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">X IAQVEC 2019 - 10th international conference on Indoor Air Quality, Ventilation and Energy Conservation in Buildings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Bari, Italy. 042026, 6 p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1757-899X/609/4/042026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02375413v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02375414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception and deployment of the Apolline sensor network for IAQ monitoring</w:t>
+                <w:t xml:space="preserve">Apolline: le réseau lillois de mini-capteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Hanoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Rouvoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redha Kassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Laurent Clavier</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Delegove</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigue Loisil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">X IAQVEC 2019 - 10th international conference on Indoor Air Quality, Ventilation and Energy Conservation in Buildings</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Colloque national capteurs et sciences participatives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02375414v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02375413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hardware-in-the-loop and Software-in-the-loop platform for test and validation of adaptable radio communications systems for railways at IP layer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maha Bouaziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Berbineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ying Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Net4Rails</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Colmar, France. 9p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02531051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">QAM-32/0.588 THz communication using electronic Schottky transceivers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ducournau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Szriftgiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Peytavit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Zaknoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">40th International Conference on Infrared, Millimeter, and Terahertz Waves (IRMMW-THz)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Hong Kong, Hong Kong SAR China. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IRMMW-THz.2015.7327665⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03286182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Système mixte fibre-radio à impulsions pour communications large bande multi-sauts en bande V</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Loyez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Deparis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lethien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Kassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Goffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15èmes Journées Nationales Microondes, JNM 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Unknown, France. pp.6B2-1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00370306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Virgo data acquisition system</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D. Babusci</w:t>
+                <w:t xml:space="preserve">The gravitational wave detector VIRGO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Flaminio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bellachia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Boget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Buskulic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE NPSS Real Time Conference 13</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2003, Montreal, Canada</w:t>
+              <w:t xml:space="preserve">Advanced ICFA Beam Dynamics Workshop on Nanometre Size Colliding Beams 26 Nanobeam 2002</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2002, Lausanne, Switzerland. pp.7-13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00020105v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00013993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The gravitational wave detector VIRGO</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">François Chollet</w:t>
+                <w:t xml:space="preserve">The Virgo data acquisition system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Acernese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Amico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Arnault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Babusci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced ICFA Beam Dynamics Workshop on Nanometre Size Colliding Beams 26 Nanobeam 2002</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2002, Lausanne, Switzerland. pp.7-13</w:t>
+              <w:t xml:space="preserve">IEEE NPSS Real Time Conference 13</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2003, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...118 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Vlandas</w:t>
-[...521 lines deleted...]
-                <w:t xml:space="preserve">hal-03341126v1</w:t>
+                <w:t xml:space="preserve">in2p3-00020105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3996,51 +3996,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Aline Martin-Drumel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pirali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ducournau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 14 (1), pp.7162. </w:t>
@@ -4238,64 +4238,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Hanoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redha Kassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Verbeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliane Assy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Clavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4346,51 +4346,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">32 Gbit/s QPSK transmission at 385 GHz using coherent fibre-optic technologies and THz double heterodyne detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ducournau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Engenhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4398,51 +4398,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Szriftgiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Zaknoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electronics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 51 (12), pp.915-916. </w:t>
@@ -4480,90 +4480,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-carrier transmission of vectorial modulation schemes using electronic transceivers at 588 GHz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ducournau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Szriftgiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Zaknoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rédha Kassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4614,90 +4614,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Review of glass and polymer multimode fibers used in a wimedia ultra wide band MB-OFDM radio over fiber system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lethien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Loyez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Vilcot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Kassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4748,103 +4748,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An impulse system for 60-GHz wireless networks based on polymer optical fibre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Loyez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lethien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Deparis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Vilcot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Kassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 19, pp.1964-1966. </w:t>
@@ -4895,51 +4895,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safety analysis method of a system exposed to electromagnetic risks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Demoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Kassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Degardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5159,51 +5159,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372344v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Regnacq" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Lahrach" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Kobzar" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;dha Kassi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mariot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384918v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cappy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384937v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Schoonjans" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Henniquau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Avramovic" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119733v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Hoel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lamine Fay&#231;al Bellaredj" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02375411v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Hanoune" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Clavier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Crumeyrolle" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Degrande" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redha Kassi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00958130v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktor Toldov" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rom&#225;n Igual" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rolland" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690305v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Farfariello" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Delcroix" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684912v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Wohwe Sambo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mitton" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Delafaite" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiMob61911.2024.10770476" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764889v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadjer Nihel Khelil" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Renau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Szriftgiser" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Roelens" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC61614.2024.10732246" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410423v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Schoonjans" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Vanbesien" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kassi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Deromelaere" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pelletier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439431v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stevens Jourdain" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850841v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bellaredj" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770329v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450052v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361485v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Berbineau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Sabra" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Deniau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gransart" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Torrego" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTC2021-Spring51267.2021.9448903" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455151v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270096v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Moreno Garcia-Loygorri" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Kharbech" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP48036.2020.9135760" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343233v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Moreno" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Yang" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Vizzari" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02375413v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rouvoy" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Delegove" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Loisil" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02375414v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Verbeke" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Assy" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/609/4/042026" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531051v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Bouaziz" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Yan" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Soler" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286182v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ducournau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bacquet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Peytavit" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Zaknoune" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz.2015.7327665" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370306v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Loyez" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Deparis" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lethien" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Goffin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00020105v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Acernese" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Amico" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Arnaud" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Arnault" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Babusci" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013993v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Flaminio" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bellachia" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Boget" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Buskulic" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chollet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622835v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Vlandas" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121740v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chakrya-Anna Chhuon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341104v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341111v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341126v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291164v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Djevahirdjian" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lechevallier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aline Martin-Drumel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pirali" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-42905-z" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919067v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Mallik" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angesom Ataklity Tesfay" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Allaert" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Egea-Lopez" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22249643" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02335598v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899x/609/4/042026" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286174v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Engenhardt" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Szriftgiser" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bacquet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2015.0702" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286166v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2014.3652" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471847v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Vilcot" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rolland" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2009.2013217" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00255768v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2007.909681" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162795v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Demoulin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Degardin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Baudet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372344v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Regnacq" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Lahrach" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Kobzar" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;dha Kassi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mariot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384918v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cappy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384937v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Schoonjans" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Henniquau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Avramovic" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119733v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Hoel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lamine Fay&#231;al Bellaredj" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02375411v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Hanoune" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Clavier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Crumeyrolle" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Degrande" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redha Kassi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00958130v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktor Toldov" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rom&#225;n Igual" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rolland" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622835v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Delcroix" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Vlandas" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121740v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chakrya-Anna Chhuon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341104v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341111v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341126v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684912v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Wohwe Sambo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mitton" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Delafaite" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiMob61911.2024.10770476" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764889v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadjer Nihel Khelil" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Renau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Szriftgiser" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Roelens" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC61614.2024.10732246" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690305v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Farfariello" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410423v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Schoonjans" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Vanbesien" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kassi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Deromelaere" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pelletier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439431v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stevens Jourdain" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770329v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bellaredj" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850841v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455151v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450052v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361485v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Berbineau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Sabra" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Deniau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gransart" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Torrego" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTC2021-Spring51267.2021.9448903" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343233v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Moreno" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Kharbech" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Yang" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Vizzari" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270096v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Moreno Garcia-Loygorri" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP48036.2020.9135760" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02375414v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Verbeke" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Assy" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/609/4/042026" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02375413v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rouvoy" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Delegove" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Loisil" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531051v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Bouaziz" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Yan" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Soler" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286182v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ducournau" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bacquet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Peytavit" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Zaknoune" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz.2015.7327665" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370306v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Loyez" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Deparis" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lethien" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Goffin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013993v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Flaminio" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bellachia" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Boget" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Buskulic" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chollet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00020105v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Acernese" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Amico" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Arnaud" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Arnault" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Babusci" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291164v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Djevahirdjian" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lechevallier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aline Martin-Drumel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pirali" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-42905-z" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919067v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Mallik" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angesom Ataklity Tesfay" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Allaert" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Egea-Lopez" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22249643" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02335598v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899x/609/4/042026" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286174v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Engenhardt" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Szriftgiser" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bacquet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2015.0702" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286166v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2014.3652" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471847v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Vilcot" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rolland" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2009.2013217" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00255768v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2007.909681" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162795v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Demoulin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Degardin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Baudet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>