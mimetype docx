--- v0 (2026-03-05)
+++ v1 (2026-05-21)
@@ -100,766 +100,766 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Demultiplexing and barcode-specific adaptive sampling for nanopore direct RNA sequencing</w:t>
+                <w:t xml:space="preserve">The translational landscape of HIV-1 infected cells reveals key gene regulatory principles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wiep van der Toorn</w:t>
+                <w:t xml:space="preserve">Anuja Kibe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Stefan Buck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Gribling-Burrer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orian Gilmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Patrick Bohn</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anne-Sophie Gribling-Burrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 16 (1), pp.3742. </w:t>
+              <w:t xml:space="preserve">Nature Structural and Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 32 (5), pp.841-852. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-025-59102-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41594-024-01468-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05221440v1</w:t>
+                <w:t xml:space="preserve">hal-05362403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cell type–specific purifying selection of synonymous mitochondrial DNA variation</w:t>
+                <w:t xml:space="preserve">Selectively expressed RNA molecules as a versatile tool for functionalized cell targeting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caleb A Lareau</w:t>
+                <w:t xml:space="preserve">Frederik Rastfeld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Maschmeyer</w:t>
+                <w:t xml:space="preserve">Marco Hoffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yajie Yin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ryan S Dhindsa</w:t>
+                <w:t xml:space="preserve">Sylvie Krüger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Bohn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Gribling-Burrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.2505704122⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (1), pp.420. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-024-55547-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05362388v1</w:t>
+                <w:t xml:space="preserve">hal-05362432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The translational landscape of HIV-1 infected cells reveals key gene regulatory principles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Giant RNA genomes: Roles of host, translation elongation, genome architecture, and proteome in nidoviruses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin W Neuman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandria Smart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orian Gilmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anuja Kibe</w:t>
+                <w:t xml:space="preserve">Redmond Smyth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefan Buck</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Patrick Bohn</w:t>
+                <w:t xml:space="preserve">Josef Vaas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Structural and Molecular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41594-024-01468-3⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 122 (7), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2413675122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05362403v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05362414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giant RNA genomes: Roles of host, translation elongation, genome architecture, and proteome in nidoviruses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Demultiplexing and barcode-specific adaptive sampling for nanopore direct RNA sequencing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wiep van der Toorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Bohn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin W Neuman</w:t>
+                <w:t xml:space="preserve">Wang Liu-Wei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandria Smart</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Josef Vaas</w:t>
+                <w:t xml:space="preserve">Marco Olguin-Nava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Gribling-Burrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.2413675122⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (1), pp.3742. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-025-59102-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05362414v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05221440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selectively expressed RNA molecules as a versatile tool for functionalized cell targeting</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cell type–specific purifying selection of synonymous mitochondrial DNA variation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caleb A Lareau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Maschmeyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederik Rastfeld</w:t>
+                <w:t xml:space="preserve">Yajie Yin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Hoffmann</w:t>
+                <w:t xml:space="preserve">Jacob C Gutierrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Krüger</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Anne-Sophie Gribling-Burrer</w:t>
+                <w:t xml:space="preserve">Ryan S Dhindsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 16 (1), pp.420. </w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 122 (30), </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-024-55547-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2505704122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05362432v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05362388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-Fidelity and Cost-Effective Engineering of SARS-CoV-2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Olguin-Nava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hennig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlene Börtlein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bohn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uddhav B Ambi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -949,51 +949,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jianhui Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joél Schaust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Gribling-Burrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Geiger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1038,399 +1038,399 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05224563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isoform-specific RNA structure determination using Nano-DMS-MaP</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sequencing accuracy and systematic errors of nanopore direct RNA sequencing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wang Liu-Wei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wiep van der Toorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Sophie Gribling-Burrer</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Patrick Bohn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Hölzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redmond Smyth</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Protocols</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41596-024-00959-3⟩</w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 25 (1), pp.528. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12864-024-10440-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05362521v1</w:t>
+                <w:t xml:space="preserve">hal-05363230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sequencing accuracy and systematic errors of nanopore direct RNA sequencing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">NEAT1 promotes genome stability via m&amp;lt;sup&amp;gt;6&amp;lt;/sup&amp;gt;A methylation-dependent regulation of CHD4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Mamontova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Trifault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wang Liu-Wei</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Anne-Sophie Gribling-Burrer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bohn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Redmond Smyth</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lea Boten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12864-024-10440-w⟩</w:t>
+              <w:t xml:space="preserve">Genes and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 38, pp.915-930. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1101/gad.351913.124⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05363230v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05362438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NEAT1 promotes genome stability via m&amp;lt;sup&amp;gt;6&amp;lt;/sup&amp;gt;A methylation-dependent regulation of CHD4</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Barbara Trifault</w:t>
+                <w:t xml:space="preserve">Isoform-specific RNA structure determination using Nano-DMS-MaP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Gribling-Burrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Sophie Gribling-Burrer</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Patrick Bohn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Redmond Smyth</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genes and Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 38, pp.915-930. </w:t>
+              <w:t xml:space="preserve">Nature Protocols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 19 (6), pp.1835-1865. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1101/gad.351913.124⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41596-024-00959-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05362438v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05362521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The conserved noncoding RNA ModT coordinates growth and virulence in Clostridioides difficile</w:t>
               </w:r>
@@ -1455,51 +1455,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes Sulzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kilian Andress</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Gribling-Burrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Lamm-Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1602,51 +1602,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dongsheng Luo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raghavendran Kulasegaran-Shylini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bohn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nucleic Acids Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 52 (14), pp.8500-8514. </w:t>
@@ -1678,278 +1678,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05362448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nano-DMS-MaP allows isoform-specific RNA structure determination</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cis -mediated interactions of the SARS-CoV-2 frameshift RNA alter its conformations and affect function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lukas Pekarek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Zimmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Gribling-Burrer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Bohn</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Stefan Buck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redmond Smyth</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41592-023-01862-7⟩</w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 51 (2), pp.728-743. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkac1184⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05362507v1</w:t>
+                <w:t xml:space="preserve">hal-05362501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cis -mediated interactions of the SARS-CoV-2 frameshift RNA alter its conformations and affect function</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lukas Pekarek</w:t>
+                <w:t xml:space="preserve">Nano-DMS-MaP allows isoform-specific RNA structure determination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Bohn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Gribling-Burrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthias Zimmer</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Uddhav Ambi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redmond Smyth</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 51 (2), pp.728-743. </w:t>
+              <w:t xml:space="preserve">Nature Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 20 (6), pp.849-859. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/nar/gkac1184⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41592-023-01862-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05362501v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05362507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advanced fluorescence microscopy in respiratory virus cell biology</w:t>
               </w:r>
@@ -2333,77 +2333,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Short- and long-range interactions in the HIV-1 5′ UTR regulate genome dimerization and packaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liqing Ye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Gribling-Burrer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Sophie Gribling-Burrer</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Patrick Bohn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anuja Kibe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlene Börtlein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2454,90 +2454,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The short isoform of the host antiviral protein ZAP acts as an inhibitor of SARS-CoV-2 programmed ribosomal frameshifting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Zimmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anuja Kibe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulfert Rand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lukas Pekarek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liqing Ye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2601,77 +2601,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RNA Structures and Their Role in Selective Genome Packaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liqing Ye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uddhav Ambi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Olguin-Nava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Gribling-Burrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shazeb Ahmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3122,637 +3122,637 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02141231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The life-cycle of the HIV-1 Gag-RNA complex</w:t>
+                <w:t xml:space="preserve">HIV-1 Mutation and Recombination Rates Are Different in Macrophages and T-cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Élodie Mailler</w:t>
+                <w:t xml:space="preserve">Deborah Cromer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serena Bernacchi</w:t>
+                <w:t xml:space="preserve">Timothy Schlub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Redmond P Smyth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roland Marquet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Paillart</w:t>
+                <w:t xml:space="preserve">Andrew Grimm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valerie Vivet Boudou</w:t>
+                <w:t xml:space="preserve">Abha Chopra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Viruses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 8 (9), </w:t>
+              <w:t xml:space="preserve">, 2016, 8 (4), pp.118. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/v8090248⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/v8040118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05255386v1</w:t>
+                <w:t xml:space="preserve">hal-02294111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A step forward understanding HIV-1 diversity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">HIV-1 Pr55 Gag binds genomic and spliced RNAs with different affinity and stoichiometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serena Bernacchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ekram Abd El-Wahab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noé Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Hijnen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redmond P Smyth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Retrovirology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12977-016-0259-8⟩</w:t>
+              <w:t xml:space="preserve">RNA Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 14 (1), pp.90-103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15476286.2016.1256533⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02294753v1</w:t>
+                <w:t xml:space="preserve">hal-02171331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HIV-1 Mutation and Recombination Rates Are Different in Macrophages and T-cells</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Timothy Schlub</w:t>
+                <w:t xml:space="preserve">MIMEAnTo: profiling functional RNA in mutational interference mapping experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maureen R Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redmond P Smyth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Marquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max von Kleist</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Viruses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/v8040118⟩</w:t>
+              <w:t xml:space="preserve">Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 32 (21), pp.3369-3370. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btw479⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02294111v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02294750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HIV-1 Pr55 Gag binds genomic and spliced RNAs with different affinity and stoichiometry</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A step forward understanding HIV-1 diversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redmond P Smyth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Negroni</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RNA Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/15476286.2016.1256533⟩</w:t>
+              <w:t xml:space="preserve">Retrovirology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 13 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12977-016-0259-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02171331v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02294753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MIMEAnTo: profiling functional RNA in mutational interference mapping experiments</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId124" w:history="1">
+                <w:t xml:space="preserve">The life-cycle of the HIV-1 Gag-RNA complex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élodie Mailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serena Bernacchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Marquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Paillart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Max von Kleist</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Valerie Vivet Boudou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioinformatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 32 (21), pp.3369-3370. </w:t>
+              <w:t xml:space="preserve">Viruses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 8 (9), </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btw479⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/v8090248⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02294750v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05255386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mutational interference mapping experiment (MIME) for studying RNA structure and function.</w:t>
               </w:r>
@@ -3777,64 +3777,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Despons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gong Huili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serena Bernacchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Hijnen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 12 (9), pp.866-872. </w:t>
@@ -4146,295 +4146,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05258403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">15-20% of HIV substitution mutations are associated with recombination.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Andrew Grimm</w:t>
+                <w:t xml:space="preserve">Specific recognition of the HIV-1 genomic RNA by the Gag precursor.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ekram Abd El-Wahab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redmond P Smyth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Abha Chopra</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élodie Mailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serena Bernacchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Vivet Boudou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Virology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 88 (7), pp.3837-3849. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5 (1), pp.4304. </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/JVI.03136-13⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/ncomms5304⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05259225v1</w:t>
+                <w:t xml:space="preserve">hal-05260015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Specific recognition of the HIV-1 genomic RNA by the Gag precursor.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ekram Abd El-Wahab</w:t>
+                <w:t xml:space="preserve">15-20% of HIV substitution mutations are associated with recombination.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothy Schlub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Grimm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redmond P Smyth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Élodie Mailler</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Serena Bernacchi</w:t>
+                <w:t xml:space="preserve">Deborah Cromer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valerie Vivet Boudou</w:t>
+                <w:t xml:space="preserve">Abha Chopra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 5 (1), pp.4304. </w:t>
+              <w:t xml:space="preserve">Journal of Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 88 (7), pp.3837-3849. </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/ncomms5304⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/JVI.03136-13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05260015v1</w:t>
+                <w:t xml:space="preserve">hal-05259225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intracellular Dynamics of HIV Infection</w:t>
               </w:r>
@@ -4554,51 +4554,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identifying recombination hotspots in the HIV-1 genome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redmond Smyth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T Schlub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4682,337 +4682,337 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05259627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A functional sequence-specific interaction between influenza A virus genomic RNA segments</w:t>
+                <w:t xml:space="preserve">Improved quantification of HIV-1-infected CD4+ T cells using an optimised method of intracellular HIV-1 gag p24 antigen detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyrille Gavazzi</w:t>
+                <w:t xml:space="preserve">Hongbing Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Yver</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Redmond P Smyth</w:t>
+                <w:t xml:space="preserve">Elisabeth Yorke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuel Rosa-Calatrava</w:t>
+                <w:t xml:space="preserve">Gemma Hancock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genevieve Clutton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nellia Sande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1314419110⟩</w:t>
+              <w:t xml:space="preserve">Journal of immunological methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 391 (1-2), pp.174-178. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jim.2013.03.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05258420v1</w:t>
+                <w:t xml:space="preserve">hal-05258663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved quantification of HIV-1-infected CD4+ T cells using an optimised method of intracellular HIV-1 gag p24 antigen detection</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A functional sequence-specific interaction between influenza A virus genomic RNA segments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genevieve Clutton</w:t>
+                <w:t xml:space="preserve">Cyrille Gavazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nellia Sande</w:t>
+                <w:t xml:space="preserve">Matthieu Yver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Isel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Redmond P Smyth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Rosa-Calatrava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of immunological methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jim.2013.03.001⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 110 (41), pp.16604-16609. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1314419110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-05258663v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05258420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The origin of genetic diversity in HIV-1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redmond Smyth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miles Davenport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5097,51 +5097,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early Events of HIV-1 Infection: Can Signaling be the Next Therapeutic Target?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kate Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redmond Smyth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cândida Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5269,51 +5269,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Isel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwan Sleiman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redmond Smyth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouha Ben Gaied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5364,77 +5364,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accurately Measuring Recombination between Closely Related HIV-1 Genomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy Schlub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redmond Smyth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Grimm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnson Mak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6093,51 +6093,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05221440v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiep van der Toorn" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bohn" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Liu-Wei" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Olguin-Nava" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Gribling-Burrer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-59102-9" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362388v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caleb A Lareau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Maschmeyer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yajie Yin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob C Gutierrez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan S Dhindsa" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2505704122" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362403v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anuja Kibe" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Buck" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orian Gilmer" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41594-024-01468-3" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362414v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin W Neuman" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandria Smart" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redmond Smyth" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef Vaas" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2413675122" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362432v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Rastfeld" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Hoffmann" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Kr&#252;ger" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-55547-6" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05460249v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hennig" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlene B&#246;rtlein" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uddhav B Ambi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v17121604" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05224563v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shazeb Ahmad" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianhui Li" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#233;l Schaust" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Geiger" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkaf461" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362521v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41596-024-00959-3" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363230v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin H&#246;lzer" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-024-10440-w" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362438v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Mamontova" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Trifault" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Boten" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gad.351913.124" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362436v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Len&#269;e" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Sulzer" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Andress" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Lamm-Schmidt" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3002948" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362448v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Po-Yu Sung" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jody E Phelan" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongsheng Luo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raghavendran Kulasegaran-Shylini" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkae404" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362507v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uddhav Ambi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41592-023-01862-7" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362501v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Pekarek" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Zimmer" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkac1184" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362701v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enyu Xie" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redmond P Smyth" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Sieben" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aivir.2023.05.002" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110802v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Jakob" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel L Lovate" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Desir&#242;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Gie&#223;ler" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkad442" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362516v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Schmidt" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabina Ganskih" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanjie Wei" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Gabel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Zielinski" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2023.09.002" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362491v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liqing Ye" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41594-022-00746-2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362486v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulfert Rand" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-27431-0" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363203v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v13091788" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02118729v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Negroni" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Lever" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnson Mak" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Kenyon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2018.02097" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02118745v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Ferhadian" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Contrant" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Printz-Schweigert" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Paillart" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.00559" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141231v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen R Smith" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Caroline Jousset" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Despons" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Laumond" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gky152" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05255386v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Mailler" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Bernacchi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Marquet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Vivet Boudou" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v8090248" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294753v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12977-016-0259-8" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294111v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Cromer" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Schlub" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Grimm" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abha Chopra" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v8040118" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171331v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekram Abd El-Wahab" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Dubois" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Hijnen" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15476286.2016.1256533" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294750v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max von Kleist" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btw479" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05259396v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gong Huili" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmeth.3490" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362211v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hawkes" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Jones" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#226;ndida Pereira" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Bittman" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virusres.2015.06.023" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZX7JWJKH-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05258403v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Vivet-Boudou" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Isel" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazan El Safadi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M114.616383" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05259225v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.03136-13" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05260015v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms5304" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05362139v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janka Petravic" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Ellenberg" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming-Liang Chan" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geza Paukovics" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.02038-13" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05259627v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Schlub" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Grimm" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Waugh" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Ellenberg" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.03014-13" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05258420v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Gavazzi" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Yver" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Rosa-Calatrava" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1314419110" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05258663v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongbing Yang" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Yorke" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma Hancock" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Clutton" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nellia Sande" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jim.2013.03.001" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-54QN21D1-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306411v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miles Davenport" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virusres.2012.06.015" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6HN896CB-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362980v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Cameron" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharon Lewin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11481-011-9268-5" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2FJTJV7Q-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05254494v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Sleiman" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouha Ben Gaied" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0027456" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362681v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1000766" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362452v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.E. Schlub" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grimm" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Venturi" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chopra" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2010.08.009" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RZGDF475-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372893v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cameron P Keating" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa K Hill" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J Hawkes" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkn1015" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347323v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Refugio Jaramillo Ponce" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Wolff" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Marchand" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Motorin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Kohl" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362403v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anuja Kibe" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Buck" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Gribling-Burrer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orian Gilmer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bohn" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41594-024-01468-3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362432v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Rastfeld" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Hoffmann" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Kr&#252;ger" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-55547-6" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362414v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin W Neuman" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandria Smart" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redmond Smyth" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef Vaas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2413675122" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05221440v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiep van der Toorn" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Liu-Wei" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Olguin-Nava" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-59102-9" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362388v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caleb A Lareau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Maschmeyer" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yajie Yin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob C Gutierrez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan S Dhindsa" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2505704122" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05460249v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hennig" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlene B&#246;rtlein" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uddhav B Ambi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v17121604" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05224563v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shazeb Ahmad" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianhui Li" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#233;l Schaust" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Geiger" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkaf461" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363230v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin H&#246;lzer" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-024-10440-w" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362438v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Mamontova" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Trifault" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Boten" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gad.351913.124" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362521v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41596-024-00959-3" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362436v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Len&#269;e" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Sulzer" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Andress" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Lamm-Schmidt" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3002948" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362448v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Po-Yu Sung" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jody E Phelan" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongsheng Luo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raghavendran Kulasegaran-Shylini" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkae404" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362501v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Pekarek" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Zimmer" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkac1184" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362507v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uddhav Ambi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41592-023-01862-7" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362701v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enyu Xie" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redmond P Smyth" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Sieben" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aivir.2023.05.002" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110802v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Jakob" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel L Lovate" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Desir&#242;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Gie&#223;ler" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkad442" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362516v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Schmidt" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabina Ganskih" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanjie Wei" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Gabel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Zielinski" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2023.09.002" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362491v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liqing Ye" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41594-022-00746-2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362486v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulfert Rand" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-27431-0" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363203v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v13091788" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02118729v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Negroni" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Lever" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnson Mak" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Kenyon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2018.02097" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02118745v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Ferhadian" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Contrant" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Printz-Schweigert" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Paillart" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.00559" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141231v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen R Smith" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Caroline Jousset" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Despons" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Laumond" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gky152" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294111v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Cromer" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Schlub" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Grimm" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abha Chopra" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v8040118" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171331v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Bernacchi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekram Abd El-Wahab" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Dubois" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Hijnen" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15476286.2016.1256533" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294750v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Marquet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max von Kleist" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btw479" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294753v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12977-016-0259-8" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05255386v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Mailler" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Vivet Boudou" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v8090248" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05259396v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gong Huili" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmeth.3490" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362211v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hawkes" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Jones" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#226;ndida Pereira" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Bittman" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virusres.2015.06.023" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZX7JWJKH-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05258403v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Vivet-Boudou" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Isel" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazan El Safadi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M114.616383" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05260015v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms5304" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05259225v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.03136-13" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05362139v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janka Petravic" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Ellenberg" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming-Liang Chan" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geza Paukovics" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.02038-13" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05259627v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Schlub" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Grimm" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Waugh" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Ellenberg" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.03014-13" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05258663v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongbing Yang" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Yorke" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma Hancock" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Clutton" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nellia Sande" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jim.2013.03.001" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-54QN21D1-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05258420v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Gavazzi" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Yver" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Rosa-Calatrava" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1314419110" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306411v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miles Davenport" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virusres.2012.06.015" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6HN896CB-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362980v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Cameron" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharon Lewin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11481-011-9268-5" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2FJTJV7Q-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05254494v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Sleiman" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouha Ben Gaied" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0027456" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362681v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1000766" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362452v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.E. Schlub" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grimm" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Venturi" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chopra" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2010.08.009" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RZGDF475-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372893v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cameron P Keating" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa K Hill" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J Hawkes" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkn1015" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347323v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Refugio Jaramillo Ponce" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Wolff" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Marchand" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Motorin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Kohl" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>