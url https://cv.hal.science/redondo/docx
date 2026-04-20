--- v0 (2026-03-30)
+++ v1 (2026-04-20)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:150px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Eduardo Redondo-Iglesias </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">redondo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-8366-6769</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénieur de recherche (Université Gustave Eiffel / EMob-Lab)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Site web de l'Université Gustave Eiffel : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.univ-gustave-eiffel.fr/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Site web du laboratoire EMob-Lab (Laboratoire Énergie et Mobilité) : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://emob-lab.eu/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Google Scholar: </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=GWgw8G0AAAAJ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Fonctions</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Responsable des bancs de test de batteries du laboratoire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Conception et mise en place des protocoles d'essais</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Exploitation de données expérimentales: </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://dattes.gitlab.io/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Thématiques de recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude du vieillissement des batteries dans des applications transport</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Modélisation du comportement électrique des batteries</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Caractérisation électrique des batteries</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Projets</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">4BLife</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: Gestion de la durée de vie des systèmes de stockage électrique dans les applications stationnaires et de mobilité</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">BAROM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Utilisation de</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BA</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">tteries de seconde vie dans un</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RO</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">bot chargeur</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">obile pour véhicules électriques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMUTES2:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> COnsortium pour la MUtualisation de Tests Electriques sur Systèmes de Stockage</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">MOBICUS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: Application de Modèles des Batteries Intégrant le couplage entre le vieillissement Calendaire et d'Usage : Stratégies pour prolonger leurs durées de vies sur véhicules électriques et hybrides.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ELLISUP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: Bus électrique à recharge rapide à batteries lithium et supercondensateurs.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIMCAL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: Etude et modélisation du vieillissement calendaire des batteries NiMH et Li-Ion embarqués dans des véhicules routiers.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIMSTOCK</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: Modélisation du comportement des systèmes de stockage d’énergie embarqués pour véhicules routiers.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Formation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Docteur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> en </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Génie Électrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (thèse réalisée en partenariat avec le </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laboratoire Ampère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">), Université de Lyon, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénieur Industriel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Génie Électrique), Université de Vigo, 2007</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Contact</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">eduardo DOT redondo AT univ-eiffel DOT fr</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude du vieillissement des batteries lithium-ion dans les applications &amp;quot;véhicule électrique&amp;quot; : combinaison des effets de vieillissement calendaire et de cyclage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo Iglesias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Energie électrique. Université de Lyon, 2017. Français. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2017LYSE1203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01668529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental assessment of high-energy high nickel-content NMC lithium-ion battery cycle life at cold temperatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lecompte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Calas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Richardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Guignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Energy Storage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 94, pp.112443. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.est.2024.112443⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04610858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-Computational Model to Predict Individual Temperatures of Cells within Battery Modules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Abbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassim Rizoug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rochdi Trigui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pelissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Batteries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 10 (3), pp.98. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/batteries10030098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04511774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Battery Passports for Second-Life Batteries: An Experimental Assessment of Suitability for Mobile Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Hassini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Venet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Batteries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 10 (5), pp.153. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/batteries10050153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04564165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aging aware adaptive control of Li-ion battery energy storage system for flexibility services provision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chethan Parthasarathy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hannu Laaksonen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pelissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Energy Storage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 57, 13p. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.est.2022.106268⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03922980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DATTES: Data Analysis Tools for Tests on Energy Storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Hassini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Venet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pelissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SoftwareX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 24, pp.101584. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.softx.2023.101584⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164735v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lithium-Ion Battery Data: From Production to Prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Hassini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Venet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Batteries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9 (7), pp.385. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/batteries9070385⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04166314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity Analysis of Battery Aging for Model-Based PHEV Use Scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tejas-Dilipsing Patil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Vinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Ehrenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rochdi Trigui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 16 (4), pp.1749. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en16041749⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04026751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Second-Life Batteries Modeling for Performance Tracking in a Mobile Charging Station</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Hassini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Venet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Electric Vehicle Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (4), pp.94. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/wevj14040094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04058691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Techno-Economic Analysis of Energy Storage Components of Microgrids for Improving Energy Management Strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alla Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Locment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre de Bernardinis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Sechilariu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15 (15), pp.1556. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en15041556⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03595729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuel saving potential of a long haul heavy duty vehicle equipped with an electrical variable transmission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayoub Aroua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Lhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Verbelen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 307, p. 118264. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apenergy.2021.118264⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03511924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling Lithium-Ion Battery Ageing in Electric Vehicle Applications—Calendar and Cycling Ageing Combination Effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Venet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pelissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Batteries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 6 (1), pp.14. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/batteries6010014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02617259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Electrical Characterizations of High-Energy Second Life Lithium-Ion Batteries for Embedded and Stationary Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Honorat Quinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pelissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Venet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Batteries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 5 (1), </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/batteries5010033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02080917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A quadratic programming based optimisation to manage electric bus fleet charging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adnane Houbbadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rochdi Trigui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pelissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Bouton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Electric and Hybrid Vehicles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (4), </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJEHV.2019.102862⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02149157v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Scheduling to Manage an Electric Bus Fleet Overnight Charging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adnane Houbbadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rochdi Trigui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pelissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Bouton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14 (12), 17p. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en12142727⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02303382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calendar and cycling ageing combination of batteries in electric vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Venet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pelissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 88, pp.1212-1215. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2018.06.113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01891194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficiency Degradation Model of Lithium-ion Batteries for Electric Vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Venet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pelissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 55 (2), pp. 1932-1940. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIA.2018.2877166⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01898906v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global Model for Self-discharge and Capacity Fade in Lithium-ion Batteries Based on the Generalized Eyring Relationship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Venet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pelissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Vehicular Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp. 104-113. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVT.2017.2751218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01593047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eyring acceleration model for predicting calendar ageing of lithium-ion batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Venet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pelissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Energy Storage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 13, pp.176-183. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.est.2017.06.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental protocols and first results of calendar and/or cycling aging study of lithium-ion batteries – The MOBICUS project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ben-Marzouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Chaumond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Montaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pélissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Electric Vehicle Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8 (2), pp.388-397. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/wevj8020388⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04534091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calendar aging of commercial graphite/LiFePO4 cell - Predicting capacity fade under time dependent storage conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Grolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Delaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Gualous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 255, pp. 450-458. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2013.11.098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01002804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de l'équilibrage sur la durabilité des batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Jeanneret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Hassini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SYMPOSIUM DE GENIE ELECTRIQUE (SGE 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05144476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet 4BLife : intégrer le vieillissement des batteries dans le dimensionnement et la gestion des micro-réseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pelissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Kabalan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro von Hohendorff Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayda Halouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique SGE 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05148801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluación de la variabilidad en baterías de ion-litio mediante un enfoque de C-rate adaptativo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Bárcena Méndez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Ernesto Valdés Zaldivar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Víctor Manuel García Fernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Balfas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminario Anual de Automática, Electrónica Industrial e Instrumentación (SAAEI’25)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Aranjuez, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05163757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ageing aware cell balancing in electric vehicle batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Jeanneret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38th Electric Vehicle Symposium (EVS38)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Goteborg, Sweden. 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05169022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en compte du vieillissement des batteries lithium-ion dans un modèle d'analyse du cycle de vie environnementale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Helbling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Sari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique SGE 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, cnrs, ups, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05506772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Battery model parameters anomaly corrections with machine learning methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Hadji Mbaye Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Hassini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pelissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumar Ba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE ICRERA2025 14th International Conference on Renewable Energy Research and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Vienna, Austria. 6p, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICRERA66237.2025.11283807⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05335893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Cell Position on the Capacity of Retired Batteries: Experimental and Statistical Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Hassini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Mintsa-Eya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Venet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE IECON 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Industrial Electronics Society, Oct 2025, Madrid, Spain. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON58223.2025.11221867⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05172155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science ouverte dans le domaine des batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Hassini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SYMPOSIUM DE GENIE ELECTRIQUE (SGE 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05144496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating Safety Behavior of Li-Ion Batteries Regarding Negative Electrode Composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Armando Cruz Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lecompte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pelissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Abada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference on Engines and Vehicles for Sustainable Transport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Society of Automotive Engineers, Sep 2025, Capri, Italy. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4271/2025-24-0149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05381242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en compte du vieillissement des batteries lithium-ion dans un modèle d’analyse du cycle de vie environnementale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Helbling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Sari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SYMPOSIUM DE GENIE ELECTRIQUE (SGE 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05163579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Análisis experimental de baterías con tecnología silicio-grafito: evaluación de ciclado y degradación</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Anseán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dailenis Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nahuel Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciano Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminario Anual de Automática, Electrónica Industrial e Instrumentación (SAAEI’24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Granada (Spain), España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05163727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of parameter identification choices on a Li-ion battery electric model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro von Hohendorff Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pelissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ELECTRIMACS 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Castell´o de la Plana, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04651787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of the Thermal Behavior of NMC Module Under Different Electrical Scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Abbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassim Rizoug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rochdi Trigui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pelissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE Vehicle Power and Propulsion Conference (VPPC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Oct 2023, Milan, Italy. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VPPC60535.2023.10403379⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04511786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches de modélisation thermique d’une cellule NMC lithium-ion Poche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Abbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassim Rizoug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rochdi Trigui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pelissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique SGE 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire d’Electrotechnique et d’Electronique de Puissance de Lille (L2EP), Jul 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04538642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DATTES : Logiciel libre et ouvert d'analyse de données expérimentales sur les batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Hassini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Venet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pelissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique SGE 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire d’Electrotechnique et d’Electronique de Puissance de Lille (L2EP), Jul 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04538568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation d'une batterie de seconde vie pour le suivi de ses performances dans une station de recharge mobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Hassini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Venet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique SGE 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire d’Electrotechnique et d’Electronique de Puissance de Lille (L2EP), Jul 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04166428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal modeling of batteries for EV energy management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Abbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassim Rizoug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rochdi Trigui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Babin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Vehicle Power and Propulsion Conference (VPPC 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Merced, CA, United States. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VPPC55846.2022.10003306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04057998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capacity Dispersion and Impact of Outliers in a Second Life Battery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Hassini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pelissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Venet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE VPPC 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Milan, Italy. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VPPC60535.2023.10403384⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04177094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Efficiency of LFP Lithium-ion Batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pelissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 Second International Conference on Sustainable Mobility Applications, Renewables and Technology (SMART)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Nov 2022, Cassino, Italy. 5p, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SMART55236.2022.9990093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Second Life Batteries in a Mobile Charging Station: Model Based Performance Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Hassini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Venet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Zitouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EVS35, 35th International Electric Vehicle Symposium & Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Oslo, Norway. 11p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03708744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First approach for a techno-economic analysis of storage components used for improving energy management strategies in microgrids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alla Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Locment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre de Bernardinis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Sechilariu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo Iglesias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th SDEWES 2021 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03603523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart charging of electric bus fleet minimizing battery degradation at extreme temperature conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adnane Houbbadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pelissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rochdi Trigui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Bouton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE Vehicle Power and Propulsion Conference (VPPC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, GIJON, Spain. 6 p, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VPPC53923.2021.9699367⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03595742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Charging Strategy to Minimize Electricity Cost and Prolong Battery Life of Electric Bus Fleet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adnane Houbbadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rochdi Trigui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pelissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Bouton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE Vehicle Power and Propulsion Conference (VPPC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Hanoi, France. p. 1-6, </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VPPC46532.2019.8952493⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02476452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of Electric Buses deployment and its challenges related to the charging - the case study of TRANSDEV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adnane Houbbadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pelissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rochdi Trigui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Bouton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd Electric Vehicle Symposium (EVS32)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, LYON, France. 11p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02148377v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electric vehicle range and battery lifetime: a trade-off</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Vinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Venet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pelissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EVS32</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Lyon, France. 9p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02143273v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calendar and cycling ageing combination of batteries in electric vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Venet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pelissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Aalborg, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-objective optimisation of the management of electric bus fleet charging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adnane Houbbadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rochdi Trigui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pelissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Bouton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VPPC2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, BELFORT, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of battery ageing on e-mobility energy efficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Venet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pelissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EVER 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Monaco, Monaco. 6 p, </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EVER.2017.7935882⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01510765v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring Reversible and Irreversible Capacity Losses on Lithium-ion Batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Venet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pelissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VPPC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Hangzhou, China. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VPPC.2016.7791723⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01393614v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental protocols and first results of calendar and/or cycling aging study of lithium-ion batteries - the MOBICUS project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ben Marzouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Chaumond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Montaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pelissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EVS29 - 2016 Electric Vehicle Symposium and Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Montréal, Canada. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01363299v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation du vieillissement calendaire de cellules lithium-ion (graphite/LiFePO4) avec prise en compte de la dérive de leur état de charge.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Venet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pelissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Electrique (SGE'16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Grenoble, France. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01341121v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive optimisation-based strategy of a battery/supercapacitor system for EV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Castaings</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Lhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rochdi Trigui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bouscayrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE VPPC 2015 - Vehicular Power and Propulsion Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, MONTREAL, Canada. 6p, </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VPPC.2015.7352892⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01233236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the non-conservation of SoC value during calendar ageing tests on modelling the capacity loss of batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Venet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pelissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EVER 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Monaco, Monaco. 5 p, </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EVER.2015.7112987⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01278395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eco-driving Rules Extraction from a Model Based Optimization for a New Generation EV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rochdi Trigui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Jeanneret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Vinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE VPPC 2015 - Vehicular Power and Propulsion Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, MONTREAL, Canada. 6p, </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VPPC.2015.7352933⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01233126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIMCAL Project: calendar aging results obtained on a panel of 6 commercial Li-ion cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Delaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Grolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Duclaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">224ème Electrochemical Energy Summit de l'Electrochemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, San Fransisco, United States. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00920366v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DATTES : Logiciel libre et ouvert d'analyse de données expérimentales sur les batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Hassini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Venet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pelissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique SGE 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lille, France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04538651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Batteries lithium-ion de seconde vie dans une application de recharge : Maîtrise du vieillissement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Hassini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Venet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctoriales du département « Aménagement Mobilité Environnement » (AME)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Le Croisic, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03437889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude du vieillissement en usage réel des batteries Li-ion : combinaison des effets calendaire et de cyclage dans des applications transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Venet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pelissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10 ans du Laboratoire Ampère - CNRS UMR5005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Lyon, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01496632v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La seconde vie des batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Hassini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pélissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Venet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l'ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51257/a-v1-trp1109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05544914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Second Life Batteries in a Mobile Charging Station: Experimental Performance Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Hassini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Venet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Zitouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03713844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Batteries and Supercapacitors Aging II</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Venet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Batteries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04538658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Batteries and Supercapacitors Aging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Venet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Batteries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6 (1), pp.18, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03811368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId181"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:150px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Eduardo Redondo-Iglesias </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">redondo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-8366-6769</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénieur de recherche (Université Gustave Eiffel / EMob-Lab)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Site web de l'Université Gustave Eiffel : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.univ-gustave-eiffel.fr/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Site web du laboratoire EMob-Lab (Laboratoire Énergie et Mobilité) : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://emob-lab.eu/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Google Scholar: </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=GWgw8G0AAAAJ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Fonctions</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Responsable des bancs de test de batteries du laboratoire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Conception et mise en place des protocoles d'essais</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Exploitation de données expérimentales: </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://dattes.gitlab.io/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Thématiques de recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude du vieillissement des batteries dans des applications transport</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Modélisation du comportement électrique des batteries</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Caractérisation électrique des batteries</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Projets</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">4BLife</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: Gestion de la durée de vie des systèmes de stockage électrique dans les applications stationnaires et de mobilité</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">BAROM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Utilisation de</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BA</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">tteries de seconde vie dans un</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RO</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">bot chargeur</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">obile pour véhicules électriques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMUTES2:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> COnsortium pour la MUtualisation de Tests Electriques sur Systèmes de Stockage</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">MOBICUS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: Application de Modèles des Batteries Intégrant le couplage entre le vieillissement Calendaire et d'Usage : Stratégies pour prolonger leurs durées de vies sur véhicules électriques et hybrides.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ELLISUP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: Bus électrique à recharge rapide à batteries lithium et supercondensateurs.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIMCAL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: Etude et modélisation du vieillissement calendaire des batteries NiMH et Li-Ion embarqués dans des véhicules routiers.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIMSTOCK</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: Modélisation du comportement des systèmes de stockage d’énergie embarqués pour véhicules routiers.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Formation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Docteur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> en </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Génie Électrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (thèse réalisée en partenariat avec le </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laboratoire Ampère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">), Université de Lyon, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénieur Industriel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Génie Électrique), Université de Vigo, 2007</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Contact</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">eduardo DOT redondo AT univ-eiffel DOT fr</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude du vieillissement des batteries lithium-ion dans les applications &amp;quot;véhicule électrique&amp;quot; : combinaison des effets de vieillissement calendaire et de cyclage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo Iglesias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Energie électrique. Université de Lyon, 2017. Français. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2017LYSE1203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01668529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental assessment of high-energy high nickel-content NMC lithium-ion battery cycle life at cold temperatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lecompte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Calas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Richardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Guignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Energy Storage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 94, pp.112443. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.est.2024.112443⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04610858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-Computational Model to Predict Individual Temperatures of Cells within Battery Modules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Abbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassim Rizoug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rochdi Trigui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pelissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Batteries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 10 (3), pp.98. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/batteries10030098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04511774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Battery Passports for Second-Life Batteries: An Experimental Assessment of Suitability for Mobile Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Hassini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Venet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Batteries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 10 (5), pp.153. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/batteries10050153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04564165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aging aware adaptive control of Li-ion battery energy storage system for flexibility services provision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chethan Parthasarathy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hannu Laaksonen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pelissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Energy Storage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 57, 13p. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.est.2022.106268⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03922980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DATTES: Data Analysis Tools for Tests on Energy Storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Hassini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Venet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pelissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SoftwareX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 24, pp.101584. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.softx.2023.101584⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164735v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lithium-Ion Battery Data: From Production to Prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Hassini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Venet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Batteries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9 (7), pp.385. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/batteries9070385⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04166314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity Analysis of Battery Aging for Model-Based PHEV Use Scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tejas-Dilipsing Patil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Vinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Ehrenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rochdi Trigui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 16 (4), pp.1749. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en16041749⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04026751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Second-Life Batteries Modeling for Performance Tracking in a Mobile Charging Station</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Hassini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Venet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Electric Vehicle Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (4), pp.94. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/wevj14040094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04058691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuel saving potential of a long haul heavy duty vehicle equipped with an electrical variable transmission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayoub Aroua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Lhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Verbelen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 307, p. 118264. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apenergy.2021.118264⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03511924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Techno-Economic Analysis of Energy Storage Components of Microgrids for Improving Energy Management Strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alla Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Locment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre de Bernardinis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Sechilariu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15 (15), pp.1556. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en15041556⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03595729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling Lithium-Ion Battery Ageing in Electric Vehicle Applications—Calendar and Cycling Ageing Combination Effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Venet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pelissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Batteries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 6 (1), pp.14. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/batteries6010014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02617259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Electrical Characterizations of High-Energy Second Life Lithium-Ion Batteries for Embedded and Stationary Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Honorat Quinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pelissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Venet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Batteries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 5 (1), </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/batteries5010033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02080917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A quadratic programming based optimisation to manage electric bus fleet charging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adnane Houbbadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rochdi Trigui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pelissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Bouton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Electric and Hybrid Vehicles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (4), </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJEHV.2019.102862⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02149157v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Scheduling to Manage an Electric Bus Fleet Overnight Charging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adnane Houbbadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rochdi Trigui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pelissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Bouton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14 (12), 17p. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en12142727⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02303382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calendar and cycling ageing combination of batteries in electric vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Venet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pelissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 88, pp.1212-1215. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2018.06.113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01891194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficiency Degradation Model of Lithium-ion Batteries for Electric Vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Venet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pelissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 55 (2), pp. 1932-1940. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIA.2018.2877166⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01898906v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global Model for Self-discharge and Capacity Fade in Lithium-ion Batteries Based on the Generalized Eyring Relationship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Venet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pelissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Vehicular Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp. 104-113. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVT.2017.2751218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01593047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eyring acceleration model for predicting calendar ageing of lithium-ion batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Venet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pelissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Energy Storage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 13, pp.176-183. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.est.2017.06.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental protocols and first results of calendar and/or cycling aging study of lithium-ion batteries – The MOBICUS project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ben-Marzouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Chaumond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Montaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pélissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Electric Vehicle Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8 (2), pp.388-397. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/wevj8020388⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04534091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calendar aging of commercial graphite/LiFePO4 cell - Predicting capacity fade under time dependent storage conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Grolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Delaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Gualous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 255, pp. 450-458. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2013.11.098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01002804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de l'équilibrage sur la durabilité des batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Jeanneret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Hassini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SYMPOSIUM DE GENIE ELECTRIQUE (SGE 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05144476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet 4BLife : intégrer le vieillissement des batteries dans le dimensionnement et la gestion des micro-réseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pelissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Kabalan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro von Hohendorff Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayda Halouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique SGE 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05148801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluación de la variabilidad en baterías de ion-litio mediante un enfoque de C-rate adaptativo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Bárcena Méndez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Ernesto Valdés Zaldivar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Víctor Manuel García Fernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Balfas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminario Anual de Automática, Electrónica Industrial e Instrumentación (SAAEI’25)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Aranjuez, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05163757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ageing aware cell balancing in electric vehicle batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Jeanneret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38th Electric Vehicle Symposium (EVS38)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Goteborg, Sweden. 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05169022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en compte du vieillissement des batteries lithium-ion dans un modèle d'analyse du cycle de vie environnementale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Helbling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Sari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique SGE 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, cnrs, ups, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05506772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Battery model parameters anomaly corrections with machine learning methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Hadji Mbaye Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Hassini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pelissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumar Ba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE ICRERA2025 14th International Conference on Renewable Energy Research and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Vienna, Austria. 6p, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICRERA66237.2025.11283807⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05335893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Cell Position on the Capacity of Retired Batteries: Experimental and Statistical Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Hassini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Mintsa-Eya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Venet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE IECON 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Industrial Electronics Society, Oct 2025, Madrid, Spain. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON58223.2025.11221867⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05172155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating Safety Behavior of Li-Ion Batteries Regarding Negative Electrode Composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Armando Cruz Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lecompte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pelissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Abada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference on Engines and Vehicles for Sustainable Transport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Society of Automotive Engineers, Sep 2025, Capri, Italy. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4271/2025-24-0149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05381242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science ouverte dans le domaine des batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Hassini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SYMPOSIUM DE GENIE ELECTRIQUE (SGE 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05144496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en compte du vieillissement des batteries lithium-ion dans un modèle d’analyse du cycle de vie environnementale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Helbling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Sari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SYMPOSIUM DE GENIE ELECTRIQUE (SGE 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05163579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Análisis experimental de baterías con tecnología silicio-grafito: evaluación de ciclado y degradación</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Anseán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dailenis Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nahuel Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciano Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminario Anual de Automática, Electrónica Industrial e Instrumentación (SAAEI’24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Granada (Spain), España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05163727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of parameter identification choices on a Li-ion battery electric model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro von Hohendorff Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pelissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ELECTRIMACS 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Castell´o de la Plana, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04651787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of the Thermal Behavior of NMC Module Under Different Electrical Scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Abbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassim Rizoug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rochdi Trigui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pelissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE Vehicle Power and Propulsion Conference (VPPC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Oct 2023, Milan, Italy. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VPPC60535.2023.10403379⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04511786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches de modélisation thermique d’une cellule NMC lithium-ion Poche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Abbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassim Rizoug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rochdi Trigui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pelissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique SGE 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire d’Electrotechnique et d’Electronique de Puissance de Lille (L2EP), Jul 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04538642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DATTES : Logiciel libre et ouvert d'analyse de données expérimentales sur les batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Hassini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Venet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pelissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique SGE 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire d’Electrotechnique et d’Electronique de Puissance de Lille (L2EP), Jul 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04538568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal modeling of batteries for EV energy management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Abbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassim Rizoug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rochdi Trigui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Babin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Vehicle Power and Propulsion Conference (VPPC 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Merced, CA, United States. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VPPC55846.2022.10003306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04057998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation d'une batterie de seconde vie pour le suivi de ses performances dans une station de recharge mobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Hassini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Venet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique SGE 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire d’Electrotechnique et d’Electronique de Puissance de Lille (L2EP), Jul 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04166428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capacity Dispersion and Impact of Outliers in a Second Life Battery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Hassini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pelissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Venet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE VPPC 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Milan, Italy. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VPPC60535.2023.10403384⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04177094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Second Life Batteries in a Mobile Charging Station: Model Based Performance Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Hassini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Venet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Zitouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EVS35, 35th International Electric Vehicle Symposium & Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Oslo, Norway. 11p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03708744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Efficiency of LFP Lithium-ion Batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pelissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 Second International Conference on Sustainable Mobility Applications, Renewables and Technology (SMART)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Nov 2022, Cassino, Italy. 5p, </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SMART55236.2022.9990093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First approach for a techno-economic analysis of storage components used for improving energy management strategies in microgrids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alla Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Locment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre de Bernardinis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Sechilariu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo Iglesias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th SDEWES 2021 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03603523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart charging of electric bus fleet minimizing battery degradation at extreme temperature conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adnane Houbbadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pelissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rochdi Trigui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Bouton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE Vehicle Power and Propulsion Conference (VPPC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, GIJON, Spain. 6 p, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VPPC53923.2021.9699367⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03595742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Charging Strategy to Minimize Electricity Cost and Prolong Battery Life of Electric Bus Fleet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adnane Houbbadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rochdi Trigui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pelissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Bouton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE Vehicle Power and Propulsion Conference (VPPC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Hanoi, France. p. 1-6, </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VPPC46532.2019.8952493⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02476452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of Electric Buses deployment and its challenges related to the charging - the case study of TRANSDEV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adnane Houbbadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pelissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rochdi Trigui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Bouton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd Electric Vehicle Symposium (EVS32)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, LYON, France. 11p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02148377v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electric vehicle range and battery lifetime: a trade-off</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Vinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Venet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pelissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EVS32</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Lyon, France. 9p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02143273v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calendar and cycling ageing combination of batteries in electric vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Venet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pelissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Aalborg, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-objective optimisation of the management of electric bus fleet charging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adnane Houbbadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rochdi Trigui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pelissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Bouton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VPPC2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, BELFORT, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of battery ageing on e-mobility energy efficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Venet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pelissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EVER 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Monaco, Monaco. 6 p, </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EVER.2017.7935882⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01510765v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring Reversible and Irreversible Capacity Losses on Lithium-ion Batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Venet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pelissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VPPC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Hangzhou, China. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VPPC.2016.7791723⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01393614v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental protocols and first results of calendar and/or cycling aging study of lithium-ion batteries - the MOBICUS project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ben Marzouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Chaumond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Montaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pelissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EVS29 - 2016 Electric Vehicle Symposium and Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Montréal, Canada. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01363299v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation du vieillissement calendaire de cellules lithium-ion (graphite/LiFePO4) avec prise en compte de la dérive de leur état de charge.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Venet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pelissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Electrique (SGE'16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Grenoble, France. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01341121v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive optimisation-based strategy of a battery/supercapacitor system for EV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Castaings</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Lhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rochdi Trigui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bouscayrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE VPPC 2015 - Vehicular Power and Propulsion Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, MONTREAL, Canada. 6p, </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VPPC.2015.7352892⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01233236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the non-conservation of SoC value during calendar ageing tests on modelling the capacity loss of batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Venet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pelissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EVER 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Monaco, Monaco. 5 p, </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EVER.2015.7112987⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01278395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eco-driving Rules Extraction from a Model Based Optimization for a New Generation EV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rochdi Trigui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Jeanneret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Vinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE VPPC 2015 - Vehicular Power and Propulsion Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, MONTREAL, Canada. 6p, </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VPPC.2015.7352933⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01233126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIMCAL Project: calendar aging results obtained on a panel of 6 commercial Li-ion cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Delaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Grolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Duclaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">224ème Electrochemical Energy Summit de l'Electrochemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, San Fransisco, United States. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00920366v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DATTES : Logiciel libre et ouvert d'analyse de données expérimentales sur les batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Hassini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Venet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pelissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique SGE 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lille, France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04538651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Batteries lithium-ion de seconde vie dans une application de recharge : Maîtrise du vieillissement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Hassini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Venet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctoriales du département « Aménagement Mobilité Environnement » (AME)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Le Croisic, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03437889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude du vieillissement en usage réel des batteries Li-ion : combinaison des effets calendaire et de cyclage dans des applications transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Venet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pelissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10 ans du Laboratoire Ampère - CNRS UMR5005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Lyon, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01496632v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La seconde vie des batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Hassini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pélissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Venet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l'ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51257/a-v1-trp1109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05544914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Second Life Batteries in a Mobile Charging Station: Experimental Performance Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Hassini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Venet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Zitouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03713844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Batteries and Supercapacitors Aging II</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Venet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Batteries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04538658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Batteries and Supercapacitors Aging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Venet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Batteries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6 (1), pp.18, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03811368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId181"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2A8857BB"/>
+    <w:nsid w:val="5979313D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/redondo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8366-6769" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-gustave-eiffel.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://emob-lab.eu/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.fr/citations?user=GWgw8G0AAAAJ" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dattes.gitlab.io/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ampere-lab.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01668529v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Redondo Iglesias" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017LYSE1203" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610858v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lecompte" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bernard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Calas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Richardet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Guignard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2024.112443" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511774v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Abbas" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Rizoug" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rochdi Trigui" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Redondo-Iglesias" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Pelissier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/batteries10030098" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564165v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Hassini" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Venet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/batteries10050153" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922980v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chethan Parthasarathy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannu Laaksonen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2022.106268" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164735v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.softx.2023.101584" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166314v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/batteries9070385" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026751v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tejas-Dilipsing Patil" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Vinot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Ehrenberger" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en16041749" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058691v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/wevj14040094" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595729v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alla Ndiaye" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Locment" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre de Bernardinis" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Sechilariu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en15041556" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511924v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Aroua" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Lhomme" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Verbelen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2021.118264" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02617259v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/batteries6010014" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080917v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Honorat Quinard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/batteries5010033" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149157v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnane Houbbadi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Bouton" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJEHV.2019.102862" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303382v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en12142727" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891194v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2018.06.113" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898906v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2018.2877166" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593047v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2017.2751218" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575005v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2017.06.009" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534091v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ben-Marzouk" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Chaumond" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Montaru" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge P&#233;lissier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/wevj8020388" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002804v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Grolleau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delaille" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Gualous" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gyan" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Revel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2013.11.098" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BPSMRFLB-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144476v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jeanneret" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148801v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Kabalan" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro von Hohendorff Seger" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayda Halouani" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163757v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio B&#225;rcena M&#233;ndez" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Ernesto Vald&#233;s Zaldivar" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Manuel Garc&#237;a Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Balfas" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169022v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506772v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Gillet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Helbling" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Sari" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335893v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hadji Mbaye Ndiaye" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumar Ba" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRERA66237.2025.11283807" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172155v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Mintsa-Eya" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON58223.2025.11221867" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144496v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381242v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Armando Cruz Rodriguez" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Abada" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2025-24-0149" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163579v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163727v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Anse&#225;n" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dailenis Castro" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahuel Costa" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano S&#225;nchez" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04651787v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511786v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC60535.2023.10403379" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538642v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538568v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166428v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057998v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Babin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC55846.2022.10003306" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177094v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Seger" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC60535.2023.10403384" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164693v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMART55236.2022.9990093" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708744v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gillet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Zitouni" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03603523v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595742v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC53923.2021.9699367" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476452v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC46532.2019.8952493" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148377v2" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143273v2" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902030v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739878v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510765v3" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EVER.2017.7935882" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393614v2" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC.2016.7791723" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363299v2" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ben Marzouk" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341121v2" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233236v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Castaings" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouscayrol" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC.2015.7352892" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278395v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EVER.2015.7112987" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233126v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jeanneret" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC.2015.7352933" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920366v3" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Duclaud" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538651v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437889v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496632v2" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544914v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-trp1109" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713844v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538658v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811368v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/redondo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8366-6769" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-gustave-eiffel.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://emob-lab.eu/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.fr/citations?user=GWgw8G0AAAAJ" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dattes.gitlab.io/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ampere-lab.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01668529v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Redondo Iglesias" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017LYSE1203" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610858v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lecompte" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bernard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Calas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Richardet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Guignard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2024.112443" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511774v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Abbas" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Rizoug" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rochdi Trigui" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Redondo-Iglesias" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Pelissier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/batteries10030098" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564165v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Hassini" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Venet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/batteries10050153" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922980v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chethan Parthasarathy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannu Laaksonen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2022.106268" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164735v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.softx.2023.101584" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166314v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/batteries9070385" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026751v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tejas-Dilipsing Patil" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Vinot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Ehrenberger" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en16041749" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058691v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/wevj14040094" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511924v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Aroua" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Lhomme" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Verbelen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2021.118264" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595729v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alla Ndiaye" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Locment" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre de Bernardinis" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Sechilariu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en15041556" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02617259v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/batteries6010014" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080917v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Honorat Quinard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/batteries5010033" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149157v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnane Houbbadi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Bouton" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJEHV.2019.102862" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303382v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en12142727" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891194v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2018.06.113" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898906v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2018.2877166" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593047v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2017.2751218" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575005v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2017.06.009" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534091v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ben-Marzouk" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Chaumond" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Montaru" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge P&#233;lissier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/wevj8020388" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002804v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Grolleau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delaille" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Gualous" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gyan" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Revel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2013.11.098" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BPSMRFLB-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144476v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jeanneret" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148801v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Kabalan" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro von Hohendorff Seger" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayda Halouani" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163757v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio B&#225;rcena M&#233;ndez" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Ernesto Vald&#233;s Zaldivar" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Manuel Garc&#237;a Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Balfas" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169022v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506772v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Gillet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Helbling" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Sari" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335893v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hadji Mbaye Ndiaye" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumar Ba" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRERA66237.2025.11283807" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172155v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Mintsa-Eya" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON58223.2025.11221867" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381242v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Armando Cruz Rodriguez" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Abada" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2025-24-0149" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144496v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163579v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163727v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Anse&#225;n" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dailenis Castro" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahuel Costa" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano S&#225;nchez" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04651787v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511786v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC60535.2023.10403379" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538642v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538568v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057998v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Babin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC55846.2022.10003306" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166428v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177094v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Seger" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC60535.2023.10403384" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708744v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gillet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Zitouni" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164693v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMART55236.2022.9990093" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03603523v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595742v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC53923.2021.9699367" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476452v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC46532.2019.8952493" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148377v2" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143273v2" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902030v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739878v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510765v3" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EVER.2017.7935882" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393614v2" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC.2016.7791723" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363299v2" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ben Marzouk" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341121v2" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233236v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Castaings" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouscayrol" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC.2015.7352892" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278395v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EVER.2015.7112987" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233126v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jeanneret" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC.2015.7352933" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920366v3" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Duclaud" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538651v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437889v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496632v2" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544914v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-trp1109" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713844v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538658v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811368v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>