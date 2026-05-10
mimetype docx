--- v1 (2026-04-20)
+++ v2 (2026-05-10)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:150px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Eduardo Redondo-Iglesias </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">redondo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-8366-6769</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénieur de recherche (Université Gustave Eiffel / EMob-Lab)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Site web de l'Université Gustave Eiffel : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.univ-gustave-eiffel.fr/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Site web du laboratoire EMob-Lab (Laboratoire Énergie et Mobilité) : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://emob-lab.eu/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Google Scholar: </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=GWgw8G0AAAAJ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Fonctions</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Responsable des bancs de test de batteries du laboratoire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Conception et mise en place des protocoles d'essais</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Exploitation de données expérimentales: </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://dattes.gitlab.io/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Thématiques de recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude du vieillissement des batteries dans des applications transport</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Modélisation du comportement électrique des batteries</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Caractérisation électrique des batteries</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Projets</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">4BLife</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: Gestion de la durée de vie des systèmes de stockage électrique dans les applications stationnaires et de mobilité</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">BAROM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Utilisation de</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BA</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">tteries de seconde vie dans un</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RO</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">bot chargeur</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">obile pour véhicules électriques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMUTES2:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> COnsortium pour la MUtualisation de Tests Electriques sur Systèmes de Stockage</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">MOBICUS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: Application de Modèles des Batteries Intégrant le couplage entre le vieillissement Calendaire et d'Usage : Stratégies pour prolonger leurs durées de vies sur véhicules électriques et hybrides.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ELLISUP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: Bus électrique à recharge rapide à batteries lithium et supercondensateurs.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIMCAL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: Etude et modélisation du vieillissement calendaire des batteries NiMH et Li-Ion embarqués dans des véhicules routiers.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIMSTOCK</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: Modélisation du comportement des systèmes de stockage d’énergie embarqués pour véhicules routiers.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Formation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Docteur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> en </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Génie Électrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (thèse réalisée en partenariat avec le </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laboratoire Ampère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">), Université de Lyon, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénieur Industriel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Génie Électrique), Université de Vigo, 2007</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Contact</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">eduardo DOT redondo AT univ-eiffel DOT fr</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude du vieillissement des batteries lithium-ion dans les applications &amp;quot;véhicule électrique&amp;quot; : combinaison des effets de vieillissement calendaire et de cyclage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo Iglesias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Energie électrique. Université de Lyon, 2017. Français. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2017LYSE1203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01668529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental assessment of high-energy high nickel-content NMC lithium-ion battery cycle life at cold temperatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lecompte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Calas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Richardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Guignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Energy Storage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 94, pp.112443. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.est.2024.112443⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04610858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-Computational Model to Predict Individual Temperatures of Cells within Battery Modules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Abbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassim Rizoug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rochdi Trigui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pelissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Batteries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 10 (3), pp.98. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/batteries10030098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04511774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Battery Passports for Second-Life Batteries: An Experimental Assessment of Suitability for Mobile Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Hassini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Venet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Batteries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 10 (5), pp.153. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/batteries10050153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04564165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aging aware adaptive control of Li-ion battery energy storage system for flexibility services provision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chethan Parthasarathy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hannu Laaksonen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pelissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Energy Storage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 57, 13p. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.est.2022.106268⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03922980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DATTES: Data Analysis Tools for Tests on Energy Storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Hassini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Venet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pelissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SoftwareX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 24, pp.101584. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.softx.2023.101584⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164735v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lithium-Ion Battery Data: From Production to Prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Hassini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Venet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Batteries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9 (7), pp.385. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/batteries9070385⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04166314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity Analysis of Battery Aging for Model-Based PHEV Use Scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tejas-Dilipsing Patil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Vinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Ehrenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rochdi Trigui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 16 (4), pp.1749. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en16041749⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04026751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Second-Life Batteries Modeling for Performance Tracking in a Mobile Charging Station</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Hassini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Venet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Electric Vehicle Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (4), pp.94. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/wevj14040094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04058691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuel saving potential of a long haul heavy duty vehicle equipped with an electrical variable transmission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayoub Aroua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Lhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Verbelen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 307, p. 118264. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apenergy.2021.118264⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03511924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Techno-Economic Analysis of Energy Storage Components of Microgrids for Improving Energy Management Strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alla Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Locment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre de Bernardinis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Sechilariu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15 (15), pp.1556. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en15041556⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03595729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling Lithium-Ion Battery Ageing in Electric Vehicle Applications—Calendar and Cycling Ageing Combination Effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Venet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pelissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Batteries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 6 (1), pp.14. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/batteries6010014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02617259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Electrical Characterizations of High-Energy Second Life Lithium-Ion Batteries for Embedded and Stationary Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Honorat Quinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pelissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Venet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Batteries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 5 (1), </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/batteries5010033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02080917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A quadratic programming based optimisation to manage electric bus fleet charging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adnane Houbbadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rochdi Trigui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pelissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Bouton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Electric and Hybrid Vehicles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (4), </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJEHV.2019.102862⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02149157v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Scheduling to Manage an Electric Bus Fleet Overnight Charging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adnane Houbbadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rochdi Trigui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pelissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Bouton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14 (12), 17p. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en12142727⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02303382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calendar and cycling ageing combination of batteries in electric vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Venet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pelissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 88, pp.1212-1215. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2018.06.113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01891194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficiency Degradation Model of Lithium-ion Batteries for Electric Vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Venet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pelissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 55 (2), pp. 1932-1940. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIA.2018.2877166⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01898906v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global Model for Self-discharge and Capacity Fade in Lithium-ion Batteries Based on the Generalized Eyring Relationship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Venet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pelissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Vehicular Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp. 104-113. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVT.2017.2751218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01593047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eyring acceleration model for predicting calendar ageing of lithium-ion batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Venet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pelissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Energy Storage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 13, pp.176-183. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.est.2017.06.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental protocols and first results of calendar and/or cycling aging study of lithium-ion batteries – The MOBICUS project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ben-Marzouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Chaumond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Montaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pélissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Electric Vehicle Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8 (2), pp.388-397. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/wevj8020388⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04534091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calendar aging of commercial graphite/LiFePO4 cell - Predicting capacity fade under time dependent storage conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Grolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Delaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Gualous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 255, pp. 450-458. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2013.11.098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01002804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de l'équilibrage sur la durabilité des batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Jeanneret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Hassini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SYMPOSIUM DE GENIE ELECTRIQUE (SGE 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05144476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet 4BLife : intégrer le vieillissement des batteries dans le dimensionnement et la gestion des micro-réseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pelissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Kabalan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro von Hohendorff Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayda Halouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique SGE 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05148801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluación de la variabilidad en baterías de ion-litio mediante un enfoque de C-rate adaptativo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Bárcena Méndez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Ernesto Valdés Zaldivar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Víctor Manuel García Fernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Balfas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminario Anual de Automática, Electrónica Industrial e Instrumentación (SAAEI’25)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Aranjuez, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05163757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ageing aware cell balancing in electric vehicle batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Jeanneret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38th Electric Vehicle Symposium (EVS38)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Goteborg, Sweden. 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05169022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en compte du vieillissement des batteries lithium-ion dans un modèle d'analyse du cycle de vie environnementale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Helbling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Sari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique SGE 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, cnrs, ups, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05506772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Battery model parameters anomaly corrections with machine learning methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Hadji Mbaye Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Hassini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pelissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumar Ba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE ICRERA2025 14th International Conference on Renewable Energy Research and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Vienna, Austria. 6p, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICRERA66237.2025.11283807⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05335893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Cell Position on the Capacity of Retired Batteries: Experimental and Statistical Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Hassini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Mintsa-Eya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Venet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE IECON 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Industrial Electronics Society, Oct 2025, Madrid, Spain. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON58223.2025.11221867⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05172155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating Safety Behavior of Li-Ion Batteries Regarding Negative Electrode Composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Armando Cruz Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lecompte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pelissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Abada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference on Engines and Vehicles for Sustainable Transport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Society of Automotive Engineers, Sep 2025, Capri, Italy. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4271/2025-24-0149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05381242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science ouverte dans le domaine des batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Hassini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SYMPOSIUM DE GENIE ELECTRIQUE (SGE 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05144496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en compte du vieillissement des batteries lithium-ion dans un modèle d’analyse du cycle de vie environnementale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Helbling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Sari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SYMPOSIUM DE GENIE ELECTRIQUE (SGE 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05163579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Análisis experimental de baterías con tecnología silicio-grafito: evaluación de ciclado y degradación</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Anseán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dailenis Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nahuel Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciano Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminario Anual de Automática, Electrónica Industrial e Instrumentación (SAAEI’24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Granada (Spain), España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05163727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of parameter identification choices on a Li-ion battery electric model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro von Hohendorff Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pelissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ELECTRIMACS 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Castell´o de la Plana, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04651787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of the Thermal Behavior of NMC Module Under Different Electrical Scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Abbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassim Rizoug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rochdi Trigui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pelissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE Vehicle Power and Propulsion Conference (VPPC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Oct 2023, Milan, Italy. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VPPC60535.2023.10403379⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04511786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches de modélisation thermique d’une cellule NMC lithium-ion Poche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Abbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassim Rizoug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rochdi Trigui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pelissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique SGE 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire d’Electrotechnique et d’Electronique de Puissance de Lille (L2EP), Jul 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04538642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DATTES : Logiciel libre et ouvert d'analyse de données expérimentales sur les batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Hassini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Venet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pelissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique SGE 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire d’Electrotechnique et d’Electronique de Puissance de Lille (L2EP), Jul 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04538568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal modeling of batteries for EV energy management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Abbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassim Rizoug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rochdi Trigui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Babin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Vehicle Power and Propulsion Conference (VPPC 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Merced, CA, United States. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VPPC55846.2022.10003306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04057998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation d'une batterie de seconde vie pour le suivi de ses performances dans une station de recharge mobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Hassini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Venet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique SGE 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire d’Electrotechnique et d’Electronique de Puissance de Lille (L2EP), Jul 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04166428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capacity Dispersion and Impact of Outliers in a Second Life Battery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Hassini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pelissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Venet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE VPPC 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Milan, Italy. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VPPC60535.2023.10403384⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04177094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Second Life Batteries in a Mobile Charging Station: Model Based Performance Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Hassini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Venet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Zitouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EVS35, 35th International Electric Vehicle Symposium & Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Oslo, Norway. 11p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03708744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Efficiency of LFP Lithium-ion Batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pelissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 Second International Conference on Sustainable Mobility Applications, Renewables and Technology (SMART)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Nov 2022, Cassino, Italy. 5p, </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SMART55236.2022.9990093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First approach for a techno-economic analysis of storage components used for improving energy management strategies in microgrids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alla Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Locment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre de Bernardinis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Sechilariu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo Iglesias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th SDEWES 2021 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03603523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart charging of electric bus fleet minimizing battery degradation at extreme temperature conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adnane Houbbadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pelissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rochdi Trigui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Bouton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE Vehicle Power and Propulsion Conference (VPPC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, GIJON, Spain. 6 p, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VPPC53923.2021.9699367⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03595742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Charging Strategy to Minimize Electricity Cost and Prolong Battery Life of Electric Bus Fleet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adnane Houbbadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rochdi Trigui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pelissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Bouton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE Vehicle Power and Propulsion Conference (VPPC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Hanoi, France. p. 1-6, </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VPPC46532.2019.8952493⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02476452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of Electric Buses deployment and its challenges related to the charging - the case study of TRANSDEV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adnane Houbbadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pelissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rochdi Trigui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Bouton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd Electric Vehicle Symposium (EVS32)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, LYON, France. 11p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02148377v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electric vehicle range and battery lifetime: a trade-off</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Vinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Venet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pelissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EVS32</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Lyon, France. 9p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02143273v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calendar and cycling ageing combination of batteries in electric vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Venet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pelissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Aalborg, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-objective optimisation of the management of electric bus fleet charging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adnane Houbbadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rochdi Trigui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pelissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Bouton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VPPC2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, BELFORT, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of battery ageing on e-mobility energy efficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Venet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pelissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EVER 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Monaco, Monaco. 6 p, </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EVER.2017.7935882⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01510765v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring Reversible and Irreversible Capacity Losses on Lithium-ion Batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Venet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pelissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VPPC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Hangzhou, China. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VPPC.2016.7791723⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01393614v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental protocols and first results of calendar and/or cycling aging study of lithium-ion batteries - the MOBICUS project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ben Marzouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Chaumond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Montaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pelissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EVS29 - 2016 Electric Vehicle Symposium and Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Montréal, Canada. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01363299v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation du vieillissement calendaire de cellules lithium-ion (graphite/LiFePO4) avec prise en compte de la dérive de leur état de charge.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Venet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pelissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Electrique (SGE'16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Grenoble, France. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01341121v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive optimisation-based strategy of a battery/supercapacitor system for EV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Castaings</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Lhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rochdi Trigui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bouscayrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE VPPC 2015 - Vehicular Power and Propulsion Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, MONTREAL, Canada. 6p, </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VPPC.2015.7352892⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01233236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the non-conservation of SoC value during calendar ageing tests on modelling the capacity loss of batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Venet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pelissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EVER 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Monaco, Monaco. 5 p, </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EVER.2015.7112987⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01278395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eco-driving Rules Extraction from a Model Based Optimization for a New Generation EV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rochdi Trigui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Jeanneret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Vinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE VPPC 2015 - Vehicular Power and Propulsion Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, MONTREAL, Canada. 6p, </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VPPC.2015.7352933⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01233126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIMCAL Project: calendar aging results obtained on a panel of 6 commercial Li-ion cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Delaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Grolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Duclaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">224ème Electrochemical Energy Summit de l'Electrochemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, San Fransisco, United States. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00920366v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DATTES : Logiciel libre et ouvert d'analyse de données expérimentales sur les batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Hassini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Venet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pelissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique SGE 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lille, France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04538651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Batteries lithium-ion de seconde vie dans une application de recharge : Maîtrise du vieillissement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Hassini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Venet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctoriales du département « Aménagement Mobilité Environnement » (AME)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Le Croisic, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03437889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude du vieillissement en usage réel des batteries Li-ion : combinaison des effets calendaire et de cyclage dans des applications transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Venet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pelissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10 ans du Laboratoire Ampère - CNRS UMR5005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Lyon, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01496632v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La seconde vie des batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Hassini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pélissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Venet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l'ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51257/a-v1-trp1109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05544914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Second Life Batteries in a Mobile Charging Station: Experimental Performance Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Hassini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Venet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Zitouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03713844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Batteries and Supercapacitors Aging II</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Venet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Batteries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04538658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Batteries and Supercapacitors Aging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Venet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Batteries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6 (1), pp.18, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03811368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId181"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:150px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Eduardo Redondo-Iglesias </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">redondo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-8366-6769</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénieur de recherche (Université Gustave Eiffel / EMob-Lab)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Site web de l'Université Gustave Eiffel : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.univ-gustave-eiffel.fr/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Site web du laboratoire EMob-Lab (Laboratoire Énergie et Mobilité) : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://emob-lab.eu/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Google Scholar: </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=GWgw8G0AAAAJ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Fonctions</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Responsable des bancs de test de batteries du laboratoire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Conception et mise en place des protocoles d'essais</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Exploitation de données expérimentales: </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://dattes.gitlab.io/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Thématiques de recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude du vieillissement des batteries dans des applications transport</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Modélisation du comportement électrique des batteries</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Caractérisation électrique des batteries</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Projets</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">4BLife</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: Gestion de la durée de vie des systèmes de stockage électrique dans les applications stationnaires et de mobilité</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">BAROM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Utilisation de</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BA</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">tteries de seconde vie dans un</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RO</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">bot chargeur</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">obile pour véhicules électriques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMUTES2:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> COnsortium pour la MUtualisation de Tests Electriques sur Systèmes de Stockage</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">MOBICUS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: Application de Modèles des Batteries Intégrant le couplage entre le vieillissement Calendaire et d'Usage : Stratégies pour prolonger leurs durées de vies sur véhicules électriques et hybrides.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ELLISUP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: Bus électrique à recharge rapide à batteries lithium et supercondensateurs.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIMCAL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: Etude et modélisation du vieillissement calendaire des batteries NiMH et Li-Ion embarqués dans des véhicules routiers.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIMSTOCK</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: Modélisation du comportement des systèmes de stockage d’énergie embarqués pour véhicules routiers.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Formation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Docteur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> en </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Génie Électrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (thèse réalisée en partenariat avec le </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laboratoire Ampère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">), Université de Lyon, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénieur Industriel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Génie Électrique), Université de Vigo, 2007</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Contact</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">eduardo DOT redondo AT univ-eiffel DOT fr</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude du vieillissement des batteries lithium-ion dans les applications &amp;quot;véhicule électrique&amp;quot; : combinaison des effets de vieillissement calendaire et de cyclage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo Iglesias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Energie électrique. Université de Lyon, 2017. Français. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2017LYSE1203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01668529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-Computational Model to Predict Individual Temperatures of Cells within Battery Modules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Abbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassim Rizoug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rochdi Trigui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pelissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Batteries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 10 (3), pp.98. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/batteries10030098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04511774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental assessment of high-energy high nickel-content NMC lithium-ion battery cycle life at cold temperatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lecompte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Calas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Richardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Guignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Energy Storage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 94, pp.112443. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.est.2024.112443⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04610858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Battery Passports for Second-Life Batteries: An Experimental Assessment of Suitability for Mobile Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Hassini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Venet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Batteries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 10 (5), pp.153. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/batteries10050153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04564165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity Analysis of Battery Aging for Model-Based PHEV Use Scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tejas-Dilipsing Patil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Vinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Ehrenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rochdi Trigui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 16 (4), pp.1749. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en16041749⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04026751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DATTES: Data Analysis Tools for Tests on Energy Storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Hassini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Venet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pelissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SoftwareX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 24, pp.101584. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.softx.2023.101584⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164735v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lithium-Ion Battery Data: From Production to Prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Hassini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Venet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Batteries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9 (7), pp.385. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/batteries9070385⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04166314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aging aware adaptive control of Li-ion battery energy storage system for flexibility services provision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chethan Parthasarathy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hannu Laaksonen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pelissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Energy Storage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 57, 13p. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.est.2022.106268⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03922980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Second-Life Batteries Modeling for Performance Tracking in a Mobile Charging Station</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Hassini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Venet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Electric Vehicle Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (4), pp.94. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/wevj14040094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04058691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Techno-Economic Analysis of Energy Storage Components of Microgrids for Improving Energy Management Strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alla Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Locment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre de Bernardinis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Sechilariu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15 (15), pp.1556. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en15041556⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03595729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuel saving potential of a long haul heavy duty vehicle equipped with an electrical variable transmission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayoub Aroua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Lhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Verbelen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 307, p. 118264. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apenergy.2021.118264⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03511924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling Lithium-Ion Battery Ageing in Electric Vehicle Applications—Calendar and Cycling Ageing Combination Effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Venet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pelissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Batteries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 6 (1), pp.14. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/batteries6010014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02617259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Scheduling to Manage an Electric Bus Fleet Overnight Charging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adnane Houbbadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rochdi Trigui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pelissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Bouton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14 (12), 17p. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en12142727⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02303382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Electrical Characterizations of High-Energy Second Life Lithium-Ion Batteries for Embedded and Stationary Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Honorat Quinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pelissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Venet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Batteries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 5 (1), </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/batteries5010033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02080917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A quadratic programming based optimisation to manage electric bus fleet charging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adnane Houbbadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rochdi Trigui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pelissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Bouton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Electric and Hybrid Vehicles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (4), </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJEHV.2019.102862⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02149157v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calendar and cycling ageing combination of batteries in electric vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Venet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pelissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 88, pp.1212-1215. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2018.06.113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01891194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficiency Degradation Model of Lithium-ion Batteries for Electric Vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Venet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pelissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 55 (2), pp. 1932-1940. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIA.2018.2877166⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01898906v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global Model for Self-discharge and Capacity Fade in Lithium-ion Batteries Based on the Generalized Eyring Relationship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Venet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pelissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Vehicular Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp. 104-113. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVT.2017.2751218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01593047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eyring acceleration model for predicting calendar ageing of lithium-ion batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Venet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pelissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Energy Storage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 13, pp.176-183. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.est.2017.06.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental protocols and first results of calendar and/or cycling aging study of lithium-ion batteries – The MOBICUS project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ben-Marzouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Chaumond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Montaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pélissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Electric Vehicle Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8 (2), pp.388-397. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/wevj8020388⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04534091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calendar aging of commercial graphite/LiFePO4 cell - Predicting capacity fade under time dependent storage conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Grolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Delaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Gualous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 255, pp. 450-458. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2013.11.098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01002804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de l'équilibrage sur la durabilité des batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Jeanneret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Hassini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SYMPOSIUM DE GENIE ELECTRIQUE (SGE 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05144476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet 4BLife : intégrer le vieillissement des batteries dans le dimensionnement et la gestion des micro-réseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pelissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Kabalan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro von Hohendorff Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayda Halouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique SGE 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05148801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluación de la variabilidad en baterías de ion-litio mediante un enfoque de C-rate adaptativo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Bárcena Méndez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Ernesto Valdés Zaldivar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Víctor Manuel García Fernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Balfas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminario Anual de Automática, Electrónica Industrial e Instrumentación (SAAEI’25)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Aranjuez, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05163757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ageing aware cell balancing in electric vehicle batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Jeanneret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38th Electric Vehicle Symposium (EVS38)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Goteborg, Sweden. 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05169022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en compte du vieillissement des batteries lithium-ion dans un modèle d'analyse du cycle de vie environnementale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Helbling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Sari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique SGE 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, cnrs, ups, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05506772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Battery model parameters anomaly corrections with machine learning methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Hadji Mbaye Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Hassini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pelissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumar Ba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE ICRERA2025 14th International Conference on Renewable Energy Research and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Vienna, Austria. 6p, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICRERA66237.2025.11283807⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05335893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Cell Position on the Capacity of Retired Batteries: Experimental and Statistical Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Hassini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Mintsa-Eya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Venet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE IECON 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Industrial Electronics Society, Oct 2025, Madrid, Spain. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON58223.2025.11221867⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05172155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science ouverte dans le domaine des batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Hassini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SYMPOSIUM DE GENIE ELECTRIQUE (SGE 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05144496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating Safety Behavior of Li-Ion Batteries Regarding Negative Electrode Composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Armando Cruz Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lecompte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pelissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Abada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference on Engines and Vehicles for Sustainable Transport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Society of Automotive Engineers, Sep 2025, Capri, Italy. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4271/2025-24-0149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05381242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en compte du vieillissement des batteries lithium-ion dans un modèle d’analyse du cycle de vie environnementale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Helbling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Sari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SYMPOSIUM DE GENIE ELECTRIQUE (SGE 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05163579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of parameter identification choices on a Li-ion battery electric model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro von Hohendorff Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pelissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ELECTRIMACS 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Castell´o de la Plana, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04651787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Análisis experimental de baterías con tecnología silicio-grafito: evaluación de ciclado y degradación</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Anseán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dailenis Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nahuel Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciano Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminario Anual de Automática, Electrónica Industrial e Instrumentación (SAAEI’24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Granada (Spain), España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05163727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of the Thermal Behavior of NMC Module Under Different Electrical Scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Abbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassim Rizoug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rochdi Trigui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pelissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE Vehicle Power and Propulsion Conference (VPPC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Oct 2023, Milan, Italy. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VPPC60535.2023.10403379⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04511786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches de modélisation thermique d’une cellule NMC lithium-ion Poche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Abbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassim Rizoug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rochdi Trigui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pelissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique SGE 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire d’Electrotechnique et d’Electronique de Puissance de Lille (L2EP), Jul 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04538642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DATTES : Logiciel libre et ouvert d'analyse de données expérimentales sur les batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Hassini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Venet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pelissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique SGE 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire d’Electrotechnique et d’Electronique de Puissance de Lille (L2EP), Jul 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04538568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation d'une batterie de seconde vie pour le suivi de ses performances dans une station de recharge mobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Hassini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Venet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique SGE 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire d’Electrotechnique et d’Electronique de Puissance de Lille (L2EP), Jul 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04166428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal modeling of batteries for EV energy management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Abbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassim Rizoug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rochdi Trigui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Babin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Vehicle Power and Propulsion Conference (VPPC 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Merced, CA, United States. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VPPC55846.2022.10003306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04057998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capacity Dispersion and Impact of Outliers in a Second Life Battery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Hassini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pelissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Venet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE VPPC 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Milan, Italy. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VPPC60535.2023.10403384⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04177094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Second Life Batteries in a Mobile Charging Station: Model Based Performance Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Hassini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Venet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Zitouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EVS35, 35th International Electric Vehicle Symposium & Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Oslo, Norway. 11p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03708744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Efficiency of LFP Lithium-ion Batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pelissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 Second International Conference on Sustainable Mobility Applications, Renewables and Technology (SMART)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Nov 2022, Cassino, Italy. 5p, </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SMART55236.2022.9990093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First approach for a techno-economic analysis of storage components used for improving energy management strategies in microgrids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alla Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Locment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre de Bernardinis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Sechilariu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo Iglesias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th SDEWES 2021 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03603523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart charging of electric bus fleet minimizing battery degradation at extreme temperature conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adnane Houbbadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pelissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rochdi Trigui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Bouton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE Vehicle Power and Propulsion Conference (VPPC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, GIJON, Spain. 6 p, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VPPC53923.2021.9699367⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03595742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Charging Strategy to Minimize Electricity Cost and Prolong Battery Life of Electric Bus Fleet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adnane Houbbadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rochdi Trigui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pelissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Bouton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE Vehicle Power and Propulsion Conference (VPPC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Hanoi, France. p. 1-6, </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VPPC46532.2019.8952493⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02476452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of Electric Buses deployment and its challenges related to the charging - the case study of TRANSDEV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adnane Houbbadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pelissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rochdi Trigui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Bouton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd Electric Vehicle Symposium (EVS32)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, LYON, France. 11p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02148377v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electric vehicle range and battery lifetime: a trade-off</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Vinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Venet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pelissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EVS32</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Lyon, France. 9p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02143273v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calendar and cycling ageing combination of batteries in electric vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Venet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pelissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Aalborg, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-objective optimisation of the management of electric bus fleet charging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adnane Houbbadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rochdi Trigui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pelissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Bouton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VPPC2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, BELFORT, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of battery ageing on e-mobility energy efficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Venet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pelissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EVER 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Monaco, Monaco. 6 p, </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EVER.2017.7935882⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01510765v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring Reversible and Irreversible Capacity Losses on Lithium-ion Batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Venet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pelissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VPPC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Hangzhou, China. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VPPC.2016.7791723⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01393614v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental protocols and first results of calendar and/or cycling aging study of lithium-ion batteries - the MOBICUS project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ben Marzouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Chaumond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Montaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pelissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EVS29 - 2016 Electric Vehicle Symposium and Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Montréal, Canada. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01363299v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation du vieillissement calendaire de cellules lithium-ion (graphite/LiFePO4) avec prise en compte de la dérive de leur état de charge.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Venet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pelissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Electrique (SGE'16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Grenoble, France. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01341121v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eco-driving Rules Extraction from a Model Based Optimization for a New Generation EV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rochdi Trigui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Jeanneret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Vinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE VPPC 2015 - Vehicular Power and Propulsion Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, MONTREAL, Canada. 6p, </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VPPC.2015.7352933⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01233126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive optimisation-based strategy of a battery/supercapacitor system for EV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Castaings</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Lhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rochdi Trigui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bouscayrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE VPPC 2015 - Vehicular Power and Propulsion Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, MONTREAL, Canada. 6p, </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VPPC.2015.7352892⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01233236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the non-conservation of SoC value during calendar ageing tests on modelling the capacity loss of batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Venet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pelissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EVER 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Monaco, Monaco. 5 p, </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EVER.2015.7112987⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01278395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIMCAL Project: calendar aging results obtained on a panel of 6 commercial Li-ion cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Delaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Grolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Duclaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">224ème Electrochemical Energy Summit de l'Electrochemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, San Fransisco, United States. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00920366v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DATTES : Logiciel libre et ouvert d'analyse de données expérimentales sur les batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Hassini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Venet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pelissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique SGE 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lille, France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04538651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Batteries lithium-ion de seconde vie dans une application de recharge : Maîtrise du vieillissement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Hassini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Venet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctoriales du département « Aménagement Mobilité Environnement » (AME)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Le Croisic, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03437889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude du vieillissement en usage réel des batteries Li-ion : combinaison des effets calendaire et de cyclage dans des applications transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Venet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pelissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10 ans du Laboratoire Ampère - CNRS UMR5005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Lyon, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01496632v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La seconde vie des batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Hassini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pélissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Venet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l'ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51257/a-v1-trp1109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05544914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Second Life Batteries in a Mobile Charging Station: Experimental Performance Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Hassini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Venet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Zitouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03713844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Batteries and Supercapacitors Aging II</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Venet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Batteries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04538658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Batteries and Supercapacitors Aging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Venet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Batteries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6 (1), pp.18, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03811368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId181"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5979313D"/>
+    <w:nsid w:val="7C683CAC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/redondo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8366-6769" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-gustave-eiffel.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://emob-lab.eu/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.fr/citations?user=GWgw8G0AAAAJ" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dattes.gitlab.io/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ampere-lab.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01668529v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Redondo Iglesias" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017LYSE1203" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610858v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lecompte" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bernard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Calas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Richardet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Guignard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2024.112443" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511774v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Abbas" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Rizoug" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rochdi Trigui" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Redondo-Iglesias" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Pelissier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/batteries10030098" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564165v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Hassini" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Venet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/batteries10050153" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922980v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chethan Parthasarathy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannu Laaksonen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2022.106268" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164735v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.softx.2023.101584" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166314v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/batteries9070385" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026751v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tejas-Dilipsing Patil" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Vinot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Ehrenberger" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en16041749" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058691v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/wevj14040094" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511924v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Aroua" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Lhomme" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Verbelen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2021.118264" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595729v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alla Ndiaye" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Locment" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre de Bernardinis" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Sechilariu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en15041556" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02617259v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/batteries6010014" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080917v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Honorat Quinard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/batteries5010033" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149157v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnane Houbbadi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Bouton" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJEHV.2019.102862" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303382v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en12142727" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891194v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2018.06.113" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898906v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2018.2877166" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593047v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2017.2751218" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575005v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2017.06.009" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534091v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ben-Marzouk" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Chaumond" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Montaru" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge P&#233;lissier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/wevj8020388" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002804v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Grolleau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delaille" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Gualous" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gyan" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Revel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2013.11.098" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BPSMRFLB-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144476v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jeanneret" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148801v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Kabalan" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro von Hohendorff Seger" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayda Halouani" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163757v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio B&#225;rcena M&#233;ndez" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Ernesto Vald&#233;s Zaldivar" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Manuel Garc&#237;a Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Balfas" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169022v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506772v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Gillet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Helbling" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Sari" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335893v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hadji Mbaye Ndiaye" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumar Ba" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRERA66237.2025.11283807" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172155v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Mintsa-Eya" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON58223.2025.11221867" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381242v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Armando Cruz Rodriguez" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Abada" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2025-24-0149" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144496v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163579v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163727v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Anse&#225;n" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dailenis Castro" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahuel Costa" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano S&#225;nchez" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04651787v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511786v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC60535.2023.10403379" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538642v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538568v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057998v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Babin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC55846.2022.10003306" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166428v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177094v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Seger" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC60535.2023.10403384" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708744v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gillet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Zitouni" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164693v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMART55236.2022.9990093" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03603523v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595742v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC53923.2021.9699367" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476452v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC46532.2019.8952493" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148377v2" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143273v2" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902030v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739878v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510765v3" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EVER.2017.7935882" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393614v2" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC.2016.7791723" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363299v2" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ben Marzouk" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341121v2" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233236v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Castaings" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouscayrol" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC.2015.7352892" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278395v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EVER.2015.7112987" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233126v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jeanneret" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC.2015.7352933" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920366v3" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Duclaud" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538651v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437889v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496632v2" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544914v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-trp1109" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713844v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538658v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811368v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/redondo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8366-6769" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-gustave-eiffel.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://emob-lab.eu/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.fr/citations?user=GWgw8G0AAAAJ" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dattes.gitlab.io/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ampere-lab.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01668529v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Redondo Iglesias" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017LYSE1203" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511774v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Abbas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Rizoug" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rochdi Trigui" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Redondo-Iglesias" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Pelissier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/batteries10030098" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610858v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lecompte" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bernard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Calas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Richardet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Guignard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2024.112443" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564165v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Hassini" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Venet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/batteries10050153" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026751v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tejas-Dilipsing Patil" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Vinot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Ehrenberger" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en16041749" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164735v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.softx.2023.101584" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166314v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/batteries9070385" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922980v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chethan Parthasarathy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannu Laaksonen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2022.106268" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058691v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/wevj14040094" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595729v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alla Ndiaye" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Locment" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre de Bernardinis" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Sechilariu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en15041556" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511924v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Aroua" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Lhomme" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Verbelen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2021.118264" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02617259v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/batteries6010014" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303382v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnane Houbbadi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Bouton" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en12142727" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080917v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Honorat Quinard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/batteries5010033" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149157v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJEHV.2019.102862" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891194v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2018.06.113" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898906v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2018.2877166" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593047v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2017.2751218" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575005v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2017.06.009" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534091v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ben-Marzouk" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Chaumond" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Montaru" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge P&#233;lissier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/wevj8020388" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002804v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Grolleau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delaille" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Gualous" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gyan" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Revel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2013.11.098" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BPSMRFLB-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144476v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jeanneret" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148801v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Kabalan" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro von Hohendorff Seger" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayda Halouani" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163757v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio B&#225;rcena M&#233;ndez" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Ernesto Vald&#233;s Zaldivar" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Manuel Garc&#237;a Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Balfas" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169022v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506772v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Gillet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Helbling" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Sari" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335893v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hadji Mbaye Ndiaye" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumar Ba" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRERA66237.2025.11283807" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172155v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Mintsa-Eya" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON58223.2025.11221867" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144496v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381242v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Armando Cruz Rodriguez" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Abada" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2025-24-0149" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163579v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04651787v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163727v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Anse&#225;n" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dailenis Castro" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahuel Costa" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano S&#225;nchez" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511786v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC60535.2023.10403379" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538642v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538568v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166428v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057998v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Babin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC55846.2022.10003306" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177094v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Seger" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC60535.2023.10403384" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708744v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gillet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Zitouni" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164693v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMART55236.2022.9990093" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03603523v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595742v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC53923.2021.9699367" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476452v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC46532.2019.8952493" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148377v2" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143273v2" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902030v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739878v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510765v3" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EVER.2017.7935882" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393614v2" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC.2016.7791723" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363299v2" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ben Marzouk" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341121v2" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233126v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jeanneret" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC.2015.7352933" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233236v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Castaings" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouscayrol" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC.2015.7352892" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278395v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EVER.2015.7112987" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920366v3" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Duclaud" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538651v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437889v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496632v2" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544914v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-trp1109" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713844v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538658v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811368v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>