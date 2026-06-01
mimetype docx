--- v2 (2026-05-10)
+++ v3 (2026-06-01)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:150px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Eduardo Redondo-Iglesias </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">redondo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-8366-6769</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénieur de recherche (Université Gustave Eiffel / EMob-Lab)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Site web de l'Université Gustave Eiffel : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.univ-gustave-eiffel.fr/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Site web du laboratoire EMob-Lab (Laboratoire Énergie et Mobilité) : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://emob-lab.eu/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Google Scholar: </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=GWgw8G0AAAAJ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Fonctions</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Responsable des bancs de test de batteries du laboratoire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Conception et mise en place des protocoles d'essais</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Exploitation de données expérimentales: </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://dattes.gitlab.io/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Thématiques de recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude du vieillissement des batteries dans des applications transport</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Modélisation du comportement électrique des batteries</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Caractérisation électrique des batteries</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Projets</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">4BLife</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: Gestion de la durée de vie des systèmes de stockage électrique dans les applications stationnaires et de mobilité</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">BAROM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Utilisation de</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BA</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">tteries de seconde vie dans un</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RO</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">bot chargeur</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">obile pour véhicules électriques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMUTES2:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> COnsortium pour la MUtualisation de Tests Electriques sur Systèmes de Stockage</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">MOBICUS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: Application de Modèles des Batteries Intégrant le couplage entre le vieillissement Calendaire et d'Usage : Stratégies pour prolonger leurs durées de vies sur véhicules électriques et hybrides.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ELLISUP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: Bus électrique à recharge rapide à batteries lithium et supercondensateurs.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIMCAL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: Etude et modélisation du vieillissement calendaire des batteries NiMH et Li-Ion embarqués dans des véhicules routiers.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIMSTOCK</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: Modélisation du comportement des systèmes de stockage d’énergie embarqués pour véhicules routiers.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Formation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Docteur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> en </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Génie Électrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (thèse réalisée en partenariat avec le </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laboratoire Ampère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">), Université de Lyon, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénieur Industriel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Génie Électrique), Université de Vigo, 2007</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Contact</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">eduardo DOT redondo AT univ-eiffel DOT fr</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude du vieillissement des batteries lithium-ion dans les applications &amp;quot;véhicule électrique&amp;quot; : combinaison des effets de vieillissement calendaire et de cyclage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo Iglesias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Energie électrique. Université de Lyon, 2017. Français. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2017LYSE1203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01668529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-Computational Model to Predict Individual Temperatures of Cells within Battery Modules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Abbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassim Rizoug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rochdi Trigui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pelissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Batteries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 10 (3), pp.98. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/batteries10030098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04511774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental assessment of high-energy high nickel-content NMC lithium-ion battery cycle life at cold temperatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lecompte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Calas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Richardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Guignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Energy Storage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 94, pp.112443. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.est.2024.112443⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04610858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Battery Passports for Second-Life Batteries: An Experimental Assessment of Suitability for Mobile Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Hassini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Venet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Batteries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 10 (5), pp.153. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/batteries10050153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04564165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity Analysis of Battery Aging for Model-Based PHEV Use Scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tejas-Dilipsing Patil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Vinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Ehrenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rochdi Trigui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 16 (4), pp.1749. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en16041749⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04026751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DATTES: Data Analysis Tools for Tests on Energy Storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Hassini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Venet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pelissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SoftwareX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 24, pp.101584. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.softx.2023.101584⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164735v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lithium-Ion Battery Data: From Production to Prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Hassini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Venet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Batteries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9 (7), pp.385. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/batteries9070385⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04166314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aging aware adaptive control of Li-ion battery energy storage system for flexibility services provision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chethan Parthasarathy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hannu Laaksonen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pelissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Energy Storage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 57, 13p. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.est.2022.106268⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03922980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Second-Life Batteries Modeling for Performance Tracking in a Mobile Charging Station</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Hassini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Venet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Electric Vehicle Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (4), pp.94. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/wevj14040094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04058691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Techno-Economic Analysis of Energy Storage Components of Microgrids for Improving Energy Management Strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alla Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Locment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre de Bernardinis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Sechilariu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15 (15), pp.1556. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en15041556⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03595729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuel saving potential of a long haul heavy duty vehicle equipped with an electrical variable transmission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayoub Aroua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Lhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Verbelen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 307, p. 118264. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apenergy.2021.118264⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03511924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling Lithium-Ion Battery Ageing in Electric Vehicle Applications—Calendar and Cycling Ageing Combination Effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Venet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pelissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Batteries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 6 (1), pp.14. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/batteries6010014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02617259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Scheduling to Manage an Electric Bus Fleet Overnight Charging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adnane Houbbadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rochdi Trigui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pelissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Bouton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14 (12), 17p. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en12142727⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02303382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Electrical Characterizations of High-Energy Second Life Lithium-Ion Batteries for Embedded and Stationary Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Honorat Quinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pelissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Venet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Batteries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 5 (1), </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/batteries5010033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02080917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A quadratic programming based optimisation to manage electric bus fleet charging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adnane Houbbadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rochdi Trigui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pelissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Bouton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Electric and Hybrid Vehicles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (4), </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJEHV.2019.102862⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02149157v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calendar and cycling ageing combination of batteries in electric vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Venet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pelissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 88, pp.1212-1215. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2018.06.113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01891194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficiency Degradation Model of Lithium-ion Batteries for Electric Vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Venet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pelissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 55 (2), pp. 1932-1940. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIA.2018.2877166⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01898906v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global Model for Self-discharge and Capacity Fade in Lithium-ion Batteries Based on the Generalized Eyring Relationship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Venet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pelissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Vehicular Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp. 104-113. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVT.2017.2751218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01593047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eyring acceleration model for predicting calendar ageing of lithium-ion batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Venet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pelissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Energy Storage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 13, pp.176-183. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.est.2017.06.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental protocols and first results of calendar and/or cycling aging study of lithium-ion batteries – The MOBICUS project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ben-Marzouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Chaumond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Montaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pélissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Electric Vehicle Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8 (2), pp.388-397. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/wevj8020388⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04534091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calendar aging of commercial graphite/LiFePO4 cell - Predicting capacity fade under time dependent storage conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Grolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Delaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Gualous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 255, pp. 450-458. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2013.11.098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01002804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de l'équilibrage sur la durabilité des batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Jeanneret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Hassini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SYMPOSIUM DE GENIE ELECTRIQUE (SGE 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05144476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet 4BLife : intégrer le vieillissement des batteries dans le dimensionnement et la gestion des micro-réseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pelissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Kabalan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro von Hohendorff Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayda Halouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique SGE 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05148801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluación de la variabilidad en baterías de ion-litio mediante un enfoque de C-rate adaptativo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Bárcena Méndez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Ernesto Valdés Zaldivar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Víctor Manuel García Fernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Balfas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminario Anual de Automática, Electrónica Industrial e Instrumentación (SAAEI’25)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Aranjuez, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05163757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ageing aware cell balancing in electric vehicle batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Jeanneret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38th Electric Vehicle Symposium (EVS38)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Goteborg, Sweden. 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05169022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en compte du vieillissement des batteries lithium-ion dans un modèle d'analyse du cycle de vie environnementale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Helbling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Sari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique SGE 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, cnrs, ups, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05506772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Battery model parameters anomaly corrections with machine learning methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Hadji Mbaye Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Hassini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pelissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumar Ba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE ICRERA2025 14th International Conference on Renewable Energy Research and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Vienna, Austria. 6p, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICRERA66237.2025.11283807⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05335893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Cell Position on the Capacity of Retired Batteries: Experimental and Statistical Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Hassini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Mintsa-Eya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Venet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE IECON 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Industrial Electronics Society, Oct 2025, Madrid, Spain. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON58223.2025.11221867⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05172155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science ouverte dans le domaine des batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Hassini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SYMPOSIUM DE GENIE ELECTRIQUE (SGE 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05144496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating Safety Behavior of Li-Ion Batteries Regarding Negative Electrode Composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Armando Cruz Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lecompte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pelissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Abada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference on Engines and Vehicles for Sustainable Transport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Society of Automotive Engineers, Sep 2025, Capri, Italy. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4271/2025-24-0149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05381242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en compte du vieillissement des batteries lithium-ion dans un modèle d’analyse du cycle de vie environnementale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Helbling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Sari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SYMPOSIUM DE GENIE ELECTRIQUE (SGE 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05163579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of parameter identification choices on a Li-ion battery electric model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro von Hohendorff Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pelissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ELECTRIMACS 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Castell´o de la Plana, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04651787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Análisis experimental de baterías con tecnología silicio-grafito: evaluación de ciclado y degradación</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Anseán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dailenis Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nahuel Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciano Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminario Anual de Automática, Electrónica Industrial e Instrumentación (SAAEI’24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Granada (Spain), España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05163727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of the Thermal Behavior of NMC Module Under Different Electrical Scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Abbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassim Rizoug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rochdi Trigui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pelissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE Vehicle Power and Propulsion Conference (VPPC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Oct 2023, Milan, Italy. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VPPC60535.2023.10403379⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04511786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches de modélisation thermique d’une cellule NMC lithium-ion Poche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Abbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassim Rizoug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rochdi Trigui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pelissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique SGE 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire d’Electrotechnique et d’Electronique de Puissance de Lille (L2EP), Jul 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04538642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DATTES : Logiciel libre et ouvert d'analyse de données expérimentales sur les batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Hassini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Venet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pelissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique SGE 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire d’Electrotechnique et d’Electronique de Puissance de Lille (L2EP), Jul 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04538568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation d'une batterie de seconde vie pour le suivi de ses performances dans une station de recharge mobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Hassini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Venet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique SGE 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire d’Electrotechnique et d’Electronique de Puissance de Lille (L2EP), Jul 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04166428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal modeling of batteries for EV energy management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Abbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassim Rizoug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rochdi Trigui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Babin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Vehicle Power and Propulsion Conference (VPPC 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Merced, CA, United States. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VPPC55846.2022.10003306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04057998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capacity Dispersion and Impact of Outliers in a Second Life Battery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Hassini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pelissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Venet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE VPPC 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Milan, Italy. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VPPC60535.2023.10403384⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04177094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Second Life Batteries in a Mobile Charging Station: Model Based Performance Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Hassini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Venet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Zitouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EVS35, 35th International Electric Vehicle Symposium & Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Oslo, Norway. 11p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03708744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Efficiency of LFP Lithium-ion Batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pelissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 Second International Conference on Sustainable Mobility Applications, Renewables and Technology (SMART)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Nov 2022, Cassino, Italy. 5p, </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SMART55236.2022.9990093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First approach for a techno-economic analysis of storage components used for improving energy management strategies in microgrids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alla Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Locment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre de Bernardinis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Sechilariu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo Iglesias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th SDEWES 2021 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03603523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart charging of electric bus fleet minimizing battery degradation at extreme temperature conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adnane Houbbadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pelissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rochdi Trigui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Bouton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE Vehicle Power and Propulsion Conference (VPPC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, GIJON, Spain. 6 p, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VPPC53923.2021.9699367⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03595742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Charging Strategy to Minimize Electricity Cost and Prolong Battery Life of Electric Bus Fleet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adnane Houbbadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rochdi Trigui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pelissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Bouton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE Vehicle Power and Propulsion Conference (VPPC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Hanoi, France. p. 1-6, </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VPPC46532.2019.8952493⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02476452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of Electric Buses deployment and its challenges related to the charging - the case study of TRANSDEV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adnane Houbbadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pelissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rochdi Trigui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Bouton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd Electric Vehicle Symposium (EVS32)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, LYON, France. 11p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02148377v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electric vehicle range and battery lifetime: a trade-off</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Vinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Venet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pelissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EVS32</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Lyon, France. 9p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02143273v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calendar and cycling ageing combination of batteries in electric vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Venet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pelissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Aalborg, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-objective optimisation of the management of electric bus fleet charging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adnane Houbbadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rochdi Trigui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pelissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Bouton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VPPC2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, BELFORT, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of battery ageing on e-mobility energy efficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Venet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pelissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EVER 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Monaco, Monaco. 6 p, </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EVER.2017.7935882⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01510765v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring Reversible and Irreversible Capacity Losses on Lithium-ion Batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Venet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pelissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VPPC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Hangzhou, China. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VPPC.2016.7791723⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01393614v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental protocols and first results of calendar and/or cycling aging study of lithium-ion batteries - the MOBICUS project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ben Marzouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Chaumond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Montaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pelissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EVS29 - 2016 Electric Vehicle Symposium and Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Montréal, Canada. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01363299v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation du vieillissement calendaire de cellules lithium-ion (graphite/LiFePO4) avec prise en compte de la dérive de leur état de charge.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Venet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pelissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Electrique (SGE'16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Grenoble, France. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01341121v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eco-driving Rules Extraction from a Model Based Optimization for a New Generation EV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rochdi Trigui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Jeanneret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Vinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE VPPC 2015 - Vehicular Power and Propulsion Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, MONTREAL, Canada. 6p, </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VPPC.2015.7352933⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01233126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive optimisation-based strategy of a battery/supercapacitor system for EV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Castaings</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Lhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rochdi Trigui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bouscayrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE VPPC 2015 - Vehicular Power and Propulsion Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, MONTREAL, Canada. 6p, </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VPPC.2015.7352892⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01233236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the non-conservation of SoC value during calendar ageing tests on modelling the capacity loss of batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Venet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pelissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EVER 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Monaco, Monaco. 5 p, </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EVER.2015.7112987⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01278395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIMCAL Project: calendar aging results obtained on a panel of 6 commercial Li-ion cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Delaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Grolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Duclaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">224ème Electrochemical Energy Summit de l'Electrochemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, San Fransisco, United States. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00920366v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DATTES : Logiciel libre et ouvert d'analyse de données expérimentales sur les batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Hassini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Venet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pelissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique SGE 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lille, France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04538651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Batteries lithium-ion de seconde vie dans une application de recharge : Maîtrise du vieillissement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Hassini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Venet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctoriales du département « Aménagement Mobilité Environnement » (AME)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Le Croisic, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03437889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude du vieillissement en usage réel des batteries Li-ion : combinaison des effets calendaire et de cyclage dans des applications transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Venet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pelissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10 ans du Laboratoire Ampère - CNRS UMR5005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Lyon, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01496632v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La seconde vie des batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Hassini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pélissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Venet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l'ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51257/a-v1-trp1109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05544914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Second Life Batteries in a Mobile Charging Station: Experimental Performance Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Hassini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Venet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Zitouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03713844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Batteries and Supercapacitors Aging II</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Venet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Batteries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04538658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Batteries and Supercapacitors Aging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Venet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Batteries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6 (1), pp.18, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03811368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId181"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:150px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Eduardo Redondo-Iglesias </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">redondo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-8366-6769</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GWgw8G0AAAAJ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénieur de recherche (Université Gustave Eiffel / EMob-Lab)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Site web de l'Université Gustave Eiffel : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.univ-gustave-eiffel.fr/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Site web du laboratoire EMob-Lab (Laboratoire Énergie et Mobilité) : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://emob-lab.eu/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Google Scholar: </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=GWgw8G0AAAAJ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Fonctions</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Responsable des bancs de test de batteries du laboratoire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Conception et mise en place des protocoles d'essais</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Exploitation de données expérimentales: </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://dattes.gitlab.io/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Thématiques de recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude du vieillissement des batteries dans des applications transport</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Modélisation du comportement électrique des batteries</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Caractérisation électrique des batteries</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Projets</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">4BLife</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: Gestion de la durée de vie des systèmes de stockage électrique dans les applications stationnaires et de mobilité</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">BAROM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Utilisation de</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BA</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">tteries de seconde vie dans un</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RO</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">bot chargeur</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">obile pour véhicules électriques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMUTES2:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> COnsortium pour la MUtualisation de Tests Electriques sur Systèmes de Stockage</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">MOBICUS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: Application de Modèles des Batteries Intégrant le couplage entre le vieillissement Calendaire et d'Usage : Stratégies pour prolonger leurs durées de vies sur véhicules électriques et hybrides.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ELLISUP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: Bus électrique à recharge rapide à batteries lithium et supercondensateurs.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIMCAL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: Etude et modélisation du vieillissement calendaire des batteries NiMH et Li-Ion embarqués dans des véhicules routiers.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIMSTOCK</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: Modélisation du comportement des systèmes de stockage d’énergie embarqués pour véhicules routiers.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Formation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Docteur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> en </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Génie Électrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (thèse réalisée en partenariat avec le </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laboratoire Ampère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">), Université de Lyon, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénieur Industriel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Génie Électrique), Université de Vigo, 2007</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Contact</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">eduardo DOT redondo AT univ-eiffel DOT fr</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude du vieillissement des batteries lithium-ion dans les applications &amp;quot;véhicule électrique&amp;quot; : combinaison des effets de vieillissement calendaire et de cyclage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo Iglesias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Energie électrique. Université de Lyon, 2017. Français. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2017LYSE1203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01668529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward Generalizable State-of-Charge Prediction of Lithium-Ion Batteries Using Deep Learning and Real-World Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montaha Khedhiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Slama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rochdi Trigui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Batteries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 12 (6), pp.185. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/batteries12060185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05632616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental assessment of high-energy high nickel-content NMC lithium-ion battery cycle life at cold temperatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lecompte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Calas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Richardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Guignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Energy Storage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 94, pp.112443. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.est.2024.112443⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04610858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-Computational Model to Predict Individual Temperatures of Cells within Battery Modules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Abbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassim Rizoug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rochdi Trigui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pelissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Batteries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 10 (3), pp.98. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/batteries10030098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04511774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Battery Passports for Second-Life Batteries: An Experimental Assessment of Suitability for Mobile Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Hassini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Venet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Batteries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 10 (5), pp.153. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/batteries10050153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04564165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aging aware adaptive control of Li-ion battery energy storage system for flexibility services provision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chethan Parthasarathy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hannu Laaksonen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pelissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Energy Storage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 57, 13p. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.est.2022.106268⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03922980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DATTES: Data Analysis Tools for Tests on Energy Storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Hassini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Venet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pelissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SoftwareX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 24, pp.101584. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.softx.2023.101584⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164735v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lithium-Ion Battery Data: From Production to Prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Hassini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Venet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Batteries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9 (7), pp.385. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/batteries9070385⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04166314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity Analysis of Battery Aging for Model-Based PHEV Use Scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tejas-Dilipsing Patil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Vinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Ehrenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rochdi Trigui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 16 (4), pp.1749. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en16041749⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04026751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Second-Life Batteries Modeling for Performance Tracking in a Mobile Charging Station</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Hassini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Venet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Electric Vehicle Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (4), pp.94. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/wevj14040094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04058691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuel saving potential of a long haul heavy duty vehicle equipped with an electrical variable transmission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayoub Aroua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Lhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Verbelen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 307, p. 118264. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apenergy.2021.118264⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03511924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Techno-Economic Analysis of Energy Storage Components of Microgrids for Improving Energy Management Strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alla Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Locment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre de Bernardinis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Sechilariu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15 (15), pp.1556. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en15041556⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03595729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling Lithium-Ion Battery Ageing in Electric Vehicle Applications—Calendar and Cycling Ageing Combination Effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Venet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pelissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Batteries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 6 (1), pp.14. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/batteries6010014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02617259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Electrical Characterizations of High-Energy Second Life Lithium-Ion Batteries for Embedded and Stationary Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Honorat Quinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pelissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Venet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Batteries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 5 (1), </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/batteries5010033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02080917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A quadratic programming based optimisation to manage electric bus fleet charging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adnane Houbbadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rochdi Trigui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pelissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Bouton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Electric and Hybrid Vehicles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (4), </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJEHV.2019.102862⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02149157v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Scheduling to Manage an Electric Bus Fleet Overnight Charging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adnane Houbbadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rochdi Trigui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pelissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Bouton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14 (12), 17p. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en12142727⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02303382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calendar and cycling ageing combination of batteries in electric vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Venet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pelissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 88, pp.1212-1215. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2018.06.113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01891194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficiency Degradation Model of Lithium-ion Batteries for Electric Vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Venet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pelissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 55 (2), pp. 1932-1940. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIA.2018.2877166⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01898906v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global Model for Self-discharge and Capacity Fade in Lithium-ion Batteries Based on the Generalized Eyring Relationship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Venet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pelissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Vehicular Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp. 104-113. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVT.2017.2751218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01593047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eyring acceleration model for predicting calendar ageing of lithium-ion batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Venet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pelissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Energy Storage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 13, pp.176-183. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.est.2017.06.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental protocols and first results of calendar and/or cycling aging study of lithium-ion batteries – The MOBICUS project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ben-Marzouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Chaumond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Montaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pélissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Electric Vehicle Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8 (2), pp.388-397. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/wevj8020388⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04534091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calendar aging of commercial graphite/LiFePO4 cell - Predicting capacity fade under time dependent storage conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Grolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Delaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Gualous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 255, pp. 450-458. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2013.11.098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01002804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ageing aware cell balancing in electric vehicle batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Jeanneret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38th Electric Vehicle Symposium (EVS38)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Goteborg, Sweden. 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05169022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en compte du vieillissement des batteries lithium-ion dans un modèle d'analyse du cycle de vie environnementale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Helbling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Sari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique SGE 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, cnrs, ups, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05506772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluación de la variabilidad en baterías de ion-litio mediante un enfoque de C-rate adaptativo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Bárcena Méndez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Ernesto Valdés Zaldivar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Víctor Manuel García Fernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Balfas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminario Anual de Automática, Electrónica Industrial e Instrumentación (SAAEI’25)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Aranjuez, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05163757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Battery model parameters anomaly corrections with machine learning methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Hadji Mbaye Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Hassini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pelissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumar Ba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE ICRERA2025 14th International Conference on Renewable Energy Research and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Vienna, Austria. 6p, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICRERA66237.2025.11283807⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05335893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Cell Position on the Capacity of Retired Batteries: Experimental and Statistical Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Hassini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Mintsa-Eya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Venet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE IECON 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Industrial Electronics Society, Oct 2025, Madrid, Spain. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON58223.2025.11221867⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05172155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating Safety Behavior of Li-Ion Batteries Regarding Negative Electrode Composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Armando Cruz Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lecompte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pelissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Abada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference on Engines and Vehicles for Sustainable Transport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Society of Automotive Engineers, Sep 2025, Capri, Italy. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4271/2025-24-0149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05381242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science ouverte dans le domaine des batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Hassini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SYMPOSIUM DE GENIE ELECTRIQUE (SGE 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05144496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en compte du vieillissement des batteries lithium-ion dans un modèle d’analyse du cycle de vie environnementale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Helbling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Sari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SYMPOSIUM DE GENIE ELECTRIQUE (SGE 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05163579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de l'équilibrage sur la durabilité des batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Jeanneret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Hassini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SYMPOSIUM DE GENIE ELECTRIQUE (SGE 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05144476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet 4BLife : intégrer le vieillissement des batteries dans le dimensionnement et la gestion des micro-réseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pelissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Kabalan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro von Hohendorff Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayda Halouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique SGE 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05148801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Análisis experimental de baterías con tecnología silicio-grafito: evaluación de ciclado y degradación</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Anseán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dailenis Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nahuel Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciano Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminario Anual de Automática, Electrónica Industrial e Instrumentación (SAAEI’24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Granada (Spain), España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05163727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of parameter identification choices on a Li-ion battery electric model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro von Hohendorff Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pelissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ELECTRIMACS 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Castell´o de la Plana, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04651787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches de modélisation thermique d’une cellule NMC lithium-ion Poche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Abbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassim Rizoug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rochdi Trigui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pelissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique SGE 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire d’Electrotechnique et d’Electronique de Puissance de Lille (L2EP), Jul 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04538642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DATTES : Logiciel libre et ouvert d'analyse de données expérimentales sur les batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Hassini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Venet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pelissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique SGE 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire d’Electrotechnique et d’Electronique de Puissance de Lille (L2EP), Jul 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04538568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal modeling of batteries for EV energy management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Abbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassim Rizoug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rochdi Trigui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Babin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Vehicle Power and Propulsion Conference (VPPC 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Merced, CA, United States. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VPPC55846.2022.10003306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04057998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation d'une batterie de seconde vie pour le suivi de ses performances dans une station de recharge mobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Hassini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Venet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique SGE 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire d’Electrotechnique et d’Electronique de Puissance de Lille (L2EP), Jul 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04166428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capacity Dispersion and Impact of Outliers in a Second Life Battery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Hassini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pelissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Venet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE VPPC 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Milan, Italy. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VPPC60535.2023.10403384⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04177094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of the Thermal Behavior of NMC Module Under Different Electrical Scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Abbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassim Rizoug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rochdi Trigui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pelissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE Vehicle Power and Propulsion Conference (VPPC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Oct 2023, Milan, Italy. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VPPC60535.2023.10403379⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04511786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Second Life Batteries in a Mobile Charging Station: Model Based Performance Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Hassini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Venet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Zitouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EVS35, 35th International Electric Vehicle Symposium & Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Oslo, Norway. 11p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03708744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Efficiency of LFP Lithium-ion Batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pelissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 Second International Conference on Sustainable Mobility Applications, Renewables and Technology (SMART)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Nov 2022, Cassino, Italy. 5p, </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SMART55236.2022.9990093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart charging of electric bus fleet minimizing battery degradation at extreme temperature conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adnane Houbbadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pelissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rochdi Trigui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Bouton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE Vehicle Power and Propulsion Conference (VPPC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, GIJON, Spain. 6 p, </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VPPC53923.2021.9699367⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03595742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First approach for a techno-economic analysis of storage components used for improving energy management strategies in microgrids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alla Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Locment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre de Bernardinis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Sechilariu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo Iglesias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th SDEWES 2021 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03603523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Charging Strategy to Minimize Electricity Cost and Prolong Battery Life of Electric Bus Fleet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adnane Houbbadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rochdi Trigui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pelissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Bouton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE Vehicle Power and Propulsion Conference (VPPC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Hanoi, France. p. 1-6, </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VPPC46532.2019.8952493⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02476452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of Electric Buses deployment and its challenges related to the charging - the case study of TRANSDEV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adnane Houbbadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pelissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rochdi Trigui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Bouton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd Electric Vehicle Symposium (EVS32)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, LYON, France. 11p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02148377v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electric vehicle range and battery lifetime: a trade-off</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Vinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Venet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pelissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EVS32</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Lyon, France. 9p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02143273v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calendar and cycling ageing combination of batteries in electric vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Venet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pelissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Aalborg, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of battery ageing on e-mobility energy efficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Venet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pelissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EVER 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Monaco, Monaco. 6 p, </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EVER.2017.7935882⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01510765v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-objective optimisation of the management of electric bus fleet charging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adnane Houbbadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rochdi Trigui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pelissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Bouton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VPPC2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, BELFORT, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental protocols and first results of calendar and/or cycling aging study of lithium-ion batteries - the MOBICUS project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ben Marzouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Chaumond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Montaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pelissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EVS29 - 2016 Electric Vehicle Symposium and Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Montréal, Canada. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01363299v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation du vieillissement calendaire de cellules lithium-ion (graphite/LiFePO4) avec prise en compte de la dérive de leur état de charge.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Venet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pelissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Electrique (SGE'16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Grenoble, France. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01341121v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring Reversible and Irreversible Capacity Losses on Lithium-ion Batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Venet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pelissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VPPC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Hangzhou, China. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VPPC.2016.7791723⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01393614v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the non-conservation of SoC value during calendar ageing tests on modelling the capacity loss of batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Venet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pelissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EVER 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Monaco, Monaco. 5 p, </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EVER.2015.7112987⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01278395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive optimisation-based strategy of a battery/supercapacitor system for EV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Castaings</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Lhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rochdi Trigui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bouscayrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE VPPC 2015 - Vehicular Power and Propulsion Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, MONTREAL, Canada. 6p, </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VPPC.2015.7352892⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01233236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eco-driving Rules Extraction from a Model Based Optimization for a New Generation EV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rochdi Trigui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Jeanneret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Vinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE VPPC 2015 - Vehicular Power and Propulsion Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, MONTREAL, Canada. 6p, </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VPPC.2015.7352933⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01233126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIMCAL Project: calendar aging results obtained on a panel of 6 commercial Li-ion cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Delaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Grolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Duclaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">224ème Electrochemical Energy Summit de l'Electrochemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, San Fransisco, United States. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00920366v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DATTES : Logiciel libre et ouvert d'analyse de données expérimentales sur les batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Hassini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Venet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pelissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique SGE 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lille, France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04538651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Batteries lithium-ion de seconde vie dans une application de recharge : Maîtrise du vieillissement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Hassini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Venet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctoriales du département « Aménagement Mobilité Environnement » (AME)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Le Croisic, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03437889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude du vieillissement en usage réel des batteries Li-ion : combinaison des effets calendaire et de cyclage dans des applications transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Venet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pelissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10 ans du Laboratoire Ampère - CNRS UMR5005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Lyon, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01496632v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La seconde vie des batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Hassini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pélissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Venet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l'ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51257/a-v1-trp1109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05544914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Second Life Batteries in a Mobile Charging Station: Experimental Performance Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Hassini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Venet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Zitouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03713844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Batteries and Supercapacitors Aging II</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Venet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Batteries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04538658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Batteries and Supercapacitors Aging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Venet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Batteries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6 (1), pp.18, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03811368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId186"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7C683CAC"/>
+    <w:nsid w:val="39295D92"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/redondo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8366-6769" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-gustave-eiffel.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://emob-lab.eu/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.fr/citations?user=GWgw8G0AAAAJ" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dattes.gitlab.io/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ampere-lab.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01668529v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Redondo Iglesias" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017LYSE1203" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511774v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Abbas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Rizoug" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rochdi Trigui" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Redondo-Iglesias" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Pelissier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/batteries10030098" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610858v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lecompte" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bernard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Calas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Richardet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Guignard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2024.112443" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564165v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Hassini" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Venet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/batteries10050153" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026751v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tejas-Dilipsing Patil" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Vinot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Ehrenberger" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en16041749" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164735v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.softx.2023.101584" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166314v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/batteries9070385" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922980v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chethan Parthasarathy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannu Laaksonen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2022.106268" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058691v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/wevj14040094" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595729v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alla Ndiaye" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Locment" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre de Bernardinis" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Sechilariu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en15041556" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511924v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Aroua" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Lhomme" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Verbelen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2021.118264" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02617259v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/batteries6010014" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303382v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnane Houbbadi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Bouton" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en12142727" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080917v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Honorat Quinard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/batteries5010033" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149157v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJEHV.2019.102862" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891194v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2018.06.113" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898906v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2018.2877166" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593047v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2017.2751218" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575005v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2017.06.009" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534091v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ben-Marzouk" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Chaumond" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Montaru" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge P&#233;lissier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/wevj8020388" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002804v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Grolleau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delaille" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Gualous" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gyan" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Revel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2013.11.098" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BPSMRFLB-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144476v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jeanneret" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148801v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Kabalan" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro von Hohendorff Seger" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayda Halouani" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163757v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio B&#225;rcena M&#233;ndez" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Ernesto Vald&#233;s Zaldivar" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Manuel Garc&#237;a Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Balfas" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169022v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506772v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Gillet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Helbling" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Sari" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335893v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hadji Mbaye Ndiaye" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumar Ba" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRERA66237.2025.11283807" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172155v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Mintsa-Eya" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON58223.2025.11221867" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144496v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381242v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Armando Cruz Rodriguez" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Abada" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2025-24-0149" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163579v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04651787v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163727v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Anse&#225;n" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dailenis Castro" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahuel Costa" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano S&#225;nchez" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511786v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC60535.2023.10403379" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538642v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538568v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166428v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057998v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Babin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC55846.2022.10003306" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177094v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Seger" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC60535.2023.10403384" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708744v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gillet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Zitouni" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164693v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMART55236.2022.9990093" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03603523v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595742v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC53923.2021.9699367" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476452v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC46532.2019.8952493" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148377v2" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143273v2" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902030v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739878v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510765v3" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EVER.2017.7935882" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393614v2" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC.2016.7791723" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363299v2" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ben Marzouk" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341121v2" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233126v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jeanneret" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC.2015.7352933" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233236v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Castaings" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouscayrol" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC.2015.7352892" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278395v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EVER.2015.7112987" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920366v3" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Duclaud" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538651v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437889v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496632v2" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544914v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-trp1109" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713844v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538658v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811368v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/redondo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8366-6769" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=GWgw8G0AAAAJ" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-gustave-eiffel.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://emob-lab.eu/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.fr/citations?user=GWgw8G0AAAAJ" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dattes.gitlab.io/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ampere-lab.fr/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01668529v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Redondo Iglesias" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017LYSE1203" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05632616v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montaha Khedhiri" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Slama" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Redondo-Iglesias" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rochdi Trigui" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/batteries12060185" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610858v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lecompte" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bernard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Calas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Richardet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Guignard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2024.112443" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511774v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Abbas" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Rizoug" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Pelissier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/batteries10030098" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564165v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Hassini" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Venet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/batteries10050153" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922980v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chethan Parthasarathy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannu Laaksonen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2022.106268" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164735v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.softx.2023.101584" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166314v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/batteries9070385" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026751v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tejas-Dilipsing Patil" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Vinot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Ehrenberger" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en16041749" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058691v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/wevj14040094" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511924v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Aroua" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Lhomme" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Verbelen" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2021.118264" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595729v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alla Ndiaye" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Locment" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre de Bernardinis" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Sechilariu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en15041556" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02617259v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/batteries6010014" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080917v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Honorat Quinard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/batteries5010033" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149157v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnane Houbbadi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Bouton" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJEHV.2019.102862" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303382v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en12142727" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891194v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2018.06.113" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898906v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2018.2877166" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593047v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2017.2751218" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575005v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2017.06.009" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534091v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ben-Marzouk" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Chaumond" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Montaru" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge P&#233;lissier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/wevj8020388" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002804v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Grolleau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delaille" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Gualous" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gyan" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Revel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2013.11.098" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BPSMRFLB-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169022v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jeanneret" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506772v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Gillet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Helbling" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Sari" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163757v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio B&#225;rcena M&#233;ndez" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Ernesto Vald&#233;s Zaldivar" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Manuel Garc&#237;a Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Balfas" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335893v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hadji Mbaye Ndiaye" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumar Ba" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRERA66237.2025.11283807" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172155v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Mintsa-Eya" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON58223.2025.11221867" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381242v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Armando Cruz Rodriguez" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Abada" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2025-24-0149" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144496v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163579v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144476v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148801v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Kabalan" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro von Hohendorff Seger" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayda Halouani" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163727v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Anse&#225;n" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dailenis Castro" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahuel Costa" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano S&#225;nchez" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04651787v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538642v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538568v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057998v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Babin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC55846.2022.10003306" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166428v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177094v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Seger" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC60535.2023.10403384" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511786v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC60535.2023.10403379" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708744v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gillet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Zitouni" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164693v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMART55236.2022.9990093" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595742v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC53923.2021.9699367" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03603523v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476452v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC46532.2019.8952493" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148377v2" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143273v2" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902030v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510765v3" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EVER.2017.7935882" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739878v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363299v2" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ben Marzouk" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341121v2" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393614v2" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC.2016.7791723" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278395v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EVER.2015.7112987" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233236v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Castaings" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouscayrol" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC.2015.7352892" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233126v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jeanneret" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC.2015.7352933" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920366v3" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Duclaud" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538651v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437889v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496632v2" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544914v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-trp1109" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713844v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538658v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811368v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>