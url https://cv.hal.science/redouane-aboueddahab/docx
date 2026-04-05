--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -270,1092 +270,1167 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05553151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (4)</w:t>
+        <w:t xml:space="preserve">Ouvrages (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What's in a Name?: Naomi Shihab Nye's &amp;quot;Blood&amp;quot; and the Unspeakable Ordeal of the Real; A Lacanian Reading</w:t>
+                <w:t xml:space="preserve">Agrégation anglais 2026 - Mark Twain. Adventures of Huckleberry Finn et le film de Wes Anderson, Moonrise Kingdom.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rédouane Mohammed Aboueddahab Abouddahab</w:t>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">Article dans une revue</w:t>
+                <w:t xml:space="preserve">Frédéric Lefrançois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rédouane Abouddahab</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ellipses, 2025, 9782340104921</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04920256v1</w:t>
+                <w:t xml:space="preserve">hal-05234374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hemingway: the Posthumous Fiction and Nabokov’s Lolita: A Cross-textual Reading</w:t>
-[...46 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La société des années 1920 aux États-Unis. Francis Scott Fitzgerald. The Great Gatsby</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rédouane Abouddahab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04920235v1</w:t>
+                <w:t xml:space="preserve">Pierre-François Peirano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, 9782384280674</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (manuel)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05552468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les interstices de l'interculturel : autorité, sinthome et jouissance chez Lalla Essaydi</w:t>
-[...37 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'écriture de la migration: Désir, passages, figurations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rédouane Abouddahab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02897812v1</w:t>
+                <w:t xml:space="preserve">Siobhan Brownlie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 978-2753596405</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05553148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edith Wharton au Maroc. La jouissance, la monstration, le principe de fiction.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Figures of the Migrant.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siobhan Brownlie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rédouane Mohammed Aboueddahab Abouddahab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">hal-02897507v1</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">Routledge, 1, 2021, 9781003176213. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4324/9781003176213⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04919863v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’écriture-limite. Poétique des nouvelles de Hemingway. 2 vols.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rédouane Abouddahab</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011, Anglophilia, Merry World, Rédouane Abouddahab, 2916320210</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05552500v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leurres de l'identité, lueurs du désir: L'écriture comme création trans-identitaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rédouane Abouddahab</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011, Anglophilia, Merry World, Rédouane Abouddahab, 978-2916320120</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05552521v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fiction, Crime, and the Feminine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rédouane Abouddahab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josiane Paccaud-Huguet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cambridge Scholars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 978-1443827102</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05553144v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Écriture et libération: trauma, fantasme, symptôme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rédouane Abouddahab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bataillard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Redouane Abouddahab, Pascal Bataillard. Merry World, 2009, Anglophiliia, Redouane Abouddahab, 2-916320-02-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04941645v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Textes d’Amérique : écrivains et artistes américains, entre américanité et originalité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rédouane Abouddahab</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rédouane Abouddahab. Presses Universitaires de Lyon, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04968727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (8)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La société des années 1920 aux États-Unis. Francis Scott Fitzgerald. The Great Gatsby</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">What's in a Name?: Naomi Shihab Nye's &amp;quot;Blood&amp;quot; and the Unspeakable Ordeal of the Real; A Lacanian Reading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-François Peirano</w:t>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">hal-05552468v1</w:t>
+                <w:t xml:space="preserve">Rédouane Mohammed Aboueddahab Abouddahab</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">College Literature (Online)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 52 (1), pp.52-77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1353/lit.2025.a949999⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04920256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agrégation anglais 2026 - Mark Twain. Adventures of Huckleberry Finn et le film de Wes Anderson, Moonrise Kingdom.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">hal-05234374v1</w:t>
+                <w:t xml:space="preserve">Hemingway: the Posthumous Fiction and Nabokov’s Lolita: A Cross-textual Reading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rédouane Mohammed Aboueddahab Abouddahab</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ostrava Journal of English Philology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (1), pp.5-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15452/OJoEP.2023.15.0001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04920235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'écriture de la migration: Désir, passages, figurations</w:t>
-[...59 lines deleted...]
-                <w:t xml:space="preserve">hal-05553148v1</w:t>
+                <w:t xml:space="preserve">Les interstices de l'interculturel : autorité, sinthome et jouissance chez Lalla Essaydi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rédouane Mohammed Aboueddahab Abouddahab</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers du CELEC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02897812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Figures of the Migrant.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Edith Wharton au Maroc. La jouissance, la monstration, le principe de fiction.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rédouane Mohammed Aboueddahab Abouddahab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...297 lines deleted...]
-                <w:t xml:space="preserve">hal-04968727v1</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">sociocriticism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, XXIX (1-2)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02897507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction to Fiction, Crime, and the Feminine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rédouane Mohammed Aboueddahab Abouddahab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cambridge Scholars Publishing. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fiction, Crime, and the Feminine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cambridge Scholars Publishing, 2011, 9781443827102</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04528037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId37"/>
+      <w:footerReference w:type="default" r:id="rId39"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1423,51 +1498,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="90FD11C4"/>
+    <w:nsid w:val="1548C3E6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1654,51 +1729,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/redouane-aboueddahab" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0006-7695-0960" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/120934663" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553151v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;douane Abouddahab" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Valverde" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920256v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;douane Mohammed Aboueddahab Abouddahab" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/lit.2025.a949999" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920235v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15452/OJoEP.2023.15.0001" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02897812v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02897507v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552468v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Peirano" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234374v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lefran&#231;ois" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553148v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siobhan Brownlie" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/10022/l-ecriture-de-la-migration" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919863v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003176213" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552500v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552521v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553144v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Paccaud-Huguet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cambridgescholars.com/product-category/social-sciences/library-and-information-science/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968727v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528037v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/redouane-aboueddahab" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0006-7695-0960" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/120934663" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553151v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;douane Abouddahab" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Valverde" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234374v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lefran&#231;ois" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552468v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Peirano" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553148v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siobhan Brownlie" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/10022/l-ecriture-de-la-migration" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919863v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;douane Mohammed Aboueddahab Abouddahab" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003176213" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552500v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552521v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553144v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Paccaud-Huguet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cambridgescholars.com/product-category/social-sciences/library-and-information-science/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941645v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bataillard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968727v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920256v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/lit.2025.a949999" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920235v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15452/OJoEP.2023.15.0001" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02897812v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02897507v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528037v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>