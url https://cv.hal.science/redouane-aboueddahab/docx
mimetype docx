--- v1 (2026-04-05)
+++ v2 (2026-05-10)
@@ -304,181 +304,181 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agrégation anglais 2026 - Mark Twain. Adventures of Huckleberry Finn et le film de Wes Anderson, Moonrise Kingdom.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La société des années 1920 aux États-Unis. Francis Scott Fitzgerald. The Great Gatsby</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rédouane Abouddahab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Lefrançois</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">Ellipses, 2025, 9782340104921</w:t>
+                <w:t xml:space="preserve">Pierre-François Peirano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, 9782384280674</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (manuel)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05234374v1</w:t>
+                <w:t xml:space="preserve">hal-05552468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La société des années 1920 aux États-Unis. Francis Scott Fitzgerald. The Great Gatsby</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Agrégation anglais 2026 - Mark Twain. Adventures of Huckleberry Finn et le film de Wes Anderson, Moonrise Kingdom.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lefrançois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rédouane Abouddahab</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">2025, 9782384280674</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ellipses, 2025, 9782340104921</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05552468v1</w:t>
+                <w:t xml:space="preserve">hal-05234374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'écriture de la migration: Désir, passages, figurations</w:t>
               </w:r>
@@ -688,173 +688,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05552500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leurres de l'identité, lueurs du désir: L'écriture comme création trans-identitaire</w:t>
+                <w:t xml:space="preserve">Fiction, Crime, and the Feminine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rédouane Abouddahab</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2011, Anglophilia, Merry World, Rédouane Abouddahab, 978-2916320120</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josiane Paccaud-Huguet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cambridge Scholars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 978-1443827102</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05552521v1</w:t>
+                <w:t xml:space="preserve">hal-05553144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fiction, Crime, and the Feminine</w:t>
+                <w:t xml:space="preserve">Leurres de l'identité, lueurs du désir: L'écriture comme création trans-identitaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rédouane Abouddahab</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011, Anglophilia, Merry World, Rédouane Abouddahab, 978-2916320120</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cambridge Scholars</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-05553144v1</w:t>
+                <w:t xml:space="preserve">hal-05552521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Écriture et libération: trauma, fantasme, symptôme</w:t>
               </w:r>
@@ -1498,51 +1498,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1548C3E6"/>
+    <w:nsid w:val="81DDEA01"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1729,51 +1729,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/redouane-aboueddahab" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0006-7695-0960" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/120934663" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553151v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;douane Abouddahab" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Valverde" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234374v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lefran&#231;ois" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552468v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Peirano" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553148v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siobhan Brownlie" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/10022/l-ecriture-de-la-migration" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919863v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;douane Mohammed Aboueddahab Abouddahab" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003176213" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552500v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552521v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553144v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Paccaud-Huguet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cambridgescholars.com/product-category/social-sciences/library-and-information-science/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941645v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bataillard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968727v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920256v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/lit.2025.a949999" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920235v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15452/OJoEP.2023.15.0001" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02897812v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02897507v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528037v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/redouane-aboueddahab" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0006-7695-0960" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/120934663" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553151v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;douane Abouddahab" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Valverde" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552468v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Peirano" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234374v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lefran&#231;ois" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553148v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siobhan Brownlie" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/10022/l-ecriture-de-la-migration" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919863v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;douane Mohammed Aboueddahab Abouddahab" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003176213" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552500v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553144v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Paccaud-Huguet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cambridgescholars.com/product-category/social-sciences/library-and-information-science/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552521v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941645v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bataillard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968727v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920256v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/lit.2025.a949999" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920235v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15452/OJoEP.2023.15.0001" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02897812v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02897507v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528037v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>