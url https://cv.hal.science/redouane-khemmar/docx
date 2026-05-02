--- v0 (2026-03-15)
+++ v1 (2026-05-02)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Redouane KHEMMAR </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Redouane KHEMMAR</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">redouane-khemmar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-6230-2966</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">11186108X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">209007023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000358857907</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Après une formation d'ingénieur en électronique, un DEA en informatique industrielle et d'un Master européen en traitement d'images à l’Université de Poitiers (2002), j'ai préparé au sein de l'Université de Strasbourg un doctorat en traitement d'images et vision par ordinateur (2005). J’ai obtenu par la suite une Habilitation à Diriger des Recherches (HDR) en vision par ordinateur, intelligence artificielle et smart mobilité à l’Université Rouen Normandie (2022). J'ai été moniteur au Centre d'Initiation à l'Enseignement Supérieur (CIES Alsace) pour une formation d'enseignant chercheur (2002-2005). J'ai occupé le poste d'Attaché Temporaire d'Enseignement et de Recherche (ATER) pendant 2 ans à l'Université de Strasbourg (2005-2007) et un PostDoc en gestion électronique des documents (GED) et dématérialisation au sein du groupe Jouve (2007-2008). Par la suite, j'ai occupé plusieurs postes en industrie en tant que chef de projet au sein des grands comptes industriels (JOUVE, THALES, ALTEN). Depuis 2009, je suis enseignant chercheur à l’ESIGELEC en systèmes embarqués, robotique mobile et smart mobilité. Mes travaux de recherche portent principalement sur la vision par ordinateur, robotique mobile, intelligence artificielle et smart mobilité.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing 3D Monocular Object Detection with Style Transfer for Nighttime Data Augmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Evain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firas Jendoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Khemmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Ahmedali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Orzalesi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (20), pp.11288. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app152011288⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05325609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing 3D Monocular Object Detection with Style Transfer for Nighttime Data Augmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Evain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firas Jendoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Khemmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Ahmedali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Orzalesi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (20), pp.11288. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app152011288⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05325599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual Eco-Routing (VER): XGBoost Based Eco-Route Selection From Road Scenes and Vehicle Emissions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Pradeep</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Khemmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Jendoubi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12, pp.9669-9681. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2024.3353036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05265302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Calibration Matrices on 3D Monocular Object Detection: Filtering, Dataset Combination and Integration of Synthetic Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Evain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Khemmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Orzalesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Ahmedali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of WSCG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24132/CSRN.3401.31⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04822930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual Eco-Routing (VER): XGBoost Based Eco-Route Selection From Road Scenes and Vehicle Emissions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Pradeep</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Khemmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Jendoubi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12, pp.9669-9681. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2024.3353036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04923670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual Eco-Routing (VER): XGBoost Based Eco-Route Selection From Road Scenes and Vehicle Emissions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Pradeep</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Khemmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Jendoubi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12, pp.9669-9681. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2024.3353036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04413821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vehicle Activity Dataset: A Multimodal Dataset to Understand Vehicle Emissions with Road Scenes for Eco-Routing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firas Jendoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vishnu Pradeep</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Khemmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahar Berradia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (1), pp.338. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app14010338⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04923665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the Efficiency of 3D Monocular Object Detection and Tracking for Road and Railway Smart Mobility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Evain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messmer Kounouho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Khemmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 23 (6), pp.3197. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s23063197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04097585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vehicle Activity Dataset: A Multimodal Dataset to Understand Vehicle Emissions with Road Scenes for Eco-Routing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firas Jendoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vishnu Pradeep</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Khemmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahar Berradia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Applied Science: Special Issue (Future Autonomous Vehicles and Their Systems), 14 (1), pp.338. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app14010338⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04414039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent Advances in Vision-Based On-Road Behaviors Understanding: A Critical Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Trabelsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Khemmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Decoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ertaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Boutteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22 (7), pp.2654. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s22072654⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03630603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Supervised Sidewalk Perception Using Fast Video Semantic Segmentation for Robotic Wheelchairs in Smart Mobility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vishnu Pradeep</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Khemmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Lecrosnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Duchemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22 (14), pp.5241. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s22145241⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03726799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Dataset for Temporal Semantic Segmentation Dedicated to Smart Mobility of Wheelchairs on Sidewalks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Decoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Khemmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Venon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Grassi-Pampuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 8 (8), pp.216. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jimaging8080216⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning about new technologies: training healthcare professionals through the ADAPT project.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Achille-Fauveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Babel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Khemmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Lecrosnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ErgOThérapies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 87 (35-45), </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.60856/eqc5-xk63⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04481717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Road and Railway Smart Mobility: A High-Definition Ground Truth Hybrid Dataset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Khemmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Dulompont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jayadeep Gajula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vauchey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22 (10), pp.3922. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s22103922⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03685898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lightweight convolutional neural network for real-time 3D object detection in road and railway environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Khemmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Decoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Boutteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Real-Time Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11554-022-01202-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03592337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mieux connaître les nouvelles technologies : la formation des professionnels de santé par le projet ADAPT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Achille-Fauveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Babel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Khemmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Lecrosnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ErgOThérapies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2 (87), pp.35-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03818561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STAF: Spatio-Temporal Attention Framework for Understanding Road Agents Behaviors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Trabelsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Khemmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Decoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-Y. Ertaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Boutteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10, pp.55794-55804. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2022.3176861⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04097562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Survey of Wireless Communication Technologies for an IoT-connected Wind Farm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lavinius Ioan Gliga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Khemmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houcine Chafouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dumitru Popescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wireless Personal Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11277-021-08991-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03363761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-Time 3D Multi-Object Detection and Localization Based on Deep Learning for Road and Railway Smart Mobility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Khemmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Decoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madjid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Boutteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 7 (8), pp.145. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jimaging7080145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03324039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Object Detection, Localisation, and Tracking-based Deep Learning for Smart Wheelchair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Lecrosnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Khemmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Yves Ertaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modelling, measurement and control C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18280/mmc_c.821-401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancement of energy consumption estimation for electric vehicles by using machine learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adnane Cabani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peiwen Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Khemmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jin Xu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAES International Journal of Artificial Intelligence (IJ-AI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (1), pp.215. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11591/ijai.v10.i1.pp215-223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03168290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Learning-Based Object Detection, Localisation and Tracking for Smart Wheelchair Healthcare Mobility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Lecrosnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Khemmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Decoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 18 (1), pp.91. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijerph18010091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03089781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Object Detection, Localization and Tracking-Based Deep Learning for Smart Wheelchair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Lecrosnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Khemmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ertaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modelling, measurement and control C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 82 (1-4), pp.1-4. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18280/mmc_c.821-401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03721440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Learning for Real-Time 3D Multi-Object Detection, Localisation, and Tracking: Application to Smart Mobility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Khemmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Decoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (2), pp.532. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s20020532⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02446258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real Time Pedestrian Detection-based Faster HOG/DPM and Deep Learning Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Khemmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li. Delong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Decoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 176 (42), pp.34-38. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5120/ijca2020920539⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02910408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel Robotic Assistive Technologies: Choosing Appropriate Training for Healthcare Professionals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">É. Leblong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Stein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hatzidimitriadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modelling, measurement and control C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 81 (1-4), pp.43-48. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18280/mmc_c.811-408⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03138290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ADAS multi-sensor fusion system-based security and energy optimisation for an electric vehicle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adnane Cabani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Khemmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Yves Ertaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Savatier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Vehicle Autonomous Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14 (4), pp.345. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJVAS.2019.102445⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02302091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ROS-based Autonomous Navigation Wheelchair using Omnidirectional Sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Nasri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vauchey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Khemmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Sirlantzis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 133 (6), pp.12-17. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5120/ijca2016907533⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02329454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Application of RFID Technology in a Port</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Khemmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bouzbouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Savatier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 86 (7), pp.41-50. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5120/15001-3249⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02343535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Face Detection & Recognition based on Fusion of Omnidirectional & PTZ Vision Sensors and Heteregenous Database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Khemmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Yves Ertaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Savatier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02343543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated Delineation of Regions of Interest Through Adaptive Segmentation and Interpretation of Images in View of Dimensional Evaluation of Manufactured Parts,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Khemmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Lallement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernest Hirsch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02948321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (44)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OmniNAV: Omniscient Navigation via Unified LiDAR–Camera BEV Fusion for End-to-End Autonomous Driving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firas Jendoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achref Djaber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Khemmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madjid Haddad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE IV 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2026, DETROIT, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05495832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the Impact of Image Quality on Multi-Task Learning Models for 3D Object Detection and Drivable Area Segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firas Jendoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Khemmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madjid Haddad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WSCG 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Pilsen (Tchéquie), Czech Republic. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24132/CSRN.2025-22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05196156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vehicle Activity Dataset : Un jeu de données multimodal pour l'analyse des émissions des véhicules et des scènes routières en vue d'un éco-routage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firas Jendoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vishnu Pradeep</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Khemmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madjid Haddad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2025: Colloque Francophone de Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Strabourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05354216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MYv7: New 3D Monocular Object Detection Improvement for Road and Railway Smart Mobility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Evain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Khemmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Orzalesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Ahmed Ali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Congress on Information and Communication Technology (ICICT 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, London, United Kingdom. pp.37--49, </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-96-6935-6_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05297894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of an Uncertainty-Aware Late Fusion Algorithm for Multi-Source Bird's Eye View Detections Under Controlled Noise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryem Fadili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Lecrosnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Pechberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Khemmar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligent Robotics and Control Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Kunming, China. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IRCE66030.2025.11203125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05136649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hierarchical Adaptive Observer Approach for Synchronization in Heterogeneous Multi-Agent Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasan Abdl Ghani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rihab El Houda Thabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Khemmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Ahmed Ali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 19th International Conference on Control & Automation (ICCA 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Tallinn, Estonia. pp.942--947, </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCA65672.2025.11129777⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05244306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MT3D-Seg: Unified Multi-Task Learning Framework for 3D Object Detection and Drivable Area Segmentation in Smart Mobility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firas Jendoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Khemmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madjid Haddad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 33rd European Signal Processing Conference (EUSIPCO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Palermo, Italy. pp.636-640, </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EUSIPCO63237.2025.11226467⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05406250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Late Collaborative Perception Framework for 3D Multi-Object and Multi-Source Association and Fusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryem Fadili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Anis Ghaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Lecrosnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Pechberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Khemmar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Robotics and Automation Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Osaka (JP), Japan. pp.259-266, </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICRAS65818.2025.11108781⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05136671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data-Driven Observer Design for Nonlinear Vehicle Dynamics using Deep Radial Basis Function Networks with Delay Compensation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasan Abdl Ghani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xincheng Zhuang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Ahmed Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoping Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Khemmar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Control Conference (ECC 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Stockholm, Sweden. pp.1018--1023, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/ECC64448.2024.10591265⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04678276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radar sensor-based longitudinal motion estimation by using a generalized high-gain observer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Bessafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zehor Belkhatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Khemmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Zemouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Control Conference, ACC 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Toronto, Canada. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/ACC60939.2024.10644906⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04487487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection et suivi temps-réel d'objets 3D pour la smart mobilité routière et ferroviaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Evain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messmer Kounouho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Khemmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ième journées francophones des jeunes chercheurs en vision par ordinateur (ORASIS 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Toulon; Université d'Aix Marseille; INRIA; LIS Toulon, May 2023, Carqueiranne (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04112499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Road and Railway Smart Mobility: A High-Definition Ground Truth Hybrid Dataset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Khemmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Dulompont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jayadeep Gajula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vauchey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCV23 : International Conference in Computer Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICCV23, Oct 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04238828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Supervised Sidewalk Perception Using Fast Video Semantic Segmentation for Robotic Wheelchairs in Smart Mobility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Khemmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vishnu Pradeep</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Lecrosnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Duchemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCV23 : International Conference in Computer Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICCV 2023, Oct 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04238914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection et suivi temps-réel d'objets 3D pour la smart mobilité routière et ferroviaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Evain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Khemmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messmer Messmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ORASIS 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire LIS, UMR 7020, May 2023, Carqueiranne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04219389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AI-baed Environment Perception for Autonomous Vehicle Parameters Estimation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Khemmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rihab El Houda Thabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Lecrosnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adnane Cabani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fourre Jérémy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second Workshop on Intelligent Estimation Algorithms for Smart Mobility ArtISMo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IUT Longwy (A. Zemouche), Oct 2023, Longwy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04253672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous–Discrete Time Neural Network Observer for Nonlinear Dynamic Systems Application to Vehicle Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasan Abdl Ghani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hind Laghmara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Ahmed Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Ainouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xing Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eslsevier, Jul 2023, IFAC, France. pp.5685-5690, </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2023.10.501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04822962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new discrete-time interval estimator for vehicle side-slip angle estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Bessafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zehor Belkhatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Khemmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Zemouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint 8th IFAC Symposium on System Structure and Control, 17th IFAC Workshop on Time Delay Systems, 5th IFAC Workshop on Linear Parameter Varying Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Montreal, Canada. pp.85-90, </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.11.294⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03762731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparative Study of Deep Learning-based Depth Estimation Approaches: Application to Smart Mobility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Khemmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Decoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahar Ben Moumen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madjid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Smart Computing and Communications (ICSCC 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Kochi, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03277346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nouvelle approche pour l'évaluation des méthodes monoculaires d'estimation de la profondeur basées sur l'apprentissage profond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Khemmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Decoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ertaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madjid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ORASIS 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre National de la Recherche Scientifique [CNRS], Sep 2021, Saint Ferréol, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03339671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environment Perception-based Deep Learning. Application to Road and Railway Smart Mobility.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Khemmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Decoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madjid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Boutteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">V-ASET2021. 5th Edition of Applied Science, Engineering and Technology Virtual.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Teams, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03525808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection, Localisation et Tracking d’Objets basé Deep Learning pour un Fauteuil Roulant Intelligent.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Khemmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Lecrosnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Yves Ertaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Rouvray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handicap 2020 Technologies pour l'autonomie et l'inclusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02989535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation énergétique d’un fauteuil roulant électrique pour prédire la faisabilité d’effectuer un trajet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Yves Ertaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronaldo da Silva Moura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Alias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Babel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handicap 2020 - 11e conférence de l'IFRATH sur les technologies d'assistance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03050656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward Comprehensive Road Agents Behavior Understanding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Trabelsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Khemmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Boutteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Decoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Yves Ertaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CSTI 2020 : 1er Colloque Francophone des Systèmes de Transports Intelligents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Tunis, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03016779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation expérimentale de la modélisation énergétique d'un fauteuil roulant électrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves y Ertaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronaldo da Silva Moura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Alias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Babel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handicap 2020 Technologies pour l'autonomie et l'inclusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02992572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new Evaluation Approach for Deep Learning-based Monocular Depth Estimation Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Khemmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Boutteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Decoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Yves Ertaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 23rd IEEE International Conference on Intelligent Transportation Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Rhodes (virtual conference), Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02978149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation de trajectoire pour un fauteuil roulant électrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aditya Pokala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Khemmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Yves Ertaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modélisation systémique de systèmes cyber-physiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02460061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TRAJECTOGRAPHY ESTIMATION FOR A SMART POWERED WHEELCHAIR ORB-SLAM2 VS RTAB-MAP A PREPRINT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Khemmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adithya Pokala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Decoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M2SC (modélisation systémique de systèmes cyber-physiques)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02343517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">REAL TIME PEDESTRIAN DETECTION-BASED FASTER HOG/DPM AND DEEP LEARNING APPROACH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Khemmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li Delong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Decoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ertaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SITIS - International Conference on Signal Image Technology &amp; Internet Based Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, sorrento, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02344011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic et Détection de Défauts à distance des Eoliennes A l'aide de l'Internet des Objets (IoT)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Khemmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houcine Chafouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COFMER'03 (Energie solaire, Energie éolienne, Biomasse &amp; Bioénergie, Efficacité énergétique &amp; Stockage d’énergie)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Marrakech, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02343526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real Time Object Detection, Tracking, and Distance and Motion Estimation based on Deep Learning: Application to Smart Mobility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhihao Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Khemmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Decoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amphani Atahouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ertaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 Eighth International Conference on Emerging Security Technologies (EST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Colchester, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EST.2019.8806222⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02343350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real Time Pedestrian and Object Detection and Tracking-based Deep Learning. Application to Drone Visual Tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Khemmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Gouveia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Decoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves y Ertaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WSCG'2019 - 27. International Conference in Central Europe on Computer Graphics, Visualization and Computer Vision'2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Plzen, Czech Republic. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24132/CSRN.2019.2902.2.5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02343365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benchmark of Visual SLAM Algorithms: ORB-SLAM2 vs RTAB-Map</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Khemmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adithya Pokala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ertaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 Eighth International Conference on Emerging Security Technologies (EST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Colchester, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EST.2019.8806213⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02343341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benchmark of Visual SLAM Algorithms: ORB-SLAM2 vs RTAB-Map</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Khemmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adithya Pokala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ertaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 Eighth International Conference on Emerging Security Technologies (EST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Colchester, United Kingdom. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EST.2019.8806213⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04071273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biometrie authentication platform-based multisensor fusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Khemmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Bonardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ertaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Savatier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 Seventh International Conference on Emerging Security Technologies (EST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Canterbury, France. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EST.2017.8090422⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01871013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligent navigation system-based optimization of the energy consumption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adnane Cabani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Khemmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ertaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Mouzna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE Intelligent Vehicles Symposium (IV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Seoul, South Korea. pp.785-789, </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IVS.2015.7225780⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02301441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V2G-based Smart Autonomous Vehicle for Urban Mobility using Renewable Energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Khemmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Yves Ertaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Savatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kostas Sirlantzis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 4th International Conference on Smart Systems, Devices and Technologies (SMART2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03610425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odométrie visuelle par vision omnidirectionnelle pour la navigation autonome d'une chaise roulante motorisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Emmanuel Datondji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Nasri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Khemmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Boutteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées francophones des jeunes chercheurs en vision par ordinateur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01161916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VEHICLE TRACKING BASED RFID TECHNOLOGY AND ITS APPLICATION ON AUTOMOTIVE SUPPLY CHAIN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Khemmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadoua Bouzbouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Savatier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th ITS European Congress, Helsinki, Finland 16–19 June 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03612723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LA RFID AU SERVICE DU TERMINAL ROULIER DU GPMH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Khemmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadoua Bouzbouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Savatier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATEC ITS France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03612729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compressed Sensing Face Recognition Method in Heterogeneous Database with Small Sample Size Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ji-Xin Liu Ji-Xin Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Khemmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ertaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Savatier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 Eighth International Conference on Signal-Image Technology &amp; Internet-Based Systems (SITIS 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Naples, France. pp.80-84, </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SITIS.2012.23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02343357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steps Towards an Intelligent Self-Reasoning System for the Automated Vision-Based Evaluation of Manufactured Parts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernest Hirsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Lallement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Khemmar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Applications of Computer Vision, in conjunction with ECCV, May 12, Graz, Austria, 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02948239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système de Planification Intelligent Dédié à l'Inspection 3D de Pièces Manufacturées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Khemmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Lallement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernest Hirsch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ORASIS 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, clermont ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02948308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of an intelligent self-reasoning system for the automated vision-based evaluation of manufactured parts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Khemmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Lallement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernest Hirsch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QCAV'05</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, nagoya, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02948302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameter Setting Through Design of Experiments for the Automated Delineation of Regions of Interest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Khemmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernest Hirsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Lallement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO'04</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02948333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Face Detection and Recognition under Heterogeneous Database Based on Fusion of Catadioptric and PTZ Vision Sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Khemmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aditya Raj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Yves Eratud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Savatier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 8th International Conference on Computer Recognition Systems CORES 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 226, Springer International Publishing, pp.171-185, 2013, Advances in Intelligent Systems and Computing, </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-00969-8_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03369532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of an Intelligent Self-Reasoning System Using a Situation Graph Tree for the Automated Vision-Based 3D Reconstruction of Manufactured Parts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Khemmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Lallement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernest Hirsch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design of an Intelligent Self-Reasoning System Using a Situation Graph Tree for the Automated Vision-Based 3D Reconstruction of Manufactured Parts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02948257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environment Perception for Autonomous Vehicles (AVs) -A Survey and Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preeti Chavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moukouyou Milebe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Godfrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Khemmar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04923774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weighted Least-Squares Multi-Detection Fusion and Kalman Filter-Based Tracking for Collaborative Perception Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryem Fadili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Lecrosnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Khemmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Pechberti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04910986v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à la perception d'environnement pour la smart mobilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Khemmar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03016793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compression d'images fixes par critères d'informations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Khemmar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Laboratoire Signal, Image et Commiunication (SIC), Université de Poitiers.; Mémoire de Master 2 Recherche (DEA Recherche). 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03648535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d'une carte 2D d'environnement statique pour un robot mobile autonome.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Khemmar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Mémoire de projet de fin d'études Ingénieur, Université de Batna (Algérie), 2000. 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03648538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction contrôlée d'indices images et automatisation de la reconstruction 3D : Application à la mesure dimentionnelle par vision par ordinateur .</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Khemmar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traitement du signal et de l'image [eess.SP]. université de strasbourg, 2005. Français. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03084952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à la Perception d’Environnement pour la Smart Mobilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Khemmar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Automatique / Robotique. Université rouen normandie, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03997628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId239"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Redouane KHEMMAR </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Redouane KHEMMAR</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">redouane-khemmar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-6230-2966</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">11186108X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">209007023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000358857907</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Après une formation d'ingénieur en électronique, un DEA en informatique industrielle et d'un Master européen en traitement d'images à l’Université de Poitiers (2002), j'ai préparé au sein de l'Université de Strasbourg un doctorat en traitement d'images et vision par ordinateur (2005). J’ai obtenu par la suite une Habilitation à Diriger des Recherches (HDR) en vision par ordinateur, intelligence artificielle et smart mobilité à l’Université Rouen Normandie (2022). J'ai été moniteur au Centre d'Initiation à l'Enseignement Supérieur (CIES Alsace) pour une formation d'enseignant chercheur (2002-2005). J'ai occupé le poste d'Attaché Temporaire d'Enseignement et de Recherche (ATER) pendant 2 ans à l'Université de Strasbourg (2005-2007) et un PostDoc en gestion électronique des documents (GED) et dématérialisation au sein du groupe Jouve (2007-2008). Par la suite, j'ai occupé plusieurs postes en industrie en tant que chef de projet au sein des grands comptes industriels (JOUVE, THALES, ALTEN). Depuis 2009, je suis enseignant chercheur à l’ESIGELEC en systèmes embarqués, robotique mobile et smart mobilité. Mes travaux de recherche portent principalement sur la vision par ordinateur, robotique mobile, intelligence artificielle et smart mobilité.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing 3D Monocular Object Detection with Style Transfer for Nighttime Data Augmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Evain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firas Jendoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Khemmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Ahmedali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Orzalesi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (20), pp.11288. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app152011288⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05325609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing 3D Monocular Object Detection with Style Transfer for Nighttime Data Augmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Evain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firas Jendoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Khemmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Ahmedali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Orzalesi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (20), pp.11288. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app152011288⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05325599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual Eco-Routing (VER): XGBoost Based Eco-Route Selection From Road Scenes and Vehicle Emissions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Pradeep</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Khemmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Jendoubi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12, pp.9669-9681. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2024.3353036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05265302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual Eco-Routing (VER): XGBoost Based Eco-Route Selection From Road Scenes and Vehicle Emissions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Pradeep</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Khemmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Jendoubi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12, pp.9669-9681. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2024.3353036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04923670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Calibration Matrices on 3D Monocular Object Detection: Filtering, Dataset Combination and Integration of Synthetic Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Evain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Khemmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Orzalesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Ahmedali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of WSCG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24132/CSRN.3401.31⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04822930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual Eco-Routing (VER): XGBoost Based Eco-Route Selection From Road Scenes and Vehicle Emissions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Pradeep</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Khemmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Jendoubi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12, pp.9669-9681. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2024.3353036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04413821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vehicle Activity Dataset: A Multimodal Dataset to Understand Vehicle Emissions with Road Scenes for Eco-Routing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firas Jendoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vishnu Pradeep</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Khemmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahar Berradia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (1), pp.338. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app14010338⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04923665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the Efficiency of 3D Monocular Object Detection and Tracking for Road and Railway Smart Mobility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Evain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messmer Kounouho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Khemmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 23 (6), pp.3197. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s23063197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04097585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vehicle Activity Dataset: A Multimodal Dataset to Understand Vehicle Emissions with Road Scenes for Eco-Routing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firas Jendoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vishnu Pradeep</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Khemmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahar Berradia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Applied Science: Special Issue (Future Autonomous Vehicles and Their Systems), 14 (1), pp.338. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app14010338⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04414039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent Advances in Vision-Based On-Road Behaviors Understanding: A Critical Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Trabelsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Khemmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Decoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ertaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Boutteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22 (7), pp.2654. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s22072654⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03630603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Supervised Sidewalk Perception Using Fast Video Semantic Segmentation for Robotic Wheelchairs in Smart Mobility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vishnu Pradeep</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Khemmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Lecrosnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Duchemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22 (14), pp.5241. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s22145241⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03726799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Dataset for Temporal Semantic Segmentation Dedicated to Smart Mobility of Wheelchairs on Sidewalks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Decoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Khemmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Venon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Grassi-Pampuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 8 (8), pp.216. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jimaging8080216⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning about new technologies: training healthcare professionals through the ADAPT project.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Achille-Fauveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Babel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Khemmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Lecrosnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ErgOThérapies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 87 (35-45), </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.60856/eqc5-xk63⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04481717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Road and Railway Smart Mobility: A High-Definition Ground Truth Hybrid Dataset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Khemmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Dulompont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jayadeep Gajula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vauchey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22 (10), pp.3922. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s22103922⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03685898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lightweight convolutional neural network for real-time 3D object detection in road and railway environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Khemmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Decoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Boutteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Real-Time Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11554-022-01202-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03592337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STAF: Spatio-Temporal Attention Framework for Understanding Road Agents Behaviors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Trabelsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Khemmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Decoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-Y. Ertaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Boutteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10, pp.55794-55804. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2022.3176861⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04097562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mieux connaître les nouvelles technologies : la formation des professionnels de santé par le projet ADAPT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Achille-Fauveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Babel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Khemmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Lecrosnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ErgOThérapies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2 (87), pp.35-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03818561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Survey of Wireless Communication Technologies for an IoT-connected Wind Farm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lavinius Ioan Gliga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Khemmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houcine Chafouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dumitru Popescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wireless Personal Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11277-021-08991-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03363761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-Time 3D Multi-Object Detection and Localization Based on Deep Learning for Road and Railway Smart Mobility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Khemmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Decoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madjid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Boutteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 7 (8), pp.145. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jimaging7080145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03324039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Object Detection, Localisation, and Tracking-based Deep Learning for Smart Wheelchair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Lecrosnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Khemmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Yves Ertaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modelling, measurement and control C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18280/mmc_c.821-401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancement of energy consumption estimation for electric vehicles by using machine learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adnane Cabani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peiwen Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Khemmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jin Xu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAES International Journal of Artificial Intelligence (IJ-AI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (1), pp.215. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11591/ijai.v10.i1.pp215-223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03168290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Learning-Based Object Detection, Localisation and Tracking for Smart Wheelchair Healthcare Mobility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Lecrosnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Khemmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Decoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 18 (1), pp.91. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijerph18010091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03089781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Object Detection, Localization and Tracking-Based Deep Learning for Smart Wheelchair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Lecrosnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Khemmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ertaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modelling, measurement and control C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 82 (1-4), pp.1-4. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18280/mmc_c.821-401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03721440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Learning for Real-Time 3D Multi-Object Detection, Localisation, and Tracking: Application to Smart Mobility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Khemmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Decoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (2), pp.532. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s20020532⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02446258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real Time Pedestrian Detection-based Faster HOG/DPM and Deep Learning Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Khemmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li. Delong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Decoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 176 (42), pp.34-38. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5120/ijca2020920539⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02910408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel Robotic Assistive Technologies: Choosing Appropriate Training for Healthcare Professionals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">É. Leblong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Stein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hatzidimitriadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modelling, measurement and control C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 81 (1-4), pp.43-48. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18280/mmc_c.811-408⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03138290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ADAS multi-sensor fusion system-based security and energy optimisation for an electric vehicle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adnane Cabani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Khemmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Yves Ertaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Savatier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Vehicle Autonomous Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14 (4), pp.345. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJVAS.2019.102445⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02302091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ROS-based Autonomous Navigation Wheelchair using Omnidirectional Sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Nasri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vauchey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Khemmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Sirlantzis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 133 (6), pp.12-17. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5120/ijca2016907533⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02329454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Application of RFID Technology in a Port</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Khemmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bouzbouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Savatier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 86 (7), pp.41-50. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5120/15001-3249⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02343535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Face Detection & Recognition based on Fusion of Omnidirectional & PTZ Vision Sensors and Heteregenous Database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Khemmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Yves Ertaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Savatier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02343543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated Delineation of Regions of Interest Through Adaptive Segmentation and Interpretation of Images in View of Dimensional Evaluation of Manufactured Parts,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Khemmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Lallement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernest Hirsch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02948321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (44)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OmniNAV: Omniscient Navigation via Unified LiDAR–Camera BEV Fusion for End-to-End Autonomous Driving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firas Jendoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achref Djaber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Khemmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madjid Haddad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE IV 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2026, DETROIT, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05495832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the Impact of Image Quality on Multi-Task Learning Models for 3D Object Detection and Drivable Area Segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firas Jendoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Khemmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madjid Haddad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WSCG 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Pilsen (Tchéquie), Czech Republic. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24132/CSRN.2025-22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05196156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MYv7: New 3D Monocular Object Detection Improvement for Road and Railway Smart Mobility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Evain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Khemmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Orzalesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Ahmed Ali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Congress on Information and Communication Technology (ICICT 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, London, United Kingdom. pp.37--49, </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-96-6935-6_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05297894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vehicle Activity Dataset : Un jeu de données multimodal pour l'analyse des émissions des véhicules et des scènes routières en vue d'un éco-routage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firas Jendoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vishnu Pradeep</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Khemmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madjid Haddad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2025: Colloque Francophone de Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Strabourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05354216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of an Uncertainty-Aware Late Fusion Algorithm for Multi-Source Bird's Eye View Detections Under Controlled Noise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryem Fadili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Lecrosnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Pechberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Khemmar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligent Robotics and Control Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Kunming, China. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IRCE66030.2025.11203125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05136649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hierarchical Adaptive Observer Approach for Synchronization in Heterogeneous Multi-Agent Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasan Abdl Ghani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rihab El Houda Thabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Khemmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Ahmed Ali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 19th International Conference on Control & Automation (ICCA 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Tallinn, Estonia. pp.942--947, </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCA65672.2025.11129777⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05244306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MT3D-Seg: Unified Multi-Task Learning Framework for 3D Object Detection and Drivable Area Segmentation in Smart Mobility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firas Jendoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Khemmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madjid Haddad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 33rd European Signal Processing Conference (EUSIPCO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Palermo, Italy. pp.636-640, </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EUSIPCO63237.2025.11226467⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05406250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Late Collaborative Perception Framework for 3D Multi-Object and Multi-Source Association and Fusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryem Fadili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Anis Ghaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Lecrosnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Pechberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Khemmar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Robotics and Automation Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Osaka (JP), Japan. pp.259-266, </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICRAS65818.2025.11108781⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05136671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data-Driven Observer Design for Nonlinear Vehicle Dynamics using Deep Radial Basis Function Networks with Delay Compensation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasan Abdl Ghani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xincheng Zhuang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Ahmed Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoping Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Khemmar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Control Conference (ECC 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Stockholm, Sweden. pp.1018--1023, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/ECC64448.2024.10591265⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04678276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radar sensor-based longitudinal motion estimation by using a generalized high-gain observer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Bessafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zehor Belkhatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Khemmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Zemouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Control Conference, ACC 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Toronto, Canada. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/ACC60939.2024.10644906⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04487487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection et suivi temps-réel d'objets 3D pour la smart mobilité routière et ferroviaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Evain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messmer Kounouho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Khemmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ième journées francophones des jeunes chercheurs en vision par ordinateur (ORASIS 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Toulon; Université d'Aix Marseille; INRIA; LIS Toulon, May 2023, Carqueiranne (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04112499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Road and Railway Smart Mobility: A High-Definition Ground Truth Hybrid Dataset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Khemmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Dulompont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jayadeep Gajula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vauchey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCV23 : International Conference in Computer Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICCV23, Oct 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04238828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Supervised Sidewalk Perception Using Fast Video Semantic Segmentation for Robotic Wheelchairs in Smart Mobility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Khemmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vishnu Pradeep</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Lecrosnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Duchemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCV23 : International Conference in Computer Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICCV 2023, Oct 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04238914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection et suivi temps-réel d'objets 3D pour la smart mobilité routière et ferroviaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Evain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Khemmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messmer Messmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ORASIS 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire LIS, UMR 7020, May 2023, Carqueiranne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04219389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AI-baed Environment Perception for Autonomous Vehicle Parameters Estimation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Khemmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rihab El Houda Thabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Lecrosnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adnane Cabani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fourre Jérémy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second Workshop on Intelligent Estimation Algorithms for Smart Mobility ArtISMo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IUT Longwy (A. Zemouche), Oct 2023, Longwy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04253672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous–Discrete Time Neural Network Observer for Nonlinear Dynamic Systems Application to Vehicle Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasan Abdl Ghani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hind Laghmara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Ahmed Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Ainouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xing Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eslsevier, Jul 2023, IFAC, France. pp.5685-5690, </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2023.10.501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04822962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new discrete-time interval estimator for vehicle side-slip angle estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Bessafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zehor Belkhatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Khemmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Zemouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint 8th IFAC Symposium on System Structure and Control, 17th IFAC Workshop on Time Delay Systems, 5th IFAC Workshop on Linear Parameter Varying Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Montreal, Canada. pp.85-90, </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.11.294⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03762731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparative Study of Deep Learning-based Depth Estimation Approaches: Application to Smart Mobility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Khemmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Decoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahar Ben Moumen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madjid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Smart Computing and Communications (ICSCC 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Kochi, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03277346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nouvelle approche pour l'évaluation des méthodes monoculaires d'estimation de la profondeur basées sur l'apprentissage profond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Khemmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Decoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ertaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madjid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ORASIS 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre National de la Recherche Scientifique [CNRS], Sep 2021, Saint Ferréol, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03339671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environment Perception-based Deep Learning. Application to Road and Railway Smart Mobility.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Khemmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Decoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madjid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Boutteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">V-ASET2021. 5th Edition of Applied Science, Engineering and Technology Virtual.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Teams, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03525808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection, Localisation et Tracking d’Objets basé Deep Learning pour un Fauteuil Roulant Intelligent.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Lecrosnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Khemmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Yves Ertaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handicap 2020 Technologies pour l'autonomie et l'inclusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02989535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation énergétique d’un fauteuil roulant électrique pour prédire la faisabilité d’effectuer un trajet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Yves Ertaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronaldo da Silva Moura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Alias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Babel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handicap 2020 - 11e conférence de l'IFRATH sur les technologies d'assistance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03050656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward Comprehensive Road Agents Behavior Understanding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Trabelsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Khemmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Boutteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Decoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Yves Ertaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CSTI 2020 : 1er Colloque Francophone des Systèmes de Transports Intelligents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Tunis, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03016779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation expérimentale de la modélisation énergétique d'un fauteuil roulant électrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves y Ertaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronaldo da Silva Moura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Alias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Babel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handicap 2020 Technologies pour l'autonomie et l'inclusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02992572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new Evaluation Approach for Deep Learning-based Monocular Depth Estimation Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Khemmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Boutteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Decoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Yves Ertaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 23rd IEEE International Conference on Intelligent Transportation Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Rhodes (virtual conference), Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02978149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">REAL TIME PEDESTRIAN DETECTION-BASED FASTER HOG/DPM AND DEEP LEARNING APPROACH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Khemmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li Delong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Decoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ertaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SITIS - International Conference on Signal Image Technology &amp; Internet Based Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, sorrento, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02344011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation de trajectoire pour un fauteuil roulant électrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aditya Pokala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Khemmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Yves Ertaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modélisation systémique de systèmes cyber-physiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02460061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TRAJECTOGRAPHY ESTIMATION FOR A SMART POWERED WHEELCHAIR ORB-SLAM2 VS RTAB-MAP A PREPRINT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Khemmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adithya Pokala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Decoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M2SC (modélisation systémique de systèmes cyber-physiques)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02343517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic et Détection de Défauts à distance des Eoliennes A l'aide de l'Internet des Objets (IoT)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Khemmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houcine Chafouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COFMER'03 (Energie solaire, Energie éolienne, Biomasse &amp; Bioénergie, Efficacité énergétique &amp; Stockage d’énergie)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Marrakech, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02343526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real Time Object Detection, Tracking, and Distance and Motion Estimation based on Deep Learning: Application to Smart Mobility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhihao Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Khemmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Decoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amphani Atahouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ertaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 Eighth International Conference on Emerging Security Technologies (EST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Colchester, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EST.2019.8806222⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02343350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real Time Pedestrian and Object Detection and Tracking-based Deep Learning. Application to Drone Visual Tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Khemmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Gouveia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Decoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves y Ertaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WSCG'2019 - 27. International Conference in Central Europe on Computer Graphics, Visualization and Computer Vision'2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Plzen, Czech Republic. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24132/CSRN.2019.2902.2.5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02343365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benchmark of Visual SLAM Algorithms: ORB-SLAM2 vs RTAB-Map</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Khemmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adithya Pokala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ertaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 Eighth International Conference on Emerging Security Technologies (EST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Colchester, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EST.2019.8806213⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02343341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benchmark of Visual SLAM Algorithms: ORB-SLAM2 vs RTAB-Map</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Khemmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adithya Pokala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ertaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 Eighth International Conference on Emerging Security Technologies (EST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Colchester, United Kingdom. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EST.2019.8806213⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04071273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biometrie authentication platform-based multisensor fusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Khemmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Bonardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ertaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Savatier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 Seventh International Conference on Emerging Security Technologies (EST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Canterbury, France. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EST.2017.8090422⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01871013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V2G-based Smart Autonomous Vehicle for Urban Mobility using Renewable Energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Khemmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Yves Ertaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Savatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kostas Sirlantzis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 4th International Conference on Smart Systems, Devices and Technologies (SMART2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03610425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligent navigation system-based optimization of the energy consumption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adnane Cabani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Khemmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ertaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Mouzna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE Intelligent Vehicles Symposium (IV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Seoul, South Korea. pp.785-789, </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IVS.2015.7225780⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02301441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odométrie visuelle par vision omnidirectionnelle pour la navigation autonome d'une chaise roulante motorisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Emmanuel Datondji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Nasri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Khemmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Boutteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées francophones des jeunes chercheurs en vision par ordinateur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01161916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VEHICLE TRACKING BASED RFID TECHNOLOGY AND ITS APPLICATION ON AUTOMOTIVE SUPPLY CHAIN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Khemmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadoua Bouzbouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Savatier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th ITS European Congress, Helsinki, Finland 16–19 June 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03612723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LA RFID AU SERVICE DU TERMINAL ROULIER DU GPMH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Khemmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadoua Bouzbouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Savatier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATEC ITS France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03612729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compressed Sensing Face Recognition Method in Heterogeneous Database with Small Sample Size Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ji-Xin Liu Ji-Xin Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Khemmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ertaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Savatier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 Eighth International Conference on Signal-Image Technology &amp; Internet-Based Systems (SITIS 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Naples, France. pp.80-84, </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SITIS.2012.23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02343357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steps Towards an Intelligent Self-Reasoning System for the Automated Vision-Based Evaluation of Manufactured Parts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernest Hirsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Lallement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Khemmar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Applications of Computer Vision, in conjunction with ECCV, May 12, Graz, Austria, 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02948239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système de Planification Intelligent Dédié à l'Inspection 3D de Pièces Manufacturées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Khemmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Lallement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernest Hirsch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ORASIS 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, clermont ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02948308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of an intelligent self-reasoning system for the automated vision-based evaluation of manufactured parts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Khemmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Lallement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernest Hirsch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QCAV'05</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, nagoya, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02948302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameter Setting Through Design of Experiments for the Automated Delineation of Regions of Interest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Khemmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernest Hirsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Lallement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO'04</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02948333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Face Detection and Recognition under Heterogeneous Database Based on Fusion of Catadioptric and PTZ Vision Sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Khemmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aditya Raj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Yves Eratud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Savatier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 8th International Conference on Computer Recognition Systems CORES 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 226, Springer International Publishing, pp.171-185, 2013, Advances in Intelligent Systems and Computing, </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-00969-8_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03369532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of an Intelligent Self-Reasoning System Using a Situation Graph Tree for the Automated Vision-Based 3D Reconstruction of Manufactured Parts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Khemmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Lallement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernest Hirsch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design of an Intelligent Self-Reasoning System Using a Situation Graph Tree for the Automated Vision-Based 3D Reconstruction of Manufactured Parts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02948257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environment Perception for Autonomous Vehicles (AVs) -A Survey and Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preeti Chavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moukouyou Milebe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Godfrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Khemmar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04923774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weighted Least-Squares Multi-Detection Fusion and Kalman Filter-Based Tracking for Collaborative Perception Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryem Fadili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Lecrosnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Khemmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Pechberti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04910986v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à la perception d'environnement pour la smart mobilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Khemmar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03016793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compression d'images fixes par critères d'informations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Khemmar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Laboratoire Signal, Image et Commiunication (SIC), Université de Poitiers.; Mémoire de Master 2 Recherche (DEA Recherche). 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03648535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d'une carte 2D d'environnement statique pour un robot mobile autonome.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Khemmar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Mémoire de projet de fin d'études Ingénieur, Université de Batna (Algérie), 2000. 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03648538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction contrôlée d'indices images et automatisation de la reconstruction 3D : Application à la mesure dimentionnelle par vision par ordinateur .</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Khemmar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traitement du signal et de l'image [eess.SP]. université de strasbourg, 2005. Français. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03084952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à la Perception d’Environnement pour la Smart Mobilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Khemmar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Automatique / Robotique. Université rouen normandie, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03997628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId238"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FCC6E64C"/>
+    <w:nsid w:val="53159663"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/redouane-khemmar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6230-2966" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/11186108X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/209007023" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000358857907" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325609v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Evain" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firas Jendoubi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane Khemmar" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Ahmedali" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Orzalesi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app152011288" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325599v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265302v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pradeep" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Khemmar" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jendoubi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2024.3353036" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822930v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24132/CSRN.3401.31" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923670v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413821v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923665v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vishnu Pradeep" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Berradia" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rossi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app14010338" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097585v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mauri" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Garnier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Messmer Kounouho" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23063197" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414039v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630603v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Trabelsi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Decoux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Ertaud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Boutteau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22072654" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726799v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lecrosnier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Duchemin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22145241" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751973v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ragot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Venon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Grassi-Pampuch" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jimaging8080216" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481717v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie M&#233;nard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Achille-Fauveau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Babel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60856/eqc5-xk63" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685898v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dulompont" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jayadeep Gajula" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vauchey" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22103922" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592337v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mauri" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Decoux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Haddad" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11554-022-01202-6" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818561v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097562v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Trabelsi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Ertaud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boutteau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2022.3176861" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363761v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavinius Ioan Gliga" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houcine Chafouk" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dumitru Popescu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11277-021-08991-2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324039v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madjid Haddad" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jimaging7080145" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152028v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Ertaud" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18280/mmc_c.821-401" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168290v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnane Cabani" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peiwen Zhang" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Xu" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11591/ijai.v10.i1.pp215-223" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089781v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph18010091" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721440v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446258v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20020532" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910408v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li. Delong" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5120/ijca2020920539" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138290v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. M&#233;nard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Petit" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;. Leblong" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Stein" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hatzidimitriadou" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18280/mmc_c.811-408" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02302091v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Savatier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJVAS.2019.102445" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02329454v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Nasri" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Sirlantzis" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5120/ijca2016907533" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343535v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bouzbouz" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ragot" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Savatier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5120/15001-3249" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343543v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948321v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Lallement" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernest Hirsch" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495832v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achref Djaber" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05196156v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24132/CSRN.2025-22" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354216v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05297894v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Ahmed Ali" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-96-6935-6_3" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136649v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryem Fadili" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Pechberti" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRCE66030.2025.11203125" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05244306v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasan Abdl Ghani" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rihab El Houda Thabet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCA65672.2025.11129777" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406250v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO63237.2025.11226467" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136671v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Anis Ghaoui" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRAS65818.2025.11108781" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04678276v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xincheng Zhuang" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoping Wang" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC64448.2024.10591265" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487487v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Bessafa" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zehor Belkhatir" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Delattre" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Zemouche" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC60939.2024.10644906" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112499v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238828v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238914v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Duchemin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219389v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Messmer Messmer" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253672v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fourre J&#233;r&#233;my" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822962v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Laghmara" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Ainouz" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xing Gao" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.501" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762731v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.11.294" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277346v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Ben Moumen" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339671v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525808v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989535v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Rouvray" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050656v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronaldo da Silva Moura" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Alias" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016779v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02992572v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves y Ertaud" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978149v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460061v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aditya Pokala" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343517v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adithya Pokala" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344011v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Delong" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Decoux" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343526v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343350v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhihao Chen" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amphani Atahouet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EST.2019.8806222" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343365v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Gouveia" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24132/CSRN.2019.2902.2.5" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343341v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EST.2019.8806213" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04071273v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871013v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bonardi" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EST.2017.8090422" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02301441v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Mouzna" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVS.2015.7225780" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610425v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostas Sirlantzis" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161916v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Emmanuel Datondji" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612723v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadoua Bouzbouz" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612729v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343357v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji-Xin Liu Ji-Xin Liu" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ertaud" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SITIS.2012.23" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948239v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948308v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948302v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948333v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369532v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aditya Raj" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Eratud" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-00969-8_17" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4F17B0FD7C3A29313859D4A10B8BB100E6B5217F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948257v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923774v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Preeti Chavan" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moukouyou Milebe" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Godfrey" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910986v3" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016793v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648535v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648538v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03084952v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03997628v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/redouane-khemmar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6230-2966" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/11186108X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/209007023" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000358857907" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325609v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Evain" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firas Jendoubi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane Khemmar" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Ahmedali" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Orzalesi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app152011288" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325599v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265302v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pradeep" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Khemmar" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jendoubi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2024.3353036" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923670v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822930v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24132/CSRN.3401.31" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413821v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923665v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vishnu Pradeep" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Berradia" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rossi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app14010338" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097585v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mauri" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Garnier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Messmer Kounouho" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23063197" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414039v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630603v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Trabelsi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Decoux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Ertaud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Boutteau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22072654" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726799v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lecrosnier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Duchemin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22145241" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751973v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ragot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Venon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Grassi-Pampuch" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jimaging8080216" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481717v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie M&#233;nard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Achille-Fauveau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Babel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60856/eqc5-xk63" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685898v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dulompont" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jayadeep Gajula" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vauchey" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22103922" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592337v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mauri" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Decoux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Haddad" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11554-022-01202-6" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097562v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Trabelsi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Ertaud" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boutteau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2022.3176861" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818561v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363761v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavinius Ioan Gliga" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houcine Chafouk" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dumitru Popescu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11277-021-08991-2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324039v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madjid Haddad" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jimaging7080145" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152028v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Ertaud" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18280/mmc_c.821-401" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168290v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnane Cabani" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peiwen Zhang" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Xu" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11591/ijai.v10.i1.pp215-223" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089781v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph18010091" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721440v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446258v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20020532" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910408v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li. Delong" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5120/ijca2020920539" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138290v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. M&#233;nard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Petit" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;. Leblong" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Stein" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hatzidimitriadou" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18280/mmc_c.811-408" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02302091v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Savatier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJVAS.2019.102445" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02329454v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Nasri" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Sirlantzis" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5120/ijca2016907533" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343535v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bouzbouz" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ragot" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Savatier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5120/15001-3249" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343543v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948321v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Lallement" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernest Hirsch" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495832v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achref Djaber" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05196156v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24132/CSRN.2025-22" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05297894v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Ahmed Ali" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-96-6935-6_3" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354216v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136649v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryem Fadili" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Pechberti" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRCE66030.2025.11203125" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05244306v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasan Abdl Ghani" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rihab El Houda Thabet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCA65672.2025.11129777" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406250v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO63237.2025.11226467" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136671v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Anis Ghaoui" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRAS65818.2025.11108781" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04678276v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xincheng Zhuang" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoping Wang" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC64448.2024.10591265" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487487v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Bessafa" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zehor Belkhatir" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Delattre" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Zemouche" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC60939.2024.10644906" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112499v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238828v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238914v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Duchemin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219389v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Messmer Messmer" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253672v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fourre J&#233;r&#233;my" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822962v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Laghmara" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Ainouz" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xing Gao" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.501" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762731v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.11.294" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277346v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Ben Moumen" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339671v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525808v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989535v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050656v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronaldo da Silva Moura" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Alias" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016779v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02992572v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves y Ertaud" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978149v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344011v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Delong" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Decoux" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460061v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aditya Pokala" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343517v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adithya Pokala" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343526v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343350v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhihao Chen" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amphani Atahouet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EST.2019.8806222" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343365v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Gouveia" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24132/CSRN.2019.2902.2.5" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343341v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EST.2019.8806213" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04071273v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871013v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bonardi" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EST.2017.8090422" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610425v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostas Sirlantzis" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02301441v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Mouzna" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVS.2015.7225780" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161916v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Emmanuel Datondji" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612723v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadoua Bouzbouz" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612729v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343357v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji-Xin Liu Ji-Xin Liu" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ertaud" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SITIS.2012.23" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948239v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948308v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948302v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948333v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369532v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aditya Raj" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Eratud" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-00969-8_17" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4F17B0FD7C3A29313859D4A10B8BB100E6B5217F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948257v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923774v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Preeti Chavan" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moukouyou Milebe" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Godfrey" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910986v3" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016793v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648535v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648538v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03084952v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03997628v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>