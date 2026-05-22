--- v1 (2026-05-02)
+++ v2 (2026-05-22)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Redouane KHEMMAR </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Redouane KHEMMAR</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">redouane-khemmar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-6230-2966</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">11186108X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">209007023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000358857907</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Après une formation d'ingénieur en électronique, un DEA en informatique industrielle et d'un Master européen en traitement d'images à l’Université de Poitiers (2002), j'ai préparé au sein de l'Université de Strasbourg un doctorat en traitement d'images et vision par ordinateur (2005). J’ai obtenu par la suite une Habilitation à Diriger des Recherches (HDR) en vision par ordinateur, intelligence artificielle et smart mobilité à l’Université Rouen Normandie (2022). J'ai été moniteur au Centre d'Initiation à l'Enseignement Supérieur (CIES Alsace) pour une formation d'enseignant chercheur (2002-2005). J'ai occupé le poste d'Attaché Temporaire d'Enseignement et de Recherche (ATER) pendant 2 ans à l'Université de Strasbourg (2005-2007) et un PostDoc en gestion électronique des documents (GED) et dématérialisation au sein du groupe Jouve (2007-2008). Par la suite, j'ai occupé plusieurs postes en industrie en tant que chef de projet au sein des grands comptes industriels (JOUVE, THALES, ALTEN). Depuis 2009, je suis enseignant chercheur à l’ESIGELEC en systèmes embarqués, robotique mobile et smart mobilité. Mes travaux de recherche portent principalement sur la vision par ordinateur, robotique mobile, intelligence artificielle et smart mobilité.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing 3D Monocular Object Detection with Style Transfer for Nighttime Data Augmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Evain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firas Jendoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Khemmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Ahmedali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Orzalesi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (20), pp.11288. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app152011288⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05325609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing 3D Monocular Object Detection with Style Transfer for Nighttime Data Augmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Evain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firas Jendoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Khemmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Ahmedali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Orzalesi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (20), pp.11288. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app152011288⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05325599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual Eco-Routing (VER): XGBoost Based Eco-Route Selection From Road Scenes and Vehicle Emissions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Pradeep</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Khemmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Jendoubi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12, pp.9669-9681. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2024.3353036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05265302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual Eco-Routing (VER): XGBoost Based Eco-Route Selection From Road Scenes and Vehicle Emissions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Pradeep</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Khemmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Jendoubi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12, pp.9669-9681. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2024.3353036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04923670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Calibration Matrices on 3D Monocular Object Detection: Filtering, Dataset Combination and Integration of Synthetic Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Evain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Khemmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Orzalesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Ahmedali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of WSCG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24132/CSRN.3401.31⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04822930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual Eco-Routing (VER): XGBoost Based Eco-Route Selection From Road Scenes and Vehicle Emissions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Pradeep</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Khemmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Jendoubi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12, pp.9669-9681. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2024.3353036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04413821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vehicle Activity Dataset: A Multimodal Dataset to Understand Vehicle Emissions with Road Scenes for Eco-Routing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firas Jendoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vishnu Pradeep</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Khemmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahar Berradia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (1), pp.338. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app14010338⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04923665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the Efficiency of 3D Monocular Object Detection and Tracking for Road and Railway Smart Mobility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Evain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messmer Kounouho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Khemmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 23 (6), pp.3197. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s23063197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04097585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vehicle Activity Dataset: A Multimodal Dataset to Understand Vehicle Emissions with Road Scenes for Eco-Routing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firas Jendoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vishnu Pradeep</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Khemmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahar Berradia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Applied Science: Special Issue (Future Autonomous Vehicles and Their Systems), 14 (1), pp.338. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app14010338⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04414039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent Advances in Vision-Based On-Road Behaviors Understanding: A Critical Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Trabelsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Khemmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Decoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ertaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Boutteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22 (7), pp.2654. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s22072654⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03630603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Supervised Sidewalk Perception Using Fast Video Semantic Segmentation for Robotic Wheelchairs in Smart Mobility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vishnu Pradeep</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Khemmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Lecrosnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Duchemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22 (14), pp.5241. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s22145241⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03726799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Dataset for Temporal Semantic Segmentation Dedicated to Smart Mobility of Wheelchairs on Sidewalks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Decoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Khemmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Venon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Grassi-Pampuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 8 (8), pp.216. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jimaging8080216⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning about new technologies: training healthcare professionals through the ADAPT project.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Achille-Fauveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Babel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Khemmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Lecrosnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ErgOThérapies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 87 (35-45), </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.60856/eqc5-xk63⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04481717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Road and Railway Smart Mobility: A High-Definition Ground Truth Hybrid Dataset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Khemmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Dulompont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jayadeep Gajula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vauchey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22 (10), pp.3922. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s22103922⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03685898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lightweight convolutional neural network for real-time 3D object detection in road and railway environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Khemmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Decoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Boutteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Real-Time Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11554-022-01202-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03592337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STAF: Spatio-Temporal Attention Framework for Understanding Road Agents Behaviors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Trabelsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Khemmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Decoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-Y. Ertaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Boutteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10, pp.55794-55804. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2022.3176861⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04097562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mieux connaître les nouvelles technologies : la formation des professionnels de santé par le projet ADAPT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Achille-Fauveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Babel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Khemmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Lecrosnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ErgOThérapies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2 (87), pp.35-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03818561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Survey of Wireless Communication Technologies for an IoT-connected Wind Farm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lavinius Ioan Gliga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Khemmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houcine Chafouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dumitru Popescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wireless Personal Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11277-021-08991-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03363761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-Time 3D Multi-Object Detection and Localization Based on Deep Learning for Road and Railway Smart Mobility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Khemmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Decoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madjid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Boutteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 7 (8), pp.145. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jimaging7080145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03324039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Object Detection, Localisation, and Tracking-based Deep Learning for Smart Wheelchair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Lecrosnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Khemmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Yves Ertaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modelling, measurement and control C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18280/mmc_c.821-401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancement of energy consumption estimation for electric vehicles by using machine learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adnane Cabani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peiwen Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Khemmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jin Xu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAES International Journal of Artificial Intelligence (IJ-AI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (1), pp.215. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11591/ijai.v10.i1.pp215-223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03168290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Learning-Based Object Detection, Localisation and Tracking for Smart Wheelchair Healthcare Mobility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Lecrosnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Khemmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Decoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 18 (1), pp.91. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijerph18010091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03089781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Object Detection, Localization and Tracking-Based Deep Learning for Smart Wheelchair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Lecrosnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Khemmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ertaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modelling, measurement and control C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 82 (1-4), pp.1-4. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18280/mmc_c.821-401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03721440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Learning for Real-Time 3D Multi-Object Detection, Localisation, and Tracking: Application to Smart Mobility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Khemmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Decoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (2), pp.532. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s20020532⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02446258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real Time Pedestrian Detection-based Faster HOG/DPM and Deep Learning Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Khemmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li. Delong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Decoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 176 (42), pp.34-38. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5120/ijca2020920539⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02910408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel Robotic Assistive Technologies: Choosing Appropriate Training for Healthcare Professionals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">É. Leblong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Stein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hatzidimitriadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modelling, measurement and control C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 81 (1-4), pp.43-48. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18280/mmc_c.811-408⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03138290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ADAS multi-sensor fusion system-based security and energy optimisation for an electric vehicle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adnane Cabani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Khemmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Yves Ertaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Savatier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Vehicle Autonomous Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14 (4), pp.345. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJVAS.2019.102445⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02302091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ROS-based Autonomous Navigation Wheelchair using Omnidirectional Sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Nasri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vauchey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Khemmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Sirlantzis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 133 (6), pp.12-17. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5120/ijca2016907533⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02329454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Application of RFID Technology in a Port</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Khemmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bouzbouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Savatier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 86 (7), pp.41-50. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5120/15001-3249⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02343535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Face Detection & Recognition based on Fusion of Omnidirectional & PTZ Vision Sensors and Heteregenous Database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Khemmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Yves Ertaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Savatier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02343543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated Delineation of Regions of Interest Through Adaptive Segmentation and Interpretation of Images in View of Dimensional Evaluation of Manufactured Parts,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Khemmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Lallement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernest Hirsch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02948321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (44)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OmniNAV: Omniscient Navigation via Unified LiDAR–Camera BEV Fusion for End-to-End Autonomous Driving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firas Jendoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achref Djaber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Khemmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madjid Haddad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE IV 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2026, DETROIT, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05495832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the Impact of Image Quality on Multi-Task Learning Models for 3D Object Detection and Drivable Area Segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firas Jendoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Khemmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madjid Haddad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WSCG 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Pilsen (Tchéquie), Czech Republic. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24132/CSRN.2025-22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05196156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MYv7: New 3D Monocular Object Detection Improvement for Road and Railway Smart Mobility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Evain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Khemmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Orzalesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Ahmed Ali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Congress on Information and Communication Technology (ICICT 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, London, United Kingdom. pp.37--49, </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-96-6935-6_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05297894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vehicle Activity Dataset : Un jeu de données multimodal pour l'analyse des émissions des véhicules et des scènes routières en vue d'un éco-routage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firas Jendoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vishnu Pradeep</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Khemmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madjid Haddad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2025: Colloque Francophone de Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Strabourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05354216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of an Uncertainty-Aware Late Fusion Algorithm for Multi-Source Bird's Eye View Detections Under Controlled Noise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryem Fadili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Lecrosnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Pechberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Khemmar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligent Robotics and Control Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Kunming, China. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IRCE66030.2025.11203125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05136649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hierarchical Adaptive Observer Approach for Synchronization in Heterogeneous Multi-Agent Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasan Abdl Ghani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rihab El Houda Thabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Khemmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Ahmed Ali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 19th International Conference on Control & Automation (ICCA 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Tallinn, Estonia. pp.942--947, </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCA65672.2025.11129777⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05244306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MT3D-Seg: Unified Multi-Task Learning Framework for 3D Object Detection and Drivable Area Segmentation in Smart Mobility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firas Jendoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Khemmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madjid Haddad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 33rd European Signal Processing Conference (EUSIPCO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Palermo, Italy. pp.636-640, </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EUSIPCO63237.2025.11226467⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05406250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Late Collaborative Perception Framework for 3D Multi-Object and Multi-Source Association and Fusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryem Fadili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Anis Ghaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Lecrosnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Pechberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Khemmar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Robotics and Automation Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Osaka (JP), Japan. pp.259-266, </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICRAS65818.2025.11108781⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05136671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data-Driven Observer Design for Nonlinear Vehicle Dynamics using Deep Radial Basis Function Networks with Delay Compensation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasan Abdl Ghani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xincheng Zhuang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Ahmed Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoping Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Khemmar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Control Conference (ECC 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Stockholm, Sweden. pp.1018--1023, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/ECC64448.2024.10591265⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04678276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radar sensor-based longitudinal motion estimation by using a generalized high-gain observer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Bessafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zehor Belkhatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Khemmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Zemouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Control Conference, ACC 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Toronto, Canada. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/ACC60939.2024.10644906⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04487487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection et suivi temps-réel d'objets 3D pour la smart mobilité routière et ferroviaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Evain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messmer Kounouho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Khemmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ième journées francophones des jeunes chercheurs en vision par ordinateur (ORASIS 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Toulon; Université d'Aix Marseille; INRIA; LIS Toulon, May 2023, Carqueiranne (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04112499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Road and Railway Smart Mobility: A High-Definition Ground Truth Hybrid Dataset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Khemmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Dulompont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jayadeep Gajula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vauchey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCV23 : International Conference in Computer Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICCV23, Oct 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04238828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Supervised Sidewalk Perception Using Fast Video Semantic Segmentation for Robotic Wheelchairs in Smart Mobility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Khemmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vishnu Pradeep</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Lecrosnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Duchemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCV23 : International Conference in Computer Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICCV 2023, Oct 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04238914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection et suivi temps-réel d'objets 3D pour la smart mobilité routière et ferroviaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Evain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Khemmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messmer Messmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ORASIS 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire LIS, UMR 7020, May 2023, Carqueiranne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04219389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AI-baed Environment Perception for Autonomous Vehicle Parameters Estimation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Khemmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rihab El Houda Thabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Lecrosnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adnane Cabani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fourre Jérémy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second Workshop on Intelligent Estimation Algorithms for Smart Mobility ArtISMo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IUT Longwy (A. Zemouche), Oct 2023, Longwy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04253672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous–Discrete Time Neural Network Observer for Nonlinear Dynamic Systems Application to Vehicle Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasan Abdl Ghani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hind Laghmara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Ahmed Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Ainouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xing Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eslsevier, Jul 2023, IFAC, France. pp.5685-5690, </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2023.10.501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04822962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new discrete-time interval estimator for vehicle side-slip angle estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Bessafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zehor Belkhatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Khemmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Zemouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint 8th IFAC Symposium on System Structure and Control, 17th IFAC Workshop on Time Delay Systems, 5th IFAC Workshop on Linear Parameter Varying Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Montreal, Canada. pp.85-90, </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.11.294⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03762731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparative Study of Deep Learning-based Depth Estimation Approaches: Application to Smart Mobility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Khemmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Decoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahar Ben Moumen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madjid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Smart Computing and Communications (ICSCC 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Kochi, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03277346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nouvelle approche pour l'évaluation des méthodes monoculaires d'estimation de la profondeur basées sur l'apprentissage profond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Khemmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Decoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ertaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madjid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ORASIS 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre National de la Recherche Scientifique [CNRS], Sep 2021, Saint Ferréol, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03339671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environment Perception-based Deep Learning. Application to Road and Railway Smart Mobility.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Khemmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Decoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madjid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Boutteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">V-ASET2021. 5th Edition of Applied Science, Engineering and Technology Virtual.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Teams, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03525808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection, Localisation et Tracking d’Objets basé Deep Learning pour un Fauteuil Roulant Intelligent.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Lecrosnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Khemmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Yves Ertaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handicap 2020 Technologies pour l'autonomie et l'inclusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02989535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation énergétique d’un fauteuil roulant électrique pour prédire la faisabilité d’effectuer un trajet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Yves Ertaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronaldo da Silva Moura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Alias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Babel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handicap 2020 - 11e conférence de l'IFRATH sur les technologies d'assistance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03050656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward Comprehensive Road Agents Behavior Understanding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Trabelsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Khemmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Boutteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Decoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Yves Ertaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CSTI 2020 : 1er Colloque Francophone des Systèmes de Transports Intelligents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Tunis, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03016779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation expérimentale de la modélisation énergétique d'un fauteuil roulant électrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves y Ertaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronaldo da Silva Moura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Alias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Babel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handicap 2020 Technologies pour l'autonomie et l'inclusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02992572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new Evaluation Approach for Deep Learning-based Monocular Depth Estimation Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Khemmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Boutteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Decoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Yves Ertaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 23rd IEEE International Conference on Intelligent Transportation Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Rhodes (virtual conference), Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02978149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">REAL TIME PEDESTRIAN DETECTION-BASED FASTER HOG/DPM AND DEEP LEARNING APPROACH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Khemmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li Delong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Decoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ertaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SITIS - International Conference on Signal Image Technology &amp; Internet Based Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, sorrento, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02344011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation de trajectoire pour un fauteuil roulant électrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aditya Pokala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Khemmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Yves Ertaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modélisation systémique de systèmes cyber-physiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02460061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TRAJECTOGRAPHY ESTIMATION FOR A SMART POWERED WHEELCHAIR ORB-SLAM2 VS RTAB-MAP A PREPRINT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Khemmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adithya Pokala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Decoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M2SC (modélisation systémique de systèmes cyber-physiques)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02343517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic et Détection de Défauts à distance des Eoliennes A l'aide de l'Internet des Objets (IoT)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Khemmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houcine Chafouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COFMER'03 (Energie solaire, Energie éolienne, Biomasse &amp; Bioénergie, Efficacité énergétique &amp; Stockage d’énergie)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Marrakech, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02343526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real Time Object Detection, Tracking, and Distance and Motion Estimation based on Deep Learning: Application to Smart Mobility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhihao Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Khemmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Decoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amphani Atahouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ertaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 Eighth International Conference on Emerging Security Technologies (EST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Colchester, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EST.2019.8806222⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02343350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real Time Pedestrian and Object Detection and Tracking-based Deep Learning. Application to Drone Visual Tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Khemmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Gouveia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Decoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves y Ertaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WSCG'2019 - 27. International Conference in Central Europe on Computer Graphics, Visualization and Computer Vision'2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Plzen, Czech Republic. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24132/CSRN.2019.2902.2.5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02343365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benchmark of Visual SLAM Algorithms: ORB-SLAM2 vs RTAB-Map</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Khemmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adithya Pokala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ertaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 Eighth International Conference on Emerging Security Technologies (EST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Colchester, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EST.2019.8806213⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02343341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benchmark of Visual SLAM Algorithms: ORB-SLAM2 vs RTAB-Map</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Khemmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adithya Pokala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ertaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 Eighth International Conference on Emerging Security Technologies (EST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Colchester, United Kingdom. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EST.2019.8806213⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04071273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biometrie authentication platform-based multisensor fusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Khemmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Bonardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ertaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Savatier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 Seventh International Conference on Emerging Security Technologies (EST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Canterbury, France. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EST.2017.8090422⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01871013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V2G-based Smart Autonomous Vehicle for Urban Mobility using Renewable Energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Khemmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Yves Ertaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Savatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kostas Sirlantzis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 4th International Conference on Smart Systems, Devices and Technologies (SMART2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03610425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligent navigation system-based optimization of the energy consumption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adnane Cabani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Khemmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ertaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Mouzna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE Intelligent Vehicles Symposium (IV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Seoul, South Korea. pp.785-789, </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IVS.2015.7225780⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02301441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odométrie visuelle par vision omnidirectionnelle pour la navigation autonome d'une chaise roulante motorisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Emmanuel Datondji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Nasri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Khemmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Boutteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées francophones des jeunes chercheurs en vision par ordinateur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01161916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VEHICLE TRACKING BASED RFID TECHNOLOGY AND ITS APPLICATION ON AUTOMOTIVE SUPPLY CHAIN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Khemmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadoua Bouzbouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Savatier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th ITS European Congress, Helsinki, Finland 16–19 June 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03612723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LA RFID AU SERVICE DU TERMINAL ROULIER DU GPMH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Khemmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadoua Bouzbouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Savatier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATEC ITS France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03612729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compressed Sensing Face Recognition Method in Heterogeneous Database with Small Sample Size Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ji-Xin Liu Ji-Xin Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Khemmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ertaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Savatier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 Eighth International Conference on Signal-Image Technology &amp; Internet-Based Systems (SITIS 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Naples, France. pp.80-84, </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SITIS.2012.23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02343357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steps Towards an Intelligent Self-Reasoning System for the Automated Vision-Based Evaluation of Manufactured Parts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernest Hirsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Lallement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Khemmar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Applications of Computer Vision, in conjunction with ECCV, May 12, Graz, Austria, 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02948239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système de Planification Intelligent Dédié à l'Inspection 3D de Pièces Manufacturées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Khemmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Lallement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernest Hirsch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ORASIS 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, clermont ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02948308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of an intelligent self-reasoning system for the automated vision-based evaluation of manufactured parts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Khemmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Lallement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernest Hirsch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QCAV'05</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, nagoya, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02948302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameter Setting Through Design of Experiments for the Automated Delineation of Regions of Interest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Khemmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernest Hirsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Lallement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO'04</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02948333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Face Detection and Recognition under Heterogeneous Database Based on Fusion of Catadioptric and PTZ Vision Sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Khemmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aditya Raj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Yves Eratud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Savatier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 8th International Conference on Computer Recognition Systems CORES 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 226, Springer International Publishing, pp.171-185, 2013, Advances in Intelligent Systems and Computing, </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-00969-8_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03369532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of an Intelligent Self-Reasoning System Using a Situation Graph Tree for the Automated Vision-Based 3D Reconstruction of Manufactured Parts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Khemmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Lallement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernest Hirsch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design of an Intelligent Self-Reasoning System Using a Situation Graph Tree for the Automated Vision-Based 3D Reconstruction of Manufactured Parts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02948257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environment Perception for Autonomous Vehicles (AVs) -A Survey and Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preeti Chavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moukouyou Milebe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Godfrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Khemmar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04923774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weighted Least-Squares Multi-Detection Fusion and Kalman Filter-Based Tracking for Collaborative Perception Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryem Fadili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Lecrosnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Khemmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Pechberti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04910986v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à la perception d'environnement pour la smart mobilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Khemmar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03016793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compression d'images fixes par critères d'informations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Khemmar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Laboratoire Signal, Image et Commiunication (SIC), Université de Poitiers.; Mémoire de Master 2 Recherche (DEA Recherche). 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03648535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d'une carte 2D d'environnement statique pour un robot mobile autonome.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Khemmar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Mémoire de projet de fin d'études Ingénieur, Université de Batna (Algérie), 2000. 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03648538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction contrôlée d'indices images et automatisation de la reconstruction 3D : Application à la mesure dimentionnelle par vision par ordinateur .</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Khemmar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traitement du signal et de l'image [eess.SP]. université de strasbourg, 2005. Français. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03084952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à la Perception d’Environnement pour la Smart Mobilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Khemmar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Automatique / Robotique. Université rouen normandie, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03997628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId238"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Redouane KHEMMAR </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Redouane KHEMMAR</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">redouane-khemmar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-6230-2966</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">11186108X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">209007023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000358857907</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Après une formation d'ingénieur en électronique, un DEA en informatique industrielle et d'un Master européen en traitement d'images à l’Université de Poitiers (2002), j'ai préparé au sein de l'Université de Strasbourg un doctorat en traitement d'images et vision par ordinateur (2005). J’ai obtenu par la suite une Habilitation à Diriger des Recherches (HDR) en vision par ordinateur, intelligence artificielle et smart mobilité à l’Université Rouen Normandie (2022). J'ai été moniteur au Centre d'Initiation à l'Enseignement Supérieur (CIES Alsace) pour une formation d'enseignant chercheur (2002-2005). J'ai occupé le poste d'Attaché Temporaire d'Enseignement et de Recherche (ATER) pendant 2 ans à l'Université de Strasbourg (2005-2007) et un PostDoc en gestion électronique des documents (GED) et dématérialisation au sein du groupe Jouve (2007-2008). Par la suite, j'ai occupé plusieurs postes en industrie en tant que chef de projet au sein des grands comptes industriels (JOUVE, THALES, ALTEN). Depuis 2009, je suis enseignant chercheur à l’ESIGELEC en systèmes embarqués, robotique mobile et smart mobilité. Mes travaux de recherche portent principalement sur la vision par ordinateur, robotique mobile, intelligence artificielle et smart mobilité.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing 3D Monocular Object Detection with Style Transfer for Nighttime Data Augmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Evain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firas Jendoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Khemmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Ahmedali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Orzalesi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (20), pp.11288. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app152011288⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05325609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing 3D Monocular Object Detection with Style Transfer for Nighttime Data Augmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Evain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firas Jendoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Khemmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Ahmedali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Orzalesi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (20), pp.11288. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app152011288⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05325599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual Eco-Routing (VER): XGBoost Based Eco-Route Selection From Road Scenes and Vehicle Emissions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Pradeep</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Khemmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Jendoubi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12, pp.9669-9681. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2024.3353036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05265302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Calibration Matrices on 3D Monocular Object Detection: Filtering, Dataset Combination and Integration of Synthetic Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Evain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Khemmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Orzalesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Ahmedali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of WSCG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24132/CSRN.3401.31⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04822930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual Eco-Routing (VER): XGBoost Based Eco-Route Selection From Road Scenes and Vehicle Emissions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Pradeep</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Khemmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Jendoubi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12, pp.9669-9681. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2024.3353036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04923670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual Eco-Routing (VER): XGBoost Based Eco-Route Selection From Road Scenes and Vehicle Emissions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Pradeep</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Khemmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Jendoubi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12, pp.9669-9681. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2024.3353036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04413821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the Efficiency of 3D Monocular Object Detection and Tracking for Road and Railway Smart Mobility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Evain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messmer Kounouho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Khemmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 23 (6), pp.3197. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s23063197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04097585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vehicle Activity Dataset: A Multimodal Dataset to Understand Vehicle Emissions with Road Scenes for Eco-Routing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firas Jendoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vishnu Pradeep</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Khemmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahar Berradia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (1), pp.338. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app14010338⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04923665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vehicle Activity Dataset: A Multimodal Dataset to Understand Vehicle Emissions with Road Scenes for Eco-Routing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firas Jendoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vishnu Pradeep</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Khemmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahar Berradia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Applied Science: Special Issue (Future Autonomous Vehicles and Their Systems), 14 (1), pp.338. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app14010338⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04414039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent Advances in Vision-Based On-Road Behaviors Understanding: A Critical Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Trabelsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Khemmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Decoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ertaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Boutteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22 (7), pp.2654. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s22072654⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03630603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Supervised Sidewalk Perception Using Fast Video Semantic Segmentation for Robotic Wheelchairs in Smart Mobility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vishnu Pradeep</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Khemmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Lecrosnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Duchemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22 (14), pp.5241. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s22145241⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03726799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Dataset for Temporal Semantic Segmentation Dedicated to Smart Mobility of Wheelchairs on Sidewalks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Decoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Khemmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Venon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Grassi-Pampuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 8 (8), pp.216. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jimaging8080216⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning about new technologies: training healthcare professionals through the ADAPT project.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Achille-Fauveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Babel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Khemmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Lecrosnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ErgOThérapies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 87 (35-45), </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.60856/eqc5-xk63⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04481717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Road and Railway Smart Mobility: A High-Definition Ground Truth Hybrid Dataset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Khemmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Dulompont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jayadeep Gajula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vauchey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22 (10), pp.3922. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s22103922⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03685898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lightweight convolutional neural network for real-time 3D object detection in road and railway environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Khemmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Decoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Boutteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Real-Time Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11554-022-01202-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03592337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STAF: Spatio-Temporal Attention Framework for Understanding Road Agents Behaviors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Trabelsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Khemmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Decoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-Y. Ertaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Boutteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10, pp.55794-55804. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2022.3176861⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04097562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mieux connaître les nouvelles technologies : la formation des professionnels de santé par le projet ADAPT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Achille-Fauveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Babel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Khemmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Lecrosnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ErgOThérapies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2 (87), pp.35-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03818561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Survey of Wireless Communication Technologies for an IoT-connected Wind Farm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lavinius Ioan Gliga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Khemmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houcine Chafouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dumitru Popescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wireless Personal Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11277-021-08991-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03363761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-Time 3D Multi-Object Detection and Localization Based on Deep Learning for Road and Railway Smart Mobility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Khemmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Decoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madjid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Boutteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 7 (8), pp.145. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jimaging7080145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03324039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Object Detection, Localisation, and Tracking-based Deep Learning for Smart Wheelchair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Lecrosnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Khemmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Yves Ertaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modelling, measurement and control C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18280/mmc_c.821-401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancement of energy consumption estimation for electric vehicles by using machine learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adnane Cabani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peiwen Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Khemmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jin Xu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAES International Journal of Artificial Intelligence (IJ-AI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (1), pp.215. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11591/ijai.v10.i1.pp215-223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03168290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Learning-Based Object Detection, Localisation and Tracking for Smart Wheelchair Healthcare Mobility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Lecrosnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Khemmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Decoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 18 (1), pp.91. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijerph18010091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03089781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Object Detection, Localization and Tracking-Based Deep Learning for Smart Wheelchair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Lecrosnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Khemmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ertaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modelling, measurement and control C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 82 (1-4), pp.1-4. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18280/mmc_c.821-401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03721440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Learning for Real-Time 3D Multi-Object Detection, Localisation, and Tracking: Application to Smart Mobility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Khemmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Decoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (2), pp.532. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s20020532⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02446258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real Time Pedestrian Detection-based Faster HOG/DPM and Deep Learning Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Khemmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li. Delong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Decoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 176 (42), pp.34-38. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5120/ijca2020920539⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02910408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel Robotic Assistive Technologies: Choosing Appropriate Training for Healthcare Professionals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">É. Leblong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Stein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hatzidimitriadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modelling, measurement and control C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 81 (1-4), pp.43-48. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18280/mmc_c.811-408⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03138290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ADAS multi-sensor fusion system-based security and energy optimisation for an electric vehicle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adnane Cabani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Khemmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Yves Ertaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Savatier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Vehicle Autonomous Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14 (4), pp.345. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJVAS.2019.102445⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02302091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ROS-based Autonomous Navigation Wheelchair using Omnidirectional Sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Nasri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vauchey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Khemmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Sirlantzis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 133 (6), pp.12-17. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5120/ijca2016907533⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02329454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Application of RFID Technology in a Port</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Khemmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bouzbouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Savatier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 86 (7), pp.41-50. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5120/15001-3249⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02343535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Face Detection & Recognition based on Fusion of Omnidirectional & PTZ Vision Sensors and Heteregenous Database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Khemmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Yves Ertaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Savatier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02343543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated Delineation of Regions of Interest Through Adaptive Segmentation and Interpretation of Images in View of Dimensional Evaluation of Manufactured Parts,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Khemmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Lallement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernest Hirsch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02948321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (43)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OmniNAV: Omniscient Navigation via Unified LiDAR–Camera BEV Fusion for End-to-End Autonomous Driving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firas Jendoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achref Djaber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Khemmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madjid Haddad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE IV 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2026, DETROIT, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05495832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the Impact of Image Quality on Multi-Task Learning Models for 3D Object Detection and Drivable Area Segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firas Jendoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Khemmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madjid Haddad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WSCG 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Pilsen (Tchéquie), Czech Republic. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24132/CSRN.2025-22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05196156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of an Uncertainty-Aware Late Fusion Algorithm for Multi-Source Bird's Eye View Detections Under Controlled Noise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryem Fadili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Lecrosnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Pechberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Khemmar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligent Robotics and Control Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Kunming, China. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IRCE66030.2025.11203125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05136649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MYv7: New 3D Monocular Object Detection Improvement for Road and Railway Smart Mobility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Evain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Khemmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Orzalesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Ahmed Ali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Congress on Information and Communication Technology (ICICT 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, London, United Kingdom. pp.37--49, </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-96-6935-6_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05297894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vehicle Activity Dataset : Un jeu de données multimodal pour l'analyse des émissions des véhicules et des scènes routières en vue d'un éco-routage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firas Jendoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vishnu Pradeep</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Khemmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madjid Haddad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2025: Colloque Francophone de Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Strabourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05354216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hierarchical Adaptive Observer Approach for Synchronization in Heterogeneous Multi-Agent Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasan Abdl Ghani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rihab El Houda Thabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Khemmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Ahmed Ali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 19th International Conference on Control & Automation (ICCA 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Tallinn, Estonia. pp.942--947, </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCA65672.2025.11129777⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05244306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MT3D-Seg: Unified Multi-Task Learning Framework for 3D Object Detection and Drivable Area Segmentation in Smart Mobility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firas Jendoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Khemmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madjid Haddad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 33rd European Signal Processing Conference (EUSIPCO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Palermo, Italy. pp.636-640, </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EUSIPCO63237.2025.11226467⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05406250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Late Collaborative Perception Framework for 3D Multi-Object and Multi-Source Association and Fusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryem Fadili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Anis Ghaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Lecrosnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Pechberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Khemmar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Robotics and Automation Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Osaka (JP), Japan. pp.259-266, </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICRAS65818.2025.11108781⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05136671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data-Driven Observer Design for Nonlinear Vehicle Dynamics using Deep Radial Basis Function Networks with Delay Compensation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasan Abdl Ghani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xincheng Zhuang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Ahmed Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoping Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Khemmar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Control Conference (ECC 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Stockholm, Sweden. pp.1018--1023, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/ECC64448.2024.10591265⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04678276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radar sensor-based longitudinal motion estimation by using a generalized high-gain observer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Bessafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zehor Belkhatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Khemmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Zemouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Control Conference, ACC 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Toronto, Canada. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/ACC60939.2024.10644906⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04487487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Road and Railway Smart Mobility: A High-Definition Ground Truth Hybrid Dataset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Khemmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Dulompont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jayadeep Gajula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vauchey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCV23 : International Conference in Computer Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICCV23, Oct 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04238828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection et suivi temps-réel d'objets 3D pour la smart mobilité routière et ferroviaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Evain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messmer Kounouho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Khemmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ième journées francophones des jeunes chercheurs en vision par ordinateur (ORASIS 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Toulon; Université d'Aix Marseille; INRIA; LIS Toulon, May 2023, Carqueiranne (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04112499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection et suivi temps-réel d'objets 3D pour la smart mobilité routière et ferroviaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Evain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Khemmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messmer Messmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ORASIS 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire LIS, UMR 7020, May 2023, Carqueiranne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04219389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Supervised Sidewalk Perception Using Fast Video Semantic Segmentation for Robotic Wheelchairs in Smart Mobility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Khemmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vishnu Pradeep</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Lecrosnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Duchemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCV23 : International Conference in Computer Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICCV 2023, Oct 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04238914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AI-baed Environment Perception for Autonomous Vehicle Parameters Estimation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Khemmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rihab El Houda Thabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Lecrosnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adnane Cabani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fourre Jérémy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second Workshop on Intelligent Estimation Algorithms for Smart Mobility ArtISMo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IUT Longwy (A. Zemouche), Oct 2023, Longwy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04253672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous–Discrete Time Neural Network Observer for Nonlinear Dynamic Systems Application to Vehicle Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasan Abdl Ghani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hind Laghmara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Ahmed Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Ainouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xing Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eslsevier, Jul 2023, IFAC, France. pp.5685-5690, </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2023.10.501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04822962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new discrete-time interval estimator for vehicle side-slip angle estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Bessafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zehor Belkhatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Khemmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Zemouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint 8th IFAC Symposium on System Structure and Control, 17th IFAC Workshop on Time Delay Systems, 5th IFAC Workshop on Linear Parameter Varying Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Montreal, Canada. pp.85-90, </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.11.294⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03762731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparative Study of Deep Learning-based Depth Estimation Approaches: Application to Smart Mobility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Khemmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Decoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahar Ben Moumen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madjid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Smart Computing and Communications (ICSCC 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Kochi, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03277346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nouvelle approche pour l'évaluation des méthodes monoculaires d'estimation de la profondeur basées sur l'apprentissage profond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Khemmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Decoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ertaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madjid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ORASIS 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre National de la Recherche Scientifique [CNRS], Sep 2021, Saint Ferréol, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03339671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environment Perception-based Deep Learning. Application to Road and Railway Smart Mobility.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Khemmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Decoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madjid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Boutteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">V-ASET2021. 5th Edition of Applied Science, Engineering and Technology Virtual.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Teams, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03525808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection, Localisation et Tracking d’Objets basé Deep Learning pour un Fauteuil Roulant Intelligent.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Lecrosnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Khemmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Yves Ertaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handicap 2020 Technologies pour l'autonomie et l'inclusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02989535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation énergétique d’un fauteuil roulant électrique pour prédire la faisabilité d’effectuer un trajet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Yves Ertaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronaldo da Silva Moura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Alias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Babel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handicap 2020 - 11e conférence de l'IFRATH sur les technologies d'assistance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03050656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward Comprehensive Road Agents Behavior Understanding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Trabelsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Khemmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Boutteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Decoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Yves Ertaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CSTI 2020 : 1er Colloque Francophone des Systèmes de Transports Intelligents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Tunis, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03016779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation expérimentale de la modélisation énergétique d'un fauteuil roulant électrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves y Ertaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronaldo da Silva Moura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Alias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Babel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handicap 2020 Technologies pour l'autonomie et l'inclusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02992572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new Evaluation Approach for Deep Learning-based Monocular Depth Estimation Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Khemmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Boutteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Decoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Yves Ertaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 23rd IEEE International Conference on Intelligent Transportation Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Rhodes (virtual conference), Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02978149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation de trajectoire pour un fauteuil roulant électrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aditya Pokala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Khemmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Yves Ertaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modélisation systémique de systèmes cyber-physiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02460061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TRAJECTOGRAPHY ESTIMATION FOR A SMART POWERED WHEELCHAIR ORB-SLAM2 VS RTAB-MAP A PREPRINT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Khemmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adithya Pokala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Decoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M2SC (modélisation systémique de systèmes cyber-physiques)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02343517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">REAL TIME PEDESTRIAN DETECTION-BASED FASTER HOG/DPM AND DEEP LEARNING APPROACH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Khemmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li Delong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Decoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ertaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SITIS - International Conference on Signal Image Technology &amp; Internet Based Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, sorrento, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02344011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real Time Object Detection, Tracking, and Distance and Motion Estimation based on Deep Learning: Application to Smart Mobility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhihao Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Khemmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Decoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amphani Atahouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ertaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 Eighth International Conference on Emerging Security Technologies (EST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Colchester, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EST.2019.8806222⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02343350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic et Détection de Défauts à distance des Eoliennes A l'aide de l'Internet des Objets (IoT)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Khemmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houcine Chafouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COFMER'03 (Energie solaire, Energie éolienne, Biomasse &amp; Bioénergie, Efficacité énergétique &amp; Stockage d’énergie)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Marrakech, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02343526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real Time Pedestrian and Object Detection and Tracking-based Deep Learning. Application to Drone Visual Tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Khemmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Gouveia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Decoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves y Ertaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WSCG'2019 - 27. International Conference in Central Europe on Computer Graphics, Visualization and Computer Vision'2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Plzen, Czech Republic. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24132/CSRN.2019.2902.2.5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02343365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benchmark of Visual SLAM Algorithms: ORB-SLAM2 vs RTAB-Map</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Khemmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adithya Pokala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ertaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 Eighth International Conference on Emerging Security Technologies (EST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Colchester, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EST.2019.8806213⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02343341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biometrie authentication platform-based multisensor fusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Khemmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Bonardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ertaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Savatier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 Seventh International Conference on Emerging Security Technologies (EST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Canterbury, France. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EST.2017.8090422⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01871013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligent navigation system-based optimization of the energy consumption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adnane Cabani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Khemmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ertaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Mouzna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE Intelligent Vehicles Symposium (IV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Seoul, South Korea. pp.785-789, </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IVS.2015.7225780⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02301441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V2G-based Smart Autonomous Vehicle for Urban Mobility using Renewable Energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Khemmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Yves Ertaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Savatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kostas Sirlantzis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 4th International Conference on Smart Systems, Devices and Technologies (SMART2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03610425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odométrie visuelle par vision omnidirectionnelle pour la navigation autonome d'une chaise roulante motorisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Emmanuel Datondji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Nasri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Khemmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Boutteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées francophones des jeunes chercheurs en vision par ordinateur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01161916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VEHICLE TRACKING BASED RFID TECHNOLOGY AND ITS APPLICATION ON AUTOMOTIVE SUPPLY CHAIN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Khemmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadoua Bouzbouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Savatier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th ITS European Congress, Helsinki, Finland 16–19 June 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03612723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LA RFID AU SERVICE DU TERMINAL ROULIER DU GPMH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Khemmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadoua Bouzbouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Savatier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATEC ITS France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03612729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compressed Sensing Face Recognition Method in Heterogeneous Database with Small Sample Size Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ji-Xin Liu Ji-Xin Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Khemmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ertaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Savatier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 Eighth International Conference on Signal-Image Technology &amp; Internet-Based Systems (SITIS 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Naples, France. pp.80-84, </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SITIS.2012.23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02343357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steps Towards an Intelligent Self-Reasoning System for the Automated Vision-Based Evaluation of Manufactured Parts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernest Hirsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Lallement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Khemmar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Applications of Computer Vision, in conjunction with ECCV, May 12, Graz, Austria, 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02948239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système de Planification Intelligent Dédié à l'Inspection 3D de Pièces Manufacturées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Khemmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Lallement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernest Hirsch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ORASIS 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, clermont ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02948308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of an intelligent self-reasoning system for the automated vision-based evaluation of manufactured parts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Khemmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Lallement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernest Hirsch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QCAV'05</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, nagoya, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02948302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameter Setting Through Design of Experiments for the Automated Delineation of Regions of Interest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Khemmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernest Hirsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Lallement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO'04</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02948333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Face Detection and Recognition under Heterogeneous Database Based on Fusion of Catadioptric and PTZ Vision Sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Khemmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aditya Raj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Yves Eratud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Savatier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 8th International Conference on Computer Recognition Systems CORES 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 226, Springer International Publishing, pp.171-185, 2013, Advances in Intelligent Systems and Computing, </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-00969-8_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03369532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of an Intelligent Self-Reasoning System Using a Situation Graph Tree for the Automated Vision-Based 3D Reconstruction of Manufactured Parts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Khemmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Lallement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernest Hirsch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design of an Intelligent Self-Reasoning System Using a Situation Graph Tree for the Automated Vision-Based 3D Reconstruction of Manufactured Parts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02948257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environment Perception for Autonomous Vehicles (AVs) -A Survey and Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preeti Chavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moukouyou Milebe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Godfrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Khemmar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04923774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weighted Least-Squares Multi-Detection Fusion and Kalman Filter-Based Tracking for Collaborative Perception Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryem Fadili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Lecrosnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Khemmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Pechberti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04910986v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à la perception d'environnement pour la smart mobilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Khemmar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03016793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compression d'images fixes par critères d'informations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Khemmar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Laboratoire Signal, Image et Commiunication (SIC), Université de Poitiers.; Mémoire de Master 2 Recherche (DEA Recherche). 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03648535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d'une carte 2D d'environnement statique pour un robot mobile autonome.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Khemmar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Mémoire de projet de fin d'études Ingénieur, Université de Batna (Algérie), 2000. 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03648538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction contrôlée d'indices images et automatisation de la reconstruction 3D : Application à la mesure dimentionnelle par vision par ordinateur .</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Khemmar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traitement du signal et de l'image [eess.SP]. université de strasbourg, 2005. Français. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03084952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à la Perception d’Environnement pour la Smart Mobilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Khemmar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Automatique / Robotique. Université rouen normandie, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03997628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId237"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="53159663"/>
+    <w:nsid w:val="A8CD9D3E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/redouane-khemmar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6230-2966" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/11186108X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/209007023" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000358857907" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325609v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Evain" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firas Jendoubi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane Khemmar" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Ahmedali" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Orzalesi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app152011288" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325599v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265302v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pradeep" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Khemmar" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jendoubi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2024.3353036" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923670v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822930v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24132/CSRN.3401.31" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413821v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923665v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vishnu Pradeep" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Berradia" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rossi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app14010338" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097585v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mauri" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Garnier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Messmer Kounouho" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23063197" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414039v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630603v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Trabelsi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Decoux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Ertaud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Boutteau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22072654" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726799v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lecrosnier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Duchemin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22145241" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751973v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ragot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Venon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Grassi-Pampuch" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jimaging8080216" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481717v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie M&#233;nard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Achille-Fauveau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Babel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60856/eqc5-xk63" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685898v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dulompont" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jayadeep Gajula" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vauchey" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22103922" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592337v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mauri" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Decoux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Haddad" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11554-022-01202-6" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097562v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Trabelsi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Ertaud" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boutteau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2022.3176861" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818561v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363761v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavinius Ioan Gliga" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houcine Chafouk" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dumitru Popescu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11277-021-08991-2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324039v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madjid Haddad" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jimaging7080145" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152028v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Ertaud" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18280/mmc_c.821-401" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168290v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnane Cabani" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peiwen Zhang" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Xu" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11591/ijai.v10.i1.pp215-223" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089781v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph18010091" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721440v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446258v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20020532" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910408v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li. Delong" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5120/ijca2020920539" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138290v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. M&#233;nard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Petit" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;. Leblong" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Stein" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hatzidimitriadou" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18280/mmc_c.811-408" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02302091v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Savatier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJVAS.2019.102445" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02329454v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Nasri" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Sirlantzis" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5120/ijca2016907533" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343535v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bouzbouz" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ragot" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Savatier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5120/15001-3249" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343543v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948321v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Lallement" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernest Hirsch" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495832v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achref Djaber" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05196156v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24132/CSRN.2025-22" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05297894v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Ahmed Ali" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-96-6935-6_3" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354216v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136649v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryem Fadili" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Pechberti" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRCE66030.2025.11203125" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05244306v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasan Abdl Ghani" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rihab El Houda Thabet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCA65672.2025.11129777" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406250v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO63237.2025.11226467" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136671v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Anis Ghaoui" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRAS65818.2025.11108781" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04678276v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xincheng Zhuang" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoping Wang" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC64448.2024.10591265" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487487v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Bessafa" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zehor Belkhatir" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Delattre" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Zemouche" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC60939.2024.10644906" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112499v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238828v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238914v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Duchemin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219389v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Messmer Messmer" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253672v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fourre J&#233;r&#233;my" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822962v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Laghmara" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Ainouz" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xing Gao" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.501" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762731v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.11.294" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277346v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Ben Moumen" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339671v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525808v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989535v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050656v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronaldo da Silva Moura" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Alias" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016779v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02992572v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves y Ertaud" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978149v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344011v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Delong" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Decoux" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460061v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aditya Pokala" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343517v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adithya Pokala" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343526v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343350v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhihao Chen" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amphani Atahouet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EST.2019.8806222" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343365v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Gouveia" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24132/CSRN.2019.2902.2.5" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343341v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EST.2019.8806213" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04071273v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871013v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bonardi" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EST.2017.8090422" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610425v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostas Sirlantzis" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02301441v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Mouzna" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVS.2015.7225780" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161916v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Emmanuel Datondji" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612723v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadoua Bouzbouz" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612729v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343357v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji-Xin Liu Ji-Xin Liu" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ertaud" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SITIS.2012.23" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948239v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948308v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948302v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948333v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369532v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aditya Raj" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Eratud" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-00969-8_17" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4F17B0FD7C3A29313859D4A10B8BB100E6B5217F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948257v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923774v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Preeti Chavan" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moukouyou Milebe" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Godfrey" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910986v3" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016793v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648535v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648538v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03084952v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03997628v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/redouane-khemmar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6230-2966" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/11186108X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/209007023" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000358857907" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325609v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Evain" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firas Jendoubi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane Khemmar" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Ahmedali" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Orzalesi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app152011288" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325599v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265302v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pradeep" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Khemmar" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jendoubi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2024.3353036" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822930v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24132/CSRN.3401.31" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923670v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413821v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097585v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mauri" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Garnier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Messmer Kounouho" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23063197" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923665v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vishnu Pradeep" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Berradia" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rossi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app14010338" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414039v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630603v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Trabelsi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Decoux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Ertaud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Boutteau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22072654" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726799v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lecrosnier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Duchemin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22145241" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751973v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ragot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Venon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Grassi-Pampuch" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jimaging8080216" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481717v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie M&#233;nard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Achille-Fauveau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Babel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60856/eqc5-xk63" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685898v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dulompont" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jayadeep Gajula" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vauchey" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22103922" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592337v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mauri" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Decoux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Haddad" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11554-022-01202-6" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097562v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Trabelsi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Ertaud" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boutteau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2022.3176861" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818561v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363761v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavinius Ioan Gliga" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houcine Chafouk" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dumitru Popescu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11277-021-08991-2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324039v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madjid Haddad" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jimaging7080145" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152028v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Ertaud" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18280/mmc_c.821-401" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168290v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnane Cabani" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peiwen Zhang" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Xu" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11591/ijai.v10.i1.pp215-223" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089781v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph18010091" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721440v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446258v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20020532" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910408v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li. Delong" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5120/ijca2020920539" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138290v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. M&#233;nard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Petit" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;. Leblong" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Stein" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hatzidimitriadou" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18280/mmc_c.811-408" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02302091v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Savatier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJVAS.2019.102445" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02329454v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Nasri" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Sirlantzis" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5120/ijca2016907533" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343535v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bouzbouz" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ragot" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Savatier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5120/15001-3249" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343543v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948321v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Lallement" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernest Hirsch" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495832v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achref Djaber" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05196156v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24132/CSRN.2025-22" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136649v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryem Fadili" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Pechberti" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRCE66030.2025.11203125" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05297894v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Ahmed Ali" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-96-6935-6_3" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354216v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05244306v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasan Abdl Ghani" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rihab El Houda Thabet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCA65672.2025.11129777" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406250v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO63237.2025.11226467" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136671v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Anis Ghaoui" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRAS65818.2025.11108781" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04678276v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xincheng Zhuang" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoping Wang" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC64448.2024.10591265" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487487v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Bessafa" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zehor Belkhatir" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Delattre" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Zemouche" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC60939.2024.10644906" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238828v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112499v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219389v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Messmer Messmer" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238914v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Duchemin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253672v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fourre J&#233;r&#233;my" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822962v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Laghmara" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Ainouz" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xing Gao" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.501" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762731v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.11.294" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277346v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Ben Moumen" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339671v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525808v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989535v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050656v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronaldo da Silva Moura" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Alias" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016779v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02992572v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves y Ertaud" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978149v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460061v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aditya Pokala" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343517v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adithya Pokala" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344011v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Delong" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Decoux" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343350v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhihao Chen" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amphani Atahouet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EST.2019.8806222" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343526v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343365v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Gouveia" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24132/CSRN.2019.2902.2.5" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343341v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EST.2019.8806213" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871013v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bonardi" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EST.2017.8090422" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02301441v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Mouzna" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVS.2015.7225780" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610425v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostas Sirlantzis" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161916v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Emmanuel Datondji" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612723v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadoua Bouzbouz" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612729v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343357v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji-Xin Liu Ji-Xin Liu" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ertaud" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SITIS.2012.23" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948239v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948308v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948302v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948333v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369532v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aditya Raj" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Eratud" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-00969-8_17" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4F17B0FD7C3A29313859D4A10B8BB100E6B5217F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948257v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923774v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Preeti Chavan" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moukouyou Milebe" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Godfrey" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910986v3" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016793v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648535v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648538v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03084952v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03997628v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>