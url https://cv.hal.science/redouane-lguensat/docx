--- v0 (2026-03-15)
+++ v1 (2026-05-11)
@@ -144,85 +144,85 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (15)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (16)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multidisciplinary science funding is more than ever a planetary priority: Reflections from the Make Our Planet Great Again (MOPGA) program</w:t>
+                <w:t xml:space="preserve">Multidisciplinary science funding is more than ever a planetary priority: reflections from the Make Our Planet Great Again (MOPGA) program</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Richards</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Ervens</w:t>
@@ -312,1809 +312,1943 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05548559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Future water resources and droughts in the Atlas Mountains of Morocco under a high-emission climate scenario</w:t>
+                <w:t xml:space="preserve">High-Resolution Downscaled CMIP6 Projections dataset of Key Climate Variables for Senegal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ouiaam Lahnik</w:t>
+                <w:t xml:space="preserve">Asse Mbengue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Tramblay</w:t>
+                <w:t xml:space="preserve">Benjamin Sultan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lahoucine Hanich</w:t>
+                <w:t xml:space="preserve">Redouane Lguensat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jafet C.M. Andersson</w:t>
+                <w:t xml:space="preserve">Mathieu Vrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Redouane Lguensat</w:t>
+                <w:t xml:space="preserve">Aïda Diongue-Niang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology: Regional Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 59, pp.102371. </w:t>
+              <w:t xml:space="preserve">Scientific Data </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejrh.2025.102371⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41597-026-07059-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05333598v1</w:t>
+                <w:t xml:space="preserve">hal-05568335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Machine learning approach to study microboring assemblage dynamics in two living massive coral genera</w:t>
+                <w:t xml:space="preserve">Future water resources and droughts in the Atlas Mountains of Morocco under a high-emission climate scenario</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diego Alaguarda</w:t>
+                <w:t xml:space="preserve">Ouiaam Lahnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Brajard</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Yves Tramblay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lahoucine Hanich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jafet C.M. Andersson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Lguensat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Limnology and Oceanography: Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/lom3.10714⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hydrology: Regional Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 59, pp.102371. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejrh.2025.102371⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05381195v1</w:t>
+                <w:t xml:space="preserve">hal-05333598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semi‐Automatic Tuning of Coupled Climate Models With Multiple Intrinsic Timescales: Lessons Learned From the Lorenz96 Model</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Machine learning approach to study microboring assemblage dynamics in two living massive coral genera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Alaguarda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Brajard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Lguensat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">V. Balaji</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Tribollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Advances in Modeling Earth Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2022ms003367⟩</w:t>
+              <w:t xml:space="preserve">Limnology and Oceanography: Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 23 (11), pp.862-881. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/lom3.10714⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04097409v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05381195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Explainable artificial intelligence for Bayesian neural networks: towards trustworthy predictions of ocean dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mariana C. A. Clare</w:t>
+                <w:t xml:space="preserve">Semi‐Automatic Tuning of Coupled Climate Models With Multiple Intrinsic Timescales: Lessons Learned From the Lorenz96 Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Redouane Lguensat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maike Sonnewald</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Julie Deshayes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Homer Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Balaji</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Advances in Modeling Earth Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 4 (11), pp.e2022MS003162. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2022MS003162⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 15 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2022ms003367⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03810636v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04097409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A posteriori learning for quasi‐geostrophic turbulence parametrization</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An Efficient Algorithm for Ocean-Front Evolution Trend Recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ronan Fablet</w:t>
+                <w:t xml:space="preserve">Yuting Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Balarac</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Kin-Man Lam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xin Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junyu Dong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Lguensat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Advances in Modeling Earth Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2022MS003124⟩</w:t>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (2), pp.259. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/rs14020259⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03808230v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03542573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Efficient Algorithm for Ocean-Front Evolution Trend Recognition</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A posteriori learning for quasi‐geostrophic turbulence parametrization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xin Sun</w:t>
+                <w:t xml:space="preserve">Hugo Frezat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Junyu Dong</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Julien Le Sommer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Fablet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Balarac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Lguensat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/rs14020259⟩</w:t>
+              <w:t xml:space="preserve">Journal of Advances in Modeling Earth Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.1-35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2022MS003124⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03542573v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03808230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bridging observations, theory and numerical simulation of the ocean using machine learning</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Explainable artificial intelligence for Bayesian neural networks: towards trustworthy predictions of ocean dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana C. A. Clare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maike Sonnewald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Redouane Lguensat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maike Sonnewald</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Julie Deshayes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Balaji</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1748-9326/ac0eb0⟩</w:t>
+              <w:t xml:space="preserve">Journal of Advances in Modeling Earth Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 4 (11), pp.e2022MS003162. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2022MS003162⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03311328v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03810636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A deep framework for eddy detection and tracking from satellite sea surface height data</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Bridging observations, theory and numerical simulation of the ocean using machine learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maike Sonnewald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Lguensat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yuting Yang</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel C. Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter D. Dueben</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Brajard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 16 (7), pp.073008. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1748-9326/ac0eb0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TGRS.2020.3032523⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03341554v1</w:t>
+                <w:t xml:space="preserve">hal-03311328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical invariance in neural networks for subgrid-scale scalar flux modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Frezat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Balarac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Sommer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Fablet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Lguensat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 6 (2), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.6.024607⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03084215v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data-driven Interpolation of Sea Level Anomalies using Analog Data Assimilation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">A deep framework for eddy detection and tracking from satellite sea surface height data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xin Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meng Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junyu Dong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Lguensat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Tian Fenglin</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuting Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 59 (9), pp.7224-7234. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/rs11070858⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TGRS.2020.3032523⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01609851v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03341554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatio-Temporal Interpolation of Cloudy SST Fields Using Conditional Analog Data Assimilation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ronan Fablet</w:t>
+                <w:t xml:space="preserve">Data-driven Interpolation of Sea Level Anomalies using Analog Data Assimilation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Redouane Lguensat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phi Viet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Redouane Lguensat</w:t>
+                <w:t xml:space="preserve">Phi Huynh Viet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Henri Horrein</w:t>
+                <w:t xml:space="preserve">Miao Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Chapron</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ge Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tian Fenglin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Remote Sensing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 10 (2), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/rs10020310⟩</w:t>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/rs11070858⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01757755v1</w:t>
+                <w:t xml:space="preserve">hal-01609851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data-driven Models for the Spatio-Temporal Interpolation of satellite-derived SST Fields</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Spatio-Temporal Interpolation of Cloudy SST Fields Using Conditional Analog Data Assimilation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Fablet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phi Viet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Lguensat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Henri Horrein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Chapron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Computational Imaging</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/rs10020310⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TCI.2017.2749184⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01656178v1</w:t>
+                <w:t xml:space="preserve">hal-01757755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Analog Data Assimilation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Data-driven Models for the Spatio-Temporal Interpolation of satellite-derived SST Fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Fablet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phi Huynh Viet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Lguensat</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Ronan Fablet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Weather Review</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Computational Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 4, pp.647 - 657. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TCI.2017.2749184⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1175/MWR-D-16-0441.1⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01609141v1</w:t>
+                <w:t xml:space="preserve">hal-01656178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The Analog Data Assimilation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Redouane Lguensat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Tandeo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ailliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Pulido</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Fablet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Monthly Weather Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 145 (10), pp.4093 - 4107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1175/MWR-D-16-0441.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01609141v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Ocean Front Detection From Instant Remote Sensing SST Images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuting Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junyu Dong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xin Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Lguensat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muwei Jian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Geoscience and Remote Sensing Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 13 (12), pp.1960 - 1964. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/LGRS.2016.2618941⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01439570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2124,2321 +2258,2321 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filtering Internal tides from wide-swath altimeter data using Convolutional Neural Networks.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Lguensat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Fablet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Sommer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sammy Metref</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Cosme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IGARSS 2020: IEEE International Geoscience and Remote Sensing Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Waikoloa, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IGARSS39084.2020.9323531⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02941320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The 2020 Climate Informatics Hackathon: Generating Nighttime Satellite Imagery from Infrared Observations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Lguensat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastase Alexandre Charantonis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duncan Watson-Parris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CI2020: 10th International Conference on Climate Informatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, virtual United Kingdom, France. pp.134-138, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3429309.3429329⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03471901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convolutional Neural Networks for Estimating Atmospherically-forced Sea Level Variations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Lguensat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Lalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sally Close</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Penduff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03000883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inferring hidden equations using Quasi-Geostrophic theory guided machine learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Lguensat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Sommer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sammy Metref</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Cosme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Fablet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU 2019 : General Assembly 2019 of the European Geosciences Union</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Vienna, Austria. pp.2019 - 15250</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02285699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attenuating the ocean chaotic variability in altimetric observations: from band-pass filtering to machine learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Penduff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Lalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Lguensat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sally Close</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Speich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ocean Surface Topography Science Team (OST/ST) Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03000854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atténuation de la variabilité chaotique observée par altimétrie.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Penduff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sally Close</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Lalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Lguensat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Speich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées 2019 du Groupe Mission MERCATOR/CORIOLIS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Toulon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03000767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convolutional Neural Networks for Estimating Atmospherically-forced Sea Level Variations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Learning Generalized Quasi-Geostrophic Models Using Deep Neural Numerical Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Lguensat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Thierry Penduff</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Le Sommer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sammy Metref</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Cosme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Fablet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 1st Artificial Intelligence for Copernicus Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Reading, United Kingdom</w:t>
+              <w:t xml:space="preserve">NeurIPS 2019 : 33rd Conference on Neural Information Processing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03000876v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02366600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning Generalized Quasi-Geostrophic Models Using Deep Neural Numerical Models</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Convolutional Neural Networks for Estimating Atmospherically-forced Sea Level Variations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Lguensat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Ronan Fablet</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Lalande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sally Close</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Penduff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeurIPS 2019 : 33rd Conference on Neural Information Processing Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Vancouver, Canada</w:t>
+              <w:t xml:space="preserve">The 1st Artificial Intelligence for Copernicus Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Reading, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02366600v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03000876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data­-driven and learning-­based approaches for the spatio­temporal interpolation of SLA fields from current and future satellite­-derived altimeter data</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">EddyNet: A Deep Neural Network For Pixel-Wise Classification of Oceanic Eddies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Redouane Lguensat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miao Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Fablet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">L Gómez­navarro</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evan Mason</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Tandeo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">"25 Years of Progress in Radar Altimetry" Symposium</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Geoscience and Remote Sensing Symposium (IGARSS 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Valence, Spain. pp.1764-1767, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IGARSS.2018.8518411⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01800511v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01929509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EddyNet: A Deep Neural Network For Pixel-Wise Classification of Oceanic Eddies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Data­-driven and learning-­based approaches for the spatio­temporal interpolation of SLA fields from current and future satellite­-derived altimeter data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Fablet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Lopez-Radcenco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Ouala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Lguensat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Pierre Tandeo</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Gómez­navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Geoscience and Remote Sensing Symposium (IGARSS 2018)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">"25 Years of Progress in Radar Altimetry" Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Punta Delgada, Azores, Portugal</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01929509v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01800511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analog assimilation for high-dimensional geophysical dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Fablet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Lguensat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phi Huynh Viet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ailliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Chapron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DSE 2017 : Workshop on Data Science and Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01586349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatio-Temporal interpolation of altimeter-derived SSH fields using Analog Data Assimilation: A Case-Study In The South China Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Lguensat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miao Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ge Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fenglin Tian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Fablet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IGARSS 2017 : IEEE International Geoscience and Remote Sensing Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Fort Worth, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IGARSS.2017.8127625⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01799854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward data-driven methods in geophysics: the Analog Data Assimilation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Data-driven assimilation of irregularly-sampled image time series</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Fablet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phi Huynh Viet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Lguensat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Ailliot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ronan Fablet</w:t>
+                <w:t xml:space="preserve">Bertrand Chapron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU 2017 : 19th EGU General Assembly</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICIP 2017 : IEEE International Conference on Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Beijing, China. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIP.2017.8297094⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01609890v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01757749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data-driven assimilation of irregularly-sampled image time series</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Toward data-driven methods in geophysics: the Analog Data Assimilation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Redouane Lguensat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Tandeo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ailliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Pulido</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Fablet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Chapron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICIP 2017 : IEEE International Conference on Image Processing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EGU 2017 : 19th EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Vienne, Austria</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01757749v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01609890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploiting ocean observation and simulation big data to improve satellite-derived geophysical products: Analog strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Fablet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phi Huynh Viet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Lguensat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Chapron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BiDS'17: Big Data from Space Conference </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01801014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Exemplar-based Hidden Markov Model framework for nonlinear state-space models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Lguensat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Fablet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ailliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tandeo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUSIPCO 2016 : European Signal Processing Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Budapest, Hungary. pp.1 - 5, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/EUSIPCO.2016.7760667⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01444213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-parametric Ensemble Kalman methods for the inpainting of noisy dynamic textures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Lguensat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tandeo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Fablet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ailliot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICIP 2015 : IEEE International Conference on Image Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Québec City, Canada. pp.2488-2492, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICIP.2015.7351615⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01271173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The analog data assimilation: application to 20 years of altimetric data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tandeo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ailliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Ailliot</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Bertrand Chapron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Lguensat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Fablet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CI 2015 : 5th International Workshop on Climate Informatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Boulder, United States. pp.1 - 2, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.13140/RG.2.1.4030.5681⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01356222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatio-temporal interpolation of Sea Surface Temperature using high resolution remote sensing data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Lguensat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tandeo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Fablet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Garello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OCEANS 2014 - St John's : MTS/IEEE international conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, St. John'S, Canada. pp.1 - 4, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/OCEANS.2014.7002988⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01188863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4448,159 +4582,159 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using archived datasets for missing data interpolation in ocean remote sensing observation series</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Lguensat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tandeo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ailliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Fablet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Chapron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OCEANS 2016 - Shangai : MTS/IEEE international conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Shanghai, China. IEEE/MTS, pp.1 - 6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/OCEANSAP.2016.7485433⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01355266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4610,257 +4744,257 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning to generate physical ocean states: Towards hybrid climate modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Kamm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Lguensat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Deshayes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04937213v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A posteriori learning of quasi-geostrophic turbulence parametrization: an experiment on integration steps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Frezat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Sommer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Fablet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Balarac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Lguensat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03456259v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4870,114 +5004,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning from ocean remote sensing data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Lguensat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Artificial Intelligence [cs.AI]. Ecole nationale supérieure Mines-Télécom Atlantique, 2017. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2017IMTA0050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01784196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId131"/>
+      <w:footerReference w:type="default" r:id="rId137"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5045,51 +5179,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AB9BA149"/>
+    <w:nsid w:val="354B91B7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5276,51 +5410,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/redouane-lguensat" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0226-9057" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548559v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Richards" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Ervens" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Parmesan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Amato" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christhel Andrade" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pclm.0000849" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333598v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouiaam Lahnik" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Tramblay" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahoucine Hanich" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jafet C.M. Andersson" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane Lguensat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejrh.2025.102371" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381195v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Alaguarda" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Brajard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Tribollet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lom3.10714" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097409v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Deshayes" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Homer Durand" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Balaji" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022ms003367" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810636v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana C. A. Clare" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maike Sonnewald" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022MS003162" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03808230v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Frezat" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Sommer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Fablet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Balarac" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022MS003124" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542573v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuting Yang" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kin-Man Lam" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Sun" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junyu Dong" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs14020259" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311328v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel C. Jones" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter D. Dueben" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/ac0eb0" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341554v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meng Zhang" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2020.3032523" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084215v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.6.024607" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609851v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phi Huynh Viet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miao Sun" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ge Chen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tian Fenglin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs11070858" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757755v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phi Viet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Horrein" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Chapron" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs10020310" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656178v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCI.2017.2749184" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609141v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tandeo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ailliot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Pulido" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/MWR-D-16-0441.1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439570v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muwei Jian" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2016.2618941" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02941320v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sammy Metref" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cosme" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS39084.2020.9323531" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03471901v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Jones" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastase Alexandre Charantonis" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duncan Watson-Parris" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3429309.3429329" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000883v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Lalande" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sally Close" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Penduff" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02285699v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000854v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Speich" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000767v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000876v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02366600v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800511v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lopez-Radcenco" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Ouala" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L G&#243;mez&#173;navarro" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01929509v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Mason" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2018.8518411" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586349v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799854v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fenglin Tian" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2017.8127625" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609890v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757749v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2017.8297094" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801014v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444213v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUSIPCO.2016.7760667" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271173v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2015.7351615" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356222v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.4030.5681" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188863v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Garello" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANS.2014.7002988" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355266v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANSAP.2016.7485433" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937213v2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Meunier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kamm" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gachon" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03456259v2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01784196v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017IMTA0050" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/redouane-lguensat" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0226-9057" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548559v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Richards" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Ervens" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Parmesan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Amato" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christhel Andrade" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pclm.0000849" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568335v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asse Mbengue" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Sultan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane Lguensat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vrac" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;da Diongue-Niang" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-026-07059-9" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333598v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouiaam Lahnik" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Tramblay" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahoucine Hanich" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jafet C.M. Andersson" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejrh.2025.102371" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381195v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Alaguarda" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Brajard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Tribollet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lom3.10714" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097409v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Deshayes" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Homer Durand" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Balaji" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022ms003367" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542573v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuting Yang" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kin-Man Lam" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Sun" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junyu Dong" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs14020259" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03808230v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Frezat" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Sommer" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Fablet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Balarac" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022MS003124" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810636v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana C. A. Clare" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maike Sonnewald" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022MS003162" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311328v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel C. Jones" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter D. Dueben" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/ac0eb0" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084215v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.6.024607" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341554v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meng Zhang" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2020.3032523" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609851v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phi Huynh Viet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miao Sun" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ge Chen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tian Fenglin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs11070858" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757755v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phi Viet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Horrein" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Chapron" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs10020310" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656178v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCI.2017.2749184" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609141v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tandeo" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ailliot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Pulido" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/MWR-D-16-0441.1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439570v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muwei Jian" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2016.2618941" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02941320v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sammy Metref" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cosme" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS39084.2020.9323531" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03471901v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Jones" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastase Alexandre Charantonis" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duncan Watson-Parris" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3429309.3429329" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000883v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Lalande" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sally Close" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Penduff" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02285699v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000854v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Speich" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000767v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02366600v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000876v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01929509v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Mason" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2018.8518411" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800511v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lopez-Radcenco" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Ouala" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L G&#243;mez&#173;navarro" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586349v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799854v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fenglin Tian" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2017.8127625" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757749v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2017.8297094" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609890v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801014v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444213v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUSIPCO.2016.7760667" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271173v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2015.7351615" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356222v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.4030.5681" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188863v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Garello" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANS.2014.7002988" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355266v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANSAP.2016.7485433" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937213v2" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Meunier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kamm" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gachon" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03456259v2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01784196v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017IMTA0050" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>