--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -315,585 +315,585 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05457322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser metal deposition as repair technology for Inconel 718</w:t>
+                <w:t xml:space="preserve">Damage created by abrasive waterjet and conventional drilling in open-hole and assembled 3D interlock woven carbon fiber-reinforced plastic composites examined by fatigue testing and linear regression analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lorena Cano Salinas</w:t>
+                <w:t xml:space="preserve">Philippe Blais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mehdi Salem</w:t>
+                <w:t xml:space="preserve">Toubal Lotfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kamel Moussaoui</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Redouane Zitoune</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00170-024-14982-x⟩</w:t>
+              <w:t xml:space="preserve">Engineering Failure Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 168, pp.109099. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.engfailanal.2024.109099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04886066v1</w:t>
+                <w:t xml:space="preserve">hal-04815503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The cutting performance of coated and uncoated segmented flute routers with tool wear progression in milling multidirectional CFRP composites</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimization of surface texturing parameters in additively manufactured continuous fiber composites using abrasive waterjet technique for composite repair applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arjun Chandra Shekar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atef Sawalmeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Redouane Zitoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yanli He</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lucas Hof</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wear</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.wear.2025.206199⟩</w:t>
+              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 190, pp.108698. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2024.108698⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05497335v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04969414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damage created by abrasive waterjet and conventional drilling in open-hole and assembled 3D interlock woven carbon fiber-reinforced plastic composites examined by fatigue testing and linear regression analysis</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The cutting performance of coated and uncoated segmented flute routers with tool wear progression in milling multidirectional CFRP composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Yanli He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuxiang Fan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Depan Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Redouane Zitoune</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing Luo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Failure Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.engfailanal.2024.109099⟩</w:t>
+              <w:t xml:space="preserve">Wear</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 578-579, pp.206199. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.wear.2025.206199⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04815503v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05497335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of surface texturing parameters in additively manufactured continuous fiber composites using abrasive waterjet technique for composite repair applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Laser metal deposition as repair technology for Inconel 718</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorena Cano Salinas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Salem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arjun Chandra Shekar</w:t>
+                <w:t xml:space="preserve">Kamel Moussaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atef Sawalmeh</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Redouane Zitoune</w:t>
+                <w:t xml:space="preserve">Sabine Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas Hof</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anis Hor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 190, pp.108698. </w:t>
+              <w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 136, pp.2193-2208. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2024.108698⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00170-024-14982-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04969414v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04886066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A semi-analytical model for low-density impact-based surface treatments: Application to the abrasive waterjet texturing of thermoplastic polymers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fréquelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Zitoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Jumel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Jaillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -944,90 +944,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface Engineering Strategies for Aerospace Composite Repairs: Machining and Texturation of Additive Manufacturing parts by Abrasive Waterjet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arjun Chandra Shekar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Leclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Zitoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Hof</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wear</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, pp.205982. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1055,936 +1055,936 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04969420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the impact of accelerated weathering on the mechanical properties of a flax/epoxy composite: A study on tensile performance and drop-weight impact</w:t>
+                <w:t xml:space="preserve">Elastic properties identification of a bio-based material in tertiary packaging: Tools and methods development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelhadi Hadj-Djilani</w:t>
+                <w:t xml:space="preserve">Mohamed Hichem Saihi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Habiba Bougherara</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Redouane Zitoune</w:t>
+                <w:t xml:space="preserve">Sonia Sassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lotfi Toubal</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Francis Collombet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves-Henri Grunevald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Davila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2024.108277⟩</w:t>
+              <w:t xml:space="preserve">Journal of Composite Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 58 (26), pp.2817-2835. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/00219983241284038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04585366v1</w:t>
+                <w:t xml:space="preserve">hal-04908014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of hole quality Enhancement in new glass/flax laminates via hybrid drilling techniques</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Joining of AA5052 to CF/PEEK by friction lap welding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yunshu Shang</w:t>
+                <w:t xml:space="preserve">Jamal Sheikh-Ahmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Redouane Zitoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guiyin Xu</w:t>
+                <w:t xml:space="preserve">Claire Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jiaming Zhan</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-François Ferrero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Vieille</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2024.108651⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 132 (3-4), pp.1137-1150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00170-024-13457-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04845010v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05466093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Static behavior of thick flax/epoxy composite laminates: multi-instrumentation mechanical failure analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fatiha Batouche</w:t>
+                <w:t xml:space="preserve">The influence of the hole-generation process on fatigue response of open-hole and assembled titanium samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Blais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Ameur</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Lotfi Toubal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Zitoune</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lotfi Toubal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Composite Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/00219983241304025⟩</w:t>
+              <w:t xml:space="preserve">Journal of Manufacturing Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 110, pp.412-423. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmapro.2024.01.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04815502v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04389830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elastic properties identification of a bio-based material in tertiary packaging: Tools and methods development</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Static behavior of thick flax/epoxy composite laminates: multi-instrumentation mechanical failure analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatiha Batouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Hichem Saihi</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mohamed Ameur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Redouane Zitoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lotfi Toubal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Composite Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 58 (26), pp.2817-2835. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/00219983241284038⟩</w:t>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/00219983241304025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04908014v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04815502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joining of AA5052 to CF/PEEK by friction lap welding</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigation of hole quality Enhancement in new glass/flax laminates via hybrid drilling techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hao Ye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiong Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yunshu Shang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guiyin Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jamal Sheikh-Ahmad</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jiaming Zhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00170-024-13457-3⟩</w:t>
+              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.108651. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2024.108651⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05466093v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04845010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The influence of the hole-generation process on fatigue response of open-hole and assembled titanium samples</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Investigating the influence of High-Void content on the impact and Post-Impact properties of Flax/Epoxy composite laminates with different stacking configurations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhadi Hadj-Djilani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lotfi Toubal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habiba Bouguerara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Zitoune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Manufacturing Processes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 110, pp.412-423. </w:t>
+              <w:t xml:space="preserve">Composite Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 330, pp.117832. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmapro.2024.01.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2023.117832⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04389830v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04572891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the influence of High-Void content on the impact and Post-Impact properties of Flax/Epoxy composite laminates with different stacking configurations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Assessing the impact of accelerated weathering on the mechanical properties of a flax/epoxy composite: A study on tensile performance and drop-weight impact</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhadi Hadj-Djilani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habiba Bougherara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Redouane Zitoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lotfi Toubal</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Redouane Zitoune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composite Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 330, pp.117832. </w:t>
+              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 184, pp.108277. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2023.117832⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2024.108277⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04572891v1</w:t>
+                <w:t xml:space="preserve">hal-04585366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drilling of filament wound hybrid composite tubes: An experimental study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Braiek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Zitoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vijayan Krishnaraj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2087,51 +2087,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imed Boughdiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Mabrouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Zitoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Giasin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2191,103 +2191,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of process parameters of Plain Water Jet on the cleaning quality, surface and material integrity of Inconel 718 milled by Abrasive Water Jet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorena Cano Salinas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Sourd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Moussaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Salem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tribology International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 178 (Part B), pp.108094. </w:t>
@@ -2319,1277 +2319,1303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03867517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of machining processes on the damage response and surface quality of open hole hybrid carbon/flax composites: An experimental study</w:t>
+                <w:t xml:space="preserve">Experimental and numerical investigations of the damages induced while drilling flax/epoxy composite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Braedon Hoekstra</w:t>
+                <w:t xml:space="preserve">Mf Ameur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atefeh Shekarian</w:t>
+                <w:t xml:space="preserve">A Hadj Djilani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kamal Kolasangiani</w:t>
+                <w:t xml:space="preserve">R Zitoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Donatus C.D. Oguamanam</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Redouane Zitoune</w:t>
+                <w:t xml:space="preserve">Krishnaraj V</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Sheikh-Ahmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composite Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2022.115244⟩</w:t>
+              <w:t xml:space="preserve">Journal of Composite Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 56 (2), pp.295-312. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/00219983211055825⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03683093v1</w:t>
+                <w:t xml:space="preserve">hal-04028078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-scale analysis of the damage and contamination in abrasive water jet drilling of GLARE fibre metal laminates</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">X Sourd</w:t>
+                <w:t xml:space="preserve">Static and fatigue testing of open-hole and assembled composites based on long carbon fiber and a nylon matrix developed using fused deposition modelling: Multiscale characterization of printed holes and machined holes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Blais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lotfi Toubal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Redouane Zitoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K Giasin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Colin Lupton</w:t>
+                <w:t xml:space="preserve">Zouhair Chaib</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Manufacturing Processes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmapro.2022.10.023⟩</w:t>
+              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 162, pp.107126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2022.107126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03831871v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04028012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupled thermo-mechanical modeling of drilling of multi-directional polymer matrix composite laminates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Role of conventional drilling and abrasive water jet induced damage on the mechanical response of flax/epoxy laminates with holes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Braedon Hoekstra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sagar Kubher</w:t>
+                <w:t xml:space="preserve">Kamal Kolasangiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suhasini Gururaja</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Donatus Oguamanam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Zitoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habiba Bougherara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 156, pp.106802. </w:t>
+              <w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part L: Journal of Materials: Design and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.146442072211023. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2022.106802⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/14644207221102317⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03683075v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03683050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and numerical investigations of the damages induced while drilling flax/epoxy composite</w:t>
+                <w:t xml:space="preserve">Properties of eco-friendly mortars produced by partial cement replacement with waste cork particles: a feasibility study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mf Ameur</w:t>
+                <w:t xml:space="preserve">Nadia Lakreb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Hadj Djilani</w:t>
+                <w:t xml:space="preserve">Umut Şen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R Zitoune</w:t>
+                <w:t xml:space="preserve">Abdelhakim Beddiar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Redouane Zitoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Krishnaraj V</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J Sheikh-Ahmad</w:t>
+                <w:t xml:space="preserve">Catarina Nobre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Composite Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/00219983211055825⟩</w:t>
+              <w:t xml:space="preserve">Biomass Conversion and Biorefinery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13399-021-02139-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04028078v1</w:t>
+                <w:t xml:space="preserve">hal-03509908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Static and fatigue testing of open-hole and assembled composites based on long carbon fiber and a nylon matrix developed using fused deposition modelling: Multiscale characterization of printed holes and machined holes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Coupled thermo-mechanical modeling of drilling of multi-directional polymer matrix composite laminates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sagar Kubher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suhasini Gururaja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Zitoune</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zouhair Chaib</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 162, pp.107126. </w:t>
+              <w:t xml:space="preserve">, 2022, 156, pp.106802. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2022.107126⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2022.106802⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04028012v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03683075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of conventional drilling and abrasive water jet induced damage on the mechanical response of flax/epoxy laminates with holes</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multi-scale analysis of the damage and contamination in abrasive water jet drilling of GLARE fibre metal laminates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Donatus Oguamanam</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">X Sourd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Giasin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Zitoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Habiba Bougherara</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Salem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colin Lupton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part L: Journal of Materials: Design and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/14644207221102317⟩</w:t>
+              <w:t xml:space="preserve">Journal of Manufacturing Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 84, pp.610 - 621. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmapro.2022.10.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03683050v1</w:t>
+                <w:t xml:space="preserve">hal-03831871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Properties of eco-friendly mortars produced by partial cement replacement with waste cork particles: a feasibility study</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental investigation of three-point bending behavior of assembled hybrid composite tubes before and after the fire endurance test</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelhakim Beddiar</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Ated Ben Khalifa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nessrine Brahem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Braiek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Zitoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mondher Zidi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomass Conversion and Biorefinery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13399-021-02139-9⟩</w:t>
+              <w:t xml:space="preserve">Journal of Composite Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 56 (18), pp.2933-2948. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/00219983221107094⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03509908v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03923383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation of three-point bending behavior of assembled hybrid composite tubes before and after the fire endurance test</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of the texturing quality consecutive to Abrasive Water Jet machining on the adhesive properties in mode I of 3D woven composite assemblies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nessrine Brahem</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">X. Sourd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Zitoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mondher Zidi</w:t>
+                <w:t xml:space="preserve">Laurent Crouzeix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Coulaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Composite Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/00219983221107094⟩</w:t>
+              <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 242, pp.110091. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesb.2022.110091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03923383v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03719352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the texturing quality consecutive to Abrasive Water Jet machining on the adhesive properties in mode I of 3D woven composite assemblies</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Effect of machining processes on the damage response and surface quality of open hole hybrid carbon/flax composites: An experimental study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Braedon Hoekstra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atefeh Shekarian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamal Kolasangiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donatus C.D. Oguamanam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Zitoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 242, pp.110091. </w:t>
+              <w:t xml:space="preserve">Composite Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 285, pp.115244. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compositesb.2022.110091⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2022.115244⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03719352v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03683093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-situ cutting temperature and machining force measurements during conventional drilling of carbon fiber polymer composite laminates</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Influence of the damage generated by abrasive water jet texturing on the tensile static and fatigue behaviour of 3D woven composite in the context of repair</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Sourd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Zitoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Crouzeix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Coulaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Lamouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Composite Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0021998321998070⟩</w:t>
+              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 149, pp.106567. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2021.106567⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03161041v1</w:t>
+                <w:t xml:space="preserve">hal-03327314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of cutting parameters on thrust force, torque, hole quality and dust generation during drilling of GLARE 2B laminates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imed Boughdiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3598,1757 +3624,1731 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Giasin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Mabrouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Zitoune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composite Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 261, pp.113562. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2021.113562⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03327319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the damage generated by abrasive water jet texturing on the tensile static and fatigue behaviour of 3D woven composite in the context of repair</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Influence of abrasive water jet parameters on the surface integrity of Inconel 718</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorena Cano Salinas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Moussaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akshay Hejjaji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Salem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anis Hor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2021.106567⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 114, pp.997-1009. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00170-021-06888-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03327314v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03201744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of abrasive water jet parameters on the surface integrity of Inconel 718</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lorena Cano Salinas</w:t>
+                <w:t xml:space="preserve">Microstructural investigation and hole quality evaluation in S2/FM94 glass-fibre composites under dry and cryogenic conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Giasin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antigoni Barouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hom Nath Dhakal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carol Featherson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kamel Moussaoui</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Anis Hor</w:t>
+                <w:t xml:space="preserve">Redouane Zitoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00170-021-06888-9⟩</w:t>
+              <w:t xml:space="preserve">Journal of Reinforced Plastics and Composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 40 (7-8), pp.273-293. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0731684420958479⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03201744v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03332005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructural investigation and hole quality evaluation in S2/FM94 glass-fibre composites under dry and cryogenic conditions</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Plain water jet cleaning of titanium alloy after abrasive water jet milling: Surface contamination and quality analysis in the context of maintenance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Sourd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Zitoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akshay Hejjaji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Salem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anis Hor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Reinforced Plastics and Composites</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 40 (7-8), pp.273-293. </w:t>
+              <w:t xml:space="preserve">Wear</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 477, pp.1-13/203833. </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0731684420958479⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.wear.2021.203833⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03332005v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03199552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plain water jet cleaning of titanium alloy after abrasive water jet milling: Surface contamination and quality analysis in the context of maintenance</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Performance of lightweight mortar reinforced with doum palm fiber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatma Naiiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allègue Lamis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Salem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Zitoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zidi Mondher</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wear</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.wear.2021.203833⟩</w:t>
+              <w:t xml:space="preserve">Journal of Composite Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 55 (12), pp.1591-1607. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0021998320975196⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03199552v1</w:t>
+                <w:t xml:space="preserve">hal-03040724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance of lightweight mortar reinforced with doum palm fiber</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Heat-Affected Zone and Mechanical Analysis of GFRP Composites with Different Thicknesses in Drilling Processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Usama Khashaba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Abd-Elwahed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismai Najjar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ammar Melaibari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Composite Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0021998320975196⟩</w:t>
+              <w:t xml:space="preserve">Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (14), pp.2246. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/polym13142246⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03040724v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03327322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heat-Affected Zone and Mechanical Analysis of GFRP Composites with Different Thicknesses in Drilling Processes</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">In-situ cutting temperature and machining force measurements during conventional drilling of carbon fiber polymer composite laminates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sagar Kubher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suhasini Gururaja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Redouane Zitoune</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 13 (14), pp.2246. </w:t>
+              <w:t xml:space="preserve">Journal of Composite Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.002199832199807. </w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/polym13142246⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/0021998321998070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03327322v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03161041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-scale analysis of the generated damage when machining pockets of 3D woven composite for repair applications using abrasive water jet process: Contamination analysis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Smart machining: Monitoring of CFRP milling using AE and IR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thiago Luiz Lara Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Zitoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antônio Carlos Ancelotti Jr.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastião Simões Da Cunha Jr.</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2020.106118⟩</w:t>
+              <w:t xml:space="preserve">Composite Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 249, pp.112611. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2020.112611⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02941045v1</w:t>
+                <w:t xml:space="preserve">hal-03161056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of machining damage generated during trimming of CFRP composite on the compressive strength</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">New model for the prediction of the machining depth during milling of 3D woven composite using abrasive waterjet process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Sourd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Zitoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Crouzeix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Salem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Charlas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Composite Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Composite Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 234, pp.1-12/111760. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2019.111760⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0021998319883335⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02961068v1</w:t>
+                <w:t xml:space="preserve">hal-02400777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smart machining: Monitoring of CFRP milling using AE and IR</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">New tool for reduction of harmful particulate dispersion and to improve machining quality when trimming carbon/epoxy composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Nguyen-Dinh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akshay Hejjaji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Zitoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sebastião Simões Da Cunha Jr.</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bouvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Salem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composite Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2020.112611⟩</w:t>
+              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 131, pp.105806. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2020.105806⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03161056v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02544160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New model for the prediction of the machining depth during milling of 3D woven composite using abrasive waterjet process</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Influence of machining damage generated during trimming of CFRP composite on the compressive strength</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Nguyen-Dinh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bouvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Zitoune</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Charlas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composite Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2019.111760⟩</w:t>
+              <w:t xml:space="preserve">Journal of Composite Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 54 (11), pp.0. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0021998319883335⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02400777v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02961068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New tool for reduction of harmful particulate dispersion and to improve machining quality when trimming carbon/epoxy composites</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Fire behaviour of hybrid filament-wound single and adhesively bonded composites tubes under static pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Braiek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ated Ben Khalifa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Zitoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mondher Zidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Salem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 131, pp.105806. </w:t>
+              <w:t xml:space="preserve">Polymer Testing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 91, pp.106815. </w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2020.105806⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.polymertesting.2020.106815⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02544160v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02928011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fire behaviour of hybrid filament-wound single and adhesively bonded composites tubes under static pressure</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Numerical and experimental study of the drilling of multi-stacks made of titanium alloy Ti-6Al-4V: interface and burr behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nawel Glaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Mehdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Moussaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Zitoune</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mehdi Salem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Testing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.polymertesting.2020.106815⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 107 (3-4), pp.1153-1162. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00170-020-05116-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02928011v1</w:t>
+                <w:t xml:space="preserve">hal-03161060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical and experimental study of the drilling of multi-stacks made of titanium alloy Ti-6Al-4V: interface and burr behavior</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kamel Mehdi</w:t>
+                <w:t xml:space="preserve">Multi-scale analysis of the generated damage when machining pockets of 3D woven composite for repair applications using abrasive water jet process: Contamination analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Sourd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kamel Moussaoui</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Redouane Zitoune</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akshay Hejjaji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Salem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Crouzeix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 107 (3-4), pp.1153-1162. </w:t>
+              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 139, pp.1-11/106118. </w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00170-020-05116-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2020.106118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03161060v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02941045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental investigation on impact, sound, and vibration response of natural-based composite sandwich made of flax and agglomerated cork</w:t>
               </w:r>
@@ -5386,51 +5386,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Shankar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Senthilkumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Zitoune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Composite Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, pp.002199831987135. </w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5598,103 +5598,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of controlled depth abrasive water jet milling on the fatigue behavior of carbon/epoxy composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akshay Hejjaji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Zitoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lotfi Toubal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Crouzeix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Collombet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 121, pp.397-410. </w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5767,51 +5767,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vijayan Krishnaraj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouleeswaran Senthilkumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Zitoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krishna Shankar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5871,64 +5871,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatigue damage evolution in thick composite laminates: Combination of X-ray tomography, acoustic emission and digital image correlation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmane Djabali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lotfi Toubal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Zitoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Rechak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5987,103 +5987,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effect of doum palm fibers on the mechanical and thermal properties of gypsum mortar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatma Naiiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamis Allègue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Salem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Zitoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mondher Zidi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Composite Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 53 (19), pp.2641-2659. </w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6117,90 +6117,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface integrity while trimming of composite structures: X-ray tomography analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Nguyen-Dinh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Zitoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Le Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composite Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 210, pp.735-746. </w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6228,329 +6228,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01969389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moisture Effects on the Material Properties of a Jute/Epoxy Laminate: Impulse Excitation Technique Contribution</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">An experimental investigation of the mechanical behavior and damage of thick laminated carbon/epoxy composite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahmane Djabali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lotfi Toubal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Zitoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Rocher Gleizes</w:t>
+                <w:t xml:space="preserve">Saïd Rechak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Natural Fibers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 15 (1), pp.39-52. </w:t>
+              <w:t xml:space="preserve">Composite Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 184, pp.178--190. </w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/15440478.2017.1302389⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2017.09.069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01940482v1</w:t>
+                <w:t xml:space="preserve">hal-01940484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An experimental investigation of the mechanical behavior and damage of thick laminated carbon/epoxy composite</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abderrahmane Djabali</w:t>
+                <w:t xml:space="preserve">Moisture Effects on the Material Properties of a Jute/Epoxy Laminate: Impulse Excitation Technique Contribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lotfi Toubal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Redouane Zitoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lotfi Toubal</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Saïd Rechak</w:t>
+                <w:t xml:space="preserve">Francis Collombet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Rocher Gleizes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composite Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2017.09.069⟩</w:t>
+              <w:t xml:space="preserve">Journal of Natural Fibers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 15 (1), pp.39-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15440478.2017.1302389⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01940484v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01940482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical modeling and experimental analysis of thrust cutting force and torque in drilling process of titanium alloy Ti6Al4V</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nawel Glaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Mehdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Zitoune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 96 (5), pp.2815-2824. </w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6610,51 +6610,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Braiek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ben Khalifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Zitoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Zidi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6726,77 +6726,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analytical and experimental investigation of the delamination during drilling of composite structures with core drill made of diamond grits: X-ray tomography analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamel Saoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Zitoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suhasini Gururaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Salem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah Mezleni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6843,77 +6843,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temperature and wear analysis in function of the cutting tool coating when drilling of composite structure: In situ measurement by optical fiber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Zitoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Cadorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Collombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michal Š'Ima</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6964,77 +6964,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and numerical study of adhesively bonded\textpm55° filament wound tubular specimens under uniaxial tensile loading</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Braiek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Zitoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ated Ben Khalifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mondher Zidi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composite Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 172, pp.297--310</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7059,103 +7059,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface and machining induced damage characterization of abrasive water jet milled carbon/epoxy composite specimens and their impact on tensile behavior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akshay Hejjaji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Zitoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Crouzeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Collombet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wear</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 376-377 (Part B), p. 1356-1364. </w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7183,213 +7183,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01620031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-Speed Edge Trimming of CFRP and Online Monitoring of Performance of Router Tools Using Acoustic Emission</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prediction of critical thrust force for exit-ply delamination during drilling composite laminates: thermo-mechanical analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamel Saoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Redouane Zitoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suhasini Gururaja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rangasamy Prakash</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jamal Sheikh-Ahmad</w:t>
+                <w:t xml:space="preserve">Salah Mezlini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akshay Amaranath Hajjaji</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Machining and Machinability of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 18 (1/2), pp.77</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01950772v1</w:t>
+                <w:t xml:space="preserve">hal-01950782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and numerical analysis on drilling of carbon fibre reinforced plastic and aluminium stacks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Zitoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Krishnaraj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Collombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Le Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composite Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 146, pp.148-158. </w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7449,51 +7453,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dhiraj Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. K. Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Zitoune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Manufacturing: Polymer &amp; Composites Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 2 (2), pp.47-56. </w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7521,874 +7525,870 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01950771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of critical thrust force for exit-ply delamination during drilling composite laminates: thermo-mechanical analysis</w:t>
+                <w:t xml:space="preserve">Critical thrust force predictions during drilling: Analytical modeling and X-ray tomography quantification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamel Saoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Zitoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah Mezlini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suhasini Gururaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salah Mezlini</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Akshay Amaranath Hajjaji</w:t>
+                <w:t xml:space="preserve">Philippe Seitier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Machining and Machinability of Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 18 (1/2), pp.77</w:t>
+              <w:t xml:space="preserve">Composite Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 153, pp.886--894</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01950782v1</w:t>
+                <w:t xml:space="preserve">hal-01950765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Critical thrust force predictions during drilling: Analytical modeling and X-ray tomography quantification</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">High-Speed Edge Trimming of CFRP and Online Monitoring of Performance of Router Tools Using Acoustic Emission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rangasamy Prakash</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vijayan Krishnaraj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Zitoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Philippe Seitier</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamal Sheikh-Ahmad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composite Structures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 9 (10), pp.798. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ma9100798⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01950765v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01950772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of damage mechanism and tool wear while drilling of 3D woven composite materials using internal and external cutting fluid</w:t>
+                <w:t xml:space="preserve">Role of the surface quality on the mechanical behavior of CFRP bolted composite joints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N Cadorin</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">M. Saleem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Zitoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Francis Collombet</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. El Sawi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Bougherara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Composite Materials</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Fatigue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 80, pp.246--256</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03222226v1</w:t>
+                <w:t xml:space="preserve">hal-01951241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of the surface quality on the mechanical behavior of CFRP bolted composite joints</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Wear signature on hole defects as a function of cutting tool material for drilling 3D interlock composite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Cadorin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Zitoune</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">H. Bougherara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Fatigue</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 80, pp.246--256</w:t>
+              <w:t xml:space="preserve">Wear</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 20th International Conference on Wear of Materials, 332-333, pp.742--751</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01951241v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01951246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wear signature on hole defects as a function of cutting tool material for drilling 3D interlock composite</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Compressive behaviour of concrete elements confined with GFRP-prefabricated bonded shells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Beddiar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Zitoune</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Collombet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. H. Grunevald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. T. Abadlia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wear</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 20th International Conference on Wear of Materials, 332-333, pp.742--751</w:t>
+              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 19 (1), pp.65--80</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01951246v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01951222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compressive behaviour of concrete elements confined with GFRP-prefabricated bonded shells</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Influence of Machining Process and Machining Induced Surface Roughness on Mechanical Properties of Continuous Fiber Composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Zitoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. T. Abadlia</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Florent Eyma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Castanié</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Experimental Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 55 (3), p. 519-528. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11340-014-9967-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01951222v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01611014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Machining Process and Machining Induced Surface Roughness on Mechanical Properties of Continuous Fiber Composites</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Analysis of damage mechanism and tool wear while drilling of 3D woven composite materials using internal and external cutting fluid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Cadorin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Zitoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bruno Castanié</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Seitier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Collombet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 55 (3), p. 519-528. </w:t>
+              <w:t xml:space="preserve">Journal of Composite Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 49 (22), pp.2687-2703. </w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11340-014-9967-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/0021998314553045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01611014v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03222226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the Manufacturing Process on the Mechanical Properties of Flax/Epoxy Composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ihab El Sawi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habiba Bougherara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Zitoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zouheir Fawaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8461,64 +8461,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ihab El Sawi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zouheir Fawaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Zitoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habiba Bougherara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 49 (5), pp.2338--2346</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8556,77 +8556,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the surface defects and dust generated during trimming of CFRP: Influence of tool geometry, machining parameters and cutting speed range</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madjid Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Zitoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Eyma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Castanié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 66, pp.142--154</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8645,338 +8645,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01952583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of trimming damages of CFRP structures in function of the machining processes and their impact on the mechanical behavior</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Optimization of twist drill geometry for drilling CFRP and multi-material made of CFRP/Al</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Zitoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Bruno Castanié</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elam Bouacif Belkacem S.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Collombet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habiba Bouguerara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 57, pp.136--143</w:t>
+              <w:t xml:space="preserve">International Journal of Materials, Mechanics and Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2 (4)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01952584v1</w:t>
+                <w:t xml:space="preserve">hal-01952591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of twist drill geometry for drilling CFRP and multi-material made of CFRP/Al</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Study of trimming damages of CFRP structures in function of the machining processes and their impact on the mechanical behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madjid Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Zitoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Habiba Bouguerara</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Bougherara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Eyma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Castanié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Materials, Mechanics and Manufacturing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 2 (4)</w:t>
+              <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 57, pp.136--143</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01952591v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01952584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the Double Cone Drill Geometry on the Holes Quality during Drilling Multi-Stack Made of CFRP/Al</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Zitoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cadorin Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elam Bouacif Belkacem S</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Collombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krishnaraj V</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Materials, Mechanics and Manufacturing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 2 (4), pp.292--296</w:t>
@@ -9005,51 +9005,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tribo-functional Design of Double Cone Drill Implications in Tool Wear During Drilling of Copper mesh/CFRP/Woven ply</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Zitoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. El Mansori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9134,64 +9134,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abrasive Water-Jet milling of aeronautic aluminum 2024-T3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cénac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Zitoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Collombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Deleris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9238,77 +9238,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perçage d’un matériau composite tissé 3D : Influence des conditions d’usinage et de l’usure de l’outil sur les efforts de coupe et la qualité d’usinage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Zitoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Cadorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Castanié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sève</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9346,90 +9346,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating the effect of machining processes on the mechanical behaviour of composite plates with circular holes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saleem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Toubal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Zitoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Bougherara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 55, pp.169--177. </w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9488,77 +9488,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Machinability and surface quality during high speed trimming of multi directional CFRP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madjid Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Zitoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Eyma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Castanié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Machining and Machinability of Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 13 (2/3), pp.289. </w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9605,77 +9605,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandwich composites impact and indentation behaviour study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belkacem Hachemane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Zitoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boudjema Bezzazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, vol. 51, pp. 1-10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9735,51 +9735,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Almabouacif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Vijayan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Zitoune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des composites et des matériaux avancés = Journal of Composite and Advanced Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 23 (3), pp.437--457</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9798,626 +9798,626 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02180347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of machining parameters at high speed drilling of carbon fiber reinforced plastic (CFRP) laminates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of machining parameters and new nano-coated tool on drilling performance of CFRP/Aluminium sandwich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Redouane Zitoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Krishnaraj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Almabouacif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Collombet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Prabukarthi</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">M.S. Kumar</w:t>
+                <w:t xml:space="preserve">M. Sima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 43 (4), pp.1791--1799. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compositesb.2012.01.007⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 43 (3), pp.1480--1488. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesb.2011.08.054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02185290v1</w:t>
+                <w:t xml:space="preserve">hal-02185577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comportement d’une réparation en escalier obtenue par Jet d’Eau Abrasif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Crouzeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Cenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Collombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Zitoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y.-H. Grunevald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matériaux et Techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 100 (6-7), pp.681--690. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/mattech/2012031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02185582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of machining parameters and new nano-coated tool on drilling performance of CFRP/Aluminium sandwich</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">STUDY OF MECHANICAL AND HYGROTHERMAL PROPERTIES OF AGGLOMERATED CORK</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Bezzazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Zitoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Collombet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compositesb.2011.08.054⟩</w:t>
+              <w:t xml:space="preserve">Mechanika</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 18 (1), pp.40--45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5755/j01.mech.18.1.1278⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02185577v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02185584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">STUDY OF MECHANICAL AND HYGROTHERMAL PROPERTIES OF AGGLOMERATED CORK</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimization of machining parameters at high speed drilling of carbon fiber reinforced plastic (CFRP) laminates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Krishnaraj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Prabukarthi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ramanathan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Elanghovan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Mir</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M.S. Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanika</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 43 (4), pp.1791--1799. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesb.2012.01.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5755/j01.mech.18.1.1278⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02185584v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02185290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behaviour of composite plates with drilled and moulded hole under tensile load</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Zitoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Crouzeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Collombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Tamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10502,64 +10502,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of Mechanical and Thermomechanical Properties of Jute/Epoxy Composite Laminate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdallah Mir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Zitoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Collombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boudjema Bezzazi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10619,64 +10619,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprehensive Review on Drilling of Multimaterials Stacks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Vijayan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Zitoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Collombet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Machining and Forming Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 2 (3/4), pp.171--200</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10701,77 +10701,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of drilling of composite material and aluminium stack</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Zitoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Krishnaraj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Collombet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composite Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 92 (5), pp.1246--1255. </w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10811,415 +10811,415 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02193165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring strains through the thickness of a composite structural specimen subjected to bending</w:t>
+                <w:t xml:space="preserve">Assessment of cure-residual strains through the thickness of carbon-epoxy laminates using FBGs Part II: Technological specimen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Mulle</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">M. Mulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Collombet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Zitoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Henri Grunevald</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">C. Huchette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Mechanics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 40 (10), pp.1534--1544. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2009.06.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01847801v1</w:t>
+                <w:t xml:space="preserve">hal-02194262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Embedded FBGs and 3-D DIC for the stress analysis of a structural specimen subjected to bending</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Mulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Zitoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Collombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Henri Grunevald</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composite Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 91 (1), p.48-55</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01851420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of cure-residual strains through the thickness of carbon-epoxy laminates using FBGs Part II: Technological specimen</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Measuring strains through the thickness of a composite structural specimen subjected to bending</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Mulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Redouane Zitoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Collombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Huchette</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laurent Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Henri Grunevald</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Experimental Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 49 (6), p.877-880</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02194262v1</w:t>
+                <w:t xml:space="preserve">hal-01847801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (33)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -11250,90 +11250,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Usinabilité d'un composite à matrice céramique oxyde-oxyde par jet d'eau abrasif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Latour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Crouzeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dusserre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Zitoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JNC 2025 - Journées Nationales sur les Composites 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AMAC, Jun 2025, Gif-sur-Yvette, France. 6 p</w:t>
@@ -11375,90 +11375,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of deposition strategy on porosity in powder-feed directed energy deposition (DED)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neha Devi Dhoonooah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Moussaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Monies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter Rubio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Zitoune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27th International ESAFORM Conference on Material Forming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Toulouse, France. pp.325-333, </w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11492,103 +11492,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-scale characterization of material and surface integrity of Inconel 718 when milling by Abrasive Water Jet process: Context of repair application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorena Cano Salinas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Moussaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akshay Hejjaji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Salem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Hor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESAFORM 2021 - 24th International ESAFORM Conference on Material Forming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Liège (online), Belgium. 13 p., </w:t>
@@ -11639,77 +11639,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Titanium Alloy Milling Using Abrasive Water Jet for Repair Application: Modifications in Surface Quality and Material Integrity Following Plain Water Jet Cleaning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Sourd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Salem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Zitoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akshay Hejjaji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Lamouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11750,584 +11750,584 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03155305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced Methodology to Evaluate Design of Bonded Large Composite Repair</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental and numerical study of adhesively bonded tubular specimens under uniaxial loading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Braiek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Redouane Zitoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ben Khalifa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Zidi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sampe Europe Conference &amp; Exhibition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Liège, Belgium</w:t>
+              <w:t xml:space="preserve">Proceedings of Proceedings of 17th european conference on composites materials. Munich 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02087140v1</w:t>
+                <w:t xml:space="preserve">hal-02048278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and numerical study of adhesively bonded tubular specimens under uniaxial loading</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Analytical model of critical thrust force for exi-ply delamination during drilling: thermo-mechanical analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Saoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Zitoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M. Zidi</w:t>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gururaja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mezlini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Seitier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of Proceedings of 17th european conference on composites materials. Munich 2016</w:t>
+              <w:t xml:space="preserve">Proceedings of 17th european conference on composites materials. Munich</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02048278v1</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02048277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytical model of critical thrust force for exi-ply delamination during drilling: thermo-mechanical analysis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Impact of the abrasive water jet milling process on the damage and surface characteristics of CFRP composite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akshay Hejjaji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Zitoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Philippe Seitier</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Crouzeix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Collombet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Le Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of 17th european conference on composites materials. Munich</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Munich, Germany</w:t>
+              <w:t xml:space="preserve">ECCM 17 - 17th European Conference on Composite Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Munich, Germany. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02048277v1</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01722826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the abrasive water jet milling process on the damage and surface characteristics of CFRP composite</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
+                <w:t xml:space="preserve">Advanced Methodology to Evaluate Design of Bonded Large Composite Repair</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Crouzeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Collombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves-Henri Grunevald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Davila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ambre Cerisier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCM 17 - 17th European Conference on Composite Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Munich, Germany. 8 p</w:t>
+              <w:t xml:space="preserve">Sampe Europe Conference &amp; Exhibition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Liège, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01722826v1</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02087140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Repair of primary composite structures - a challenge in aeronautics for the composite solution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Collombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Crouzeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y.-H. Grunevald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cerisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Zitoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Franco-Chinese Symposium on Damage and Fracture of Composite Structures: Assessment and Monitoring, Tarbes (France), July 14 - 17</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Tarbes, France</w:t>
@@ -12350,299 +12350,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02052580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of cutting parameters and wear in drilling of 3D woven carbon/epoxy composites</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Sound and Vibration Damping Properties of Flax Fiber Reinforced Composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Prabhakaran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Krishnarajb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Senthil Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Zitoune</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Seitier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Mechanical Engineering Congress and Exposition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Montréal, Canada. pp.IMECE2014-37467</w:t>
+              <w:t xml:space="preserve">12th GLOBAL CONGRESS ON MANUFACTURING AND MANAGEMENT, GCMM 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Vellore, India. pp.Vol. 97, 573-581</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02053896v1</w:t>
+                <w:t xml:space="preserve">hal-02054330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sound and Vibration Damping Properties of Flax Fiber Reinforced Composites</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Influence of cutting parameters and wear in drilling of 3D woven carbon/epoxy composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Cadorin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Zitoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Seitier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th GLOBAL CONGRESS ON MANUFACTURING AND MANAGEMENT, GCMM 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Vellore, India. pp.Vol. 97, 573-581</w:t>
+              <w:t xml:space="preserve">International Mechanical Engineering Congress and Exposition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Montréal, Canada. pp.IMECE2014-37467</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02054330v1</w:t>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02053896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DESIGN OF DOUBLE CONE TWIST DRILL GEOMETRY TO IMPROVE THE HOLES QUALITY WHILE DRILLING IN MULTI-STACK MADE OF CFRP/AL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Zitoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Krishnaraj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Almabouacif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Collombet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of International Mechanical Engineering Congress and Exposition. P. IMECE2014-36526</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12661,2324 +12661,2324 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02054334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of cutting parameters and wear in drilling of 3D wowen carbon/epoxy composite</w:t>
+                <w:t xml:space="preserve">Etude expérimentale de l'influence des paramètres de coupe et de l'usure de l'outil sur la qualité de percage d'un composite tissé 3D.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Cadorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Zitoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Castanié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Collombet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Castanié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Seve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Conference on Composite Materials, ICCM 19, 2013 Montréal, Canada, July 28, August 2</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">JNC 18, Journées Nationales sur les composites, Nantes, 12-14 Juin 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02183342v1</w:t>
+                <w:t xml:space="preserve">hal-02183456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of step-lap repairs from elementary coupons to structural evaluators</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence du procédé d'usinage sur l'usinabilité et le comportement mécanique de pièces composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Redouane Zitoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Eyma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Castanié</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SEICO13 – Sampe Europe 34th International Conference &amp; Forum, Paris (France), March 11-12</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Paris, France. pp.167-172</w:t>
+              <w:t xml:space="preserve">JNC 18, Journées Nationales sur les Composites, Nantes, 12-14 Juin 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02183705v1</w:t>
+                <w:t xml:space="preserve">hal-02183457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of trimming process on the surface quality and on the mechanical behavior of CFRP structures.</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Study of step-lap repairs from elementary coupons to structural evaluators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Crouzeix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Davila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Collombet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Douchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y.-H. Grunevald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Conference on Composite Materials.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">SEICO13 – Sampe Europe 34th International Conference &amp; Forum, Paris (France), March 11-12</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Paris, France. pp.167-172</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02183244v1</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02183705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence du procédé d'usinage sur l'usinabilité et le comportement mécanique de pièces composites</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Influence of cutting parameters and wear in drilling of 3D wowen carbon/epoxy composite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Cadorin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Zitoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Collombet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Castanié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Seve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNC 18, Journées Nationales sur les Composites, Nantes, 12-14 Juin 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Nantes, France</w:t>
+              <w:t xml:space="preserve">19th International Conference on Composite Materials, ICCM 19, 2013 Montréal, Canada, July 28, August 2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02183457v1</w:t>
+                <w:t xml:space="preserve">hal-02183342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude expérimentale de l'influence des paramètres de coupe et de l'usure de l'outil sur la qualité de percage d'un composite tissé 3D.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Influence of trimming process on the surface quality and on the mechanical behavior of CFRP structures.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Zitoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Bougherara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Eyma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Castanié</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Seve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNC 18, Journées Nationales sur les composites, Nantes, 12-14 Juin 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Nantes, France</w:t>
+              <w:t xml:space="preserve">19th International Conference on Composite Materials.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02183456v1</w:t>
+                <w:t xml:space="preserve">hal-02183244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Embedded instrumentation: from coupon level to a representative composite part</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of Machining Parameters on high speed trimming of CFRP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Redouane Zitoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Eyma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Castanié</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SEICO12 - Sampe Europe 33rd International Technical Conference &amp; Forum, Paris (France)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Paris, France. pp.262-291</w:t>
+              <w:t xml:space="preserve">15th EUROPEAN CONFERENCE ON COMPOSITE MATERIALS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Venice, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02186961v1</w:t>
+                <w:t xml:space="preserve">hal-02186859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of double step lap composite repairs on CFRP evaluators</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Embedded instrumentation: from coupon level to a representative composite part</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Collombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Luyckx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sonnenfeld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Lammens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y.-H. Grunevald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCM15 - The 15th European Conference on Composite Materials, Venice (Italy), June 24-28.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Venice, Italy</w:t>
+              <w:t xml:space="preserve">SEICO12 - Sampe Europe 33rd International Technical Conference &amp; Forum, Paris (France)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Paris, France. pp.262-291</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02186849v1</w:t>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02186961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Machining Parameters on high speed trimming of CFRP</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Study of double step lap composite repairs on CFRP evaluators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Crouzeix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Davila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Collombet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Douchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y.-H. Grunevald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th EUROPEAN CONFERENCE ON COMPOSITE MATERIALS</w:t>
+              <w:t xml:space="preserve">ECCM15 - The 15th European Conference on Composite Materials, Venice (Italy), June 24-28.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Venice, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02186859v1</w:t>
+                <w:t xml:space="preserve">hal-02186849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Usinage des Composites par Jet d'eau Abrasif</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Etude de la qualité d'usinage lors du perçage d'un multi-matériau de type CFRP/Aluminium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Redouane Zitoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belkacem S. Elam Bouacif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Collombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vijayan Krishnaraj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ondrej Zindulka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17èmes Journées Nationales sur les Composites (JNC17)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2011, Poitiers-Futuroscope, France. pp.163</w:t>
+              <w:t xml:space="preserve">, Jun 2011, Poitiers-Futuroscope, France. pp.101</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00597503v1</w:t>
+                <w:t xml:space="preserve">hal-00598147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comportement d'une réparation en escalier obtenue par Jet d'Eau Abrasif</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Étude expérimentale et numérique d'un implant de hanche en composite CFRP: Analyse par thermographie IR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habiba Bougherara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ehsan Ur Rahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suraj Shah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lotfi Toubal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Zitoune</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17èmes Journées Nationales sur les Composites (JNC17)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2011, Poitiers-Futuroscope, France. pp.170</w:t>
+              <w:t xml:space="preserve">, Jun 2011, Poitiers-Futuroscope, France. pp.64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00597542v1</w:t>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00597938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation mécanique d'un panneau sandwich à âme en liège et peaux jute/époxy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Bezzazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Zitoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Collombet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17èmes Journées Nationales sur les Composites (JNC17)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Poitiers-Futuroscope, France. pp.25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00597889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de la qualité d'usinage lors du perçage d'un multi-matériau de type CFRP/Aluminium</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Comportement d'une réparation en escalier obtenue par Jet d'Eau Abrasif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Crouzeix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Cénac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Collombet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Zitoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId401" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Ondrej Zindulka</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves-Henri Grunevald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17èmes Journées Nationales sur les Composites (JNC17)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2011, Poitiers-Futuroscope, France. pp.101</w:t>
+              <w:t xml:space="preserve">, Jun 2011, Poitiers-Futuroscope, France. pp.170</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00598147v1</w:t>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00597542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude expérimentale et numérique d'un implant de hanche en composite CFRP: Analyse par thermographie IR</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ehsan Ur Rahim</w:t>
+                <w:t xml:space="preserve">Usinage des Composites par Jet d'eau Abrasif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Cénac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Collombet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Redouane Zitoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suraj Shah</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Redouane Zitoune</w:t>
+                <w:t xml:space="preserve">Michel Déléris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17èmes Journées Nationales sur les Composites (JNC17)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2011, Poitiers-Futuroscope, France. pp.64</w:t>
+              <w:t xml:space="preserve">, Jun 2011, Poitiers-Futuroscope, France. pp.163</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00597938v1</w:t>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00597503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport économique des évaluateurs technologiques multi-instrumentés sur l'ensemble du cycle de développement d'un avion commercial multi-matériaux à base composite = Economical value added of Multi Instrumented Technological Evaluators for the development of composite civil aircraft</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Respect de l'intégrité dans l'usinage non-débouchant par jet d'eau abrasif de matériaux composites = Material integrity maintain while milling composite using abrasive water jet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Cénac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Collombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Zitoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Mulle</w:t>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Déléris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JNC16</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2009, Toulouse, France. 9 p</w:t>
+              <w:t xml:space="preserve">, Jun 2009, Toulouse, France. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00430585v1</w:t>
+                <w:t xml:space="preserve">hal-00430606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Respect de l'intégrité dans l'usinage non-débouchant par jet d'eau abrasif de matériaux composites = Material integrity maintain while milling composite using abrasive water jet</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Etude comparée de la rupture d'éprouvettes trouées par perçage et par moulage = Comparison of composite specimen fracture with drilled and moulded holes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Redouane Zitoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Collombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Michel Déléris</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Tamine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Crouzeix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y.H. Grunevald</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JNC16</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2009, Toulouse, France. 6 p</w:t>
+              <w:t xml:space="preserve">, Jun 2009, Toulouse, France. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00430606v1</w:t>
+                <w:t xml:space="preserve">hal-00429841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude comparée de la rupture d'éprouvettes trouées par perçage et par moulage = Comparison of composite specimen fracture with drilled and moulded holes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Caractérisation mécanique et thermomécanique d'un stratifié Jute/époxy = Mechanical and thermomechanical characterization of jute/epoxy laminate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdallah Mir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Zitoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Collombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Y.H. Grunevald</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boudjema Bezzazi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNC16</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Toulouse, France. 8 p</w:t>
+              <w:t xml:space="preserve">JNC 16</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Toulouse, France. 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00429841v1</w:t>
+                <w:t xml:space="preserve">hal-00389086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation mécanique et thermomécanique d'un stratifié Jute/époxy = Mechanical and thermomechanical characterization of jute/epoxy laminate</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Apport économique des évaluateurs technologiques multi-instrumentés sur l'ensemble du cycle de développement d'un avion commercial multi-matériaux à base composite = Economical value added of Multi Instrumented Technological Evaluators for the development of composite civil aircraft</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Collombet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves-Henri Grunevald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Zitoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Boudjema Bezzazi</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Mulle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNC 16</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Toulouse, France. 10 p</w:t>
+              <w:t xml:space="preserve">JNC16</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Toulouse, France. 9 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00389086v1</w:t>
+                <w:t xml:space="preserve">hal-00430585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déformations à coeur et en surface sur éprouvette technologique en composite</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId345" w:history="1">
+                <w:t xml:space="preserve">Identification de propriétés matériau sur éprouvette technologique par croisement des mesures par stéréo corrélation d'images numériques et réseaux de Bragg avec le modèle numérique associé / Material properties identification on technological specimen by crossing 3D-DIC and embedded FBG measurements with numerical modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Mulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Zitoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Collombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yves-Henri Grunevald</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Henri Grunevald</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8e Colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CSMA, May 2007, Giens, France</w:t>
+              <w:t xml:space="preserve">JNC 15 -15èmes Journées Nationales sur les Composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Marseille, France. p.749-756</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01493725v1</w:t>
+                <w:t xml:space="preserve">hal-01771386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification de propriétés matériau sur éprouvette technologique par croisement des mesures par stéréo corrélation d'images numériques et réseaux de Bragg avec le modèle numérique associé / Material properties identification on technological specimen by crossing 3D-DIC and embedded FBG measurements with numerical modelling</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId345" w:history="1">
+                <w:t xml:space="preserve">Déformations à coeur et en surface sur éprouvette technologique en composite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Mulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Zitoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Collombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yves Henri Grunevald</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves-Henri Grunevald</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNC 15 -15èmes Journées Nationales sur les Composites</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Marseille, France. p.749-756</w:t>
+              <w:t xml:space="preserve">8e Colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CSMA, May 2007, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01771386v1</w:t>
+                <w:t xml:space="preserve">hal-01493725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception optimale de structures composites par instrumentation à cœur et identification multi-échelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Collombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Mulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-Henri Grunevald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Zitoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Trarieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15016,64 +15016,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prédiction des efforts responsables du délaminage lors du perçage des structures composites fibres longues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Zitoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Collombet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7e colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CSMA, May 2005, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15130,51 +15130,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procède de traitement d’une pièce de turbomachine réalisée en matériau composite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Zitoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Sourd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15231,51 +15231,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Système d’usinage par abrasif et nettoyage par jet d’eau pure en simultané</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Zitoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Sourd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15332,51 +15332,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solution de retrait de bord d'attaque métallique par enlèvement de matière par jet d'eau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Zitoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Charlas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15478,51 +15478,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amit Mahajan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandeep Devgan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Zitoune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Springer Nature Singapore, 2024, Biomedical Materials for Multi-functional Applications, </w:t>
             </w:r>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-981-99-6972-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -15575,51 +15575,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarabjeet Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preetkanwal Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Zitoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morteza Yazdani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15672,51 +15672,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Special Issue on Advances in the Machining of Aerospace Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Vijayan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Zitoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Davim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15760,51 +15760,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drilling of polymer matrix composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Vijayan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Zitoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Davim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15835,51 +15835,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Developments in Machining of Aerospace Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Zitoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Krishnaraj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15955,51 +15955,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">International Conference on Latest Developments in Materials &amp; Manufacturing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Zitoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Singh Paramjit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16108,90 +16108,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controlled Depth Milling of Hybrid Aerospace Grade Materials Using Abrasive Water Jet – Critical Review and Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Sourd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Zitoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Crouzeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Lamouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Machining and Machinability of Fiber Reinforced Polymer Composites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Singapore, pp.225-280, 2021, Composites Science and Technology, </w:t>
             </w:r>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
@@ -16225,77 +16225,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perçage des multi-matériaux de type carbone/époxy et d'alliage d'aluminium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Zitoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Collombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Moussaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Faycal Ameur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16327,558 +16327,558 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02147777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Machining and drilling processes in composites manufacture: Damage and material integrity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Repairing composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Collombet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y.-H. Grunevald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Crouzeix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Douchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Zitoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Composites Manufacturing and Process Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Elsevier, 2015</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, © 2015 Elsevier Ltd, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/B978-1-78242-307-2.00010-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02055802v1</w:t>
+                <w:t xml:space="preserve">hal-02055803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Repairing composites</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Machining and drilling processes in composites manufacture: Damage and material integrity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Zitoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Bouguerara</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Composites Manufacturing and Process Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, © 2015 Elsevier Ltd, 2015, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, Elsevier, 2015</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02055803v1</w:t>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02055802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delamination analysis during drilling of composite material carbon-epoxy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Méthodologie spécifique à l'usinage des composites par jet d'eau abrasif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Zitoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Collombet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Cénac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Techniques de l'IngénieurMatériaux | Plastiques et composites</w:t>
+              <w:t xml:space="preserve">Techniques de l’ingénieurMécanique | Travail des matériaux - Assemblage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02147769v1</w:t>
+                <w:t xml:space="preserve">hal-02147772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse du délaminage lors du perçage des composites fibres longues</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Delamination analysis during drilling of composite material carbon-epoxy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Zitoune</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francis Collombet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Techniques de l’ingénieur</w:t>
+              <w:t xml:space="preserve">Techniques de l'IngénieurMatériaux | Plastiques et composites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02147774v1</w:t>
+                <w:t xml:space="preserve">hal-02147769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodologie spécifique à l'usinage des composites par jet d'eau abrasif</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Analyse du délaminage lors du perçage des composites fibres longues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Zitoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Collombet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Cénac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Techniques de l’ingénieurMécanique | Travail des matériaux - Assemblage</w:t>
+              <w:t xml:space="preserve">Techniques de l’ingénieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02147772v1</w:t>
+                <w:t xml:space="preserve">hal-02147774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of Tool Geometry and Machining Parameters on the Surface Quality and the Effect of Surface Quality on Compressive Strength of Carbon Fibre Reinforced Plastic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Zitoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Eyma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Castanié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science Forum - Vol 763</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Trans Tech Publications, Switzerland, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16903,103 +16903,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">chapter 5: Static and dynamic behaviours of composite laminate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Zitoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Hachemane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fiber reinforced composites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nova publishers, 2011</w:t>
@@ -17028,103 +17028,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benefit from embedded sensors to study polymeric composite structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Collombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Hernandez-Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Zitoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Douchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Damage and fracture mechanics - failure analysis of engineering materials and structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Boukharouba Et Al Editor, 2009</w:t>
@@ -17166,77 +17166,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abrasive Water Jet Machining of Composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Cènac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Collombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Deliris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Zitoune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Machining Composite Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hardback, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17351,51 +17351,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7195714D"/>
+    <w:nsid w:val="45542971"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -17582,51 +17582,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/redouane-zitoune" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4375-0998" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/084254351" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457322v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Abhiram" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudheer Reddy Beyanagari" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vaira Vignesh" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Govindaraju" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kumar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-025-09239-7" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886066v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Cano Salinas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Salem" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Moussaoui" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Le Roux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Hor" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-024-14982-x" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05497335v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanli He" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuxiang Fan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Depan Wang" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane Zitoune" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Luo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2025.206199" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815503v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blais" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toubal Lotfi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfailanal.2024.109099" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969414v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arjun Chandra Shekar" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atef Sawalmeh" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Hof" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2024.108698" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04708085v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fr&#233;quelin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Jumel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Jaillon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2024.110256" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969420v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Leclair" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2025.205982" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04585366v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhadi Hadj-Djilani" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habiba Bougherara" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Toubal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2024.108277" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845010v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Ye" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiong Zhang" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunshu Shang" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guiyin Xu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaming Zhan" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2024.108651" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815502v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Batouche" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ameur" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Morel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00219983241304025" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908014v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hichem Saihi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Sassi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Collombet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Henri Grunevald" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Davila" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00219983241284038" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05466093v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Sheikh-Ahmad" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ferrero" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Vieille" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-024-13457-3" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04389830v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmapro.2024.01.007" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04572891v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habiba Bouguerara" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2023.117832" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028029v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Braiek" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vijayan Krishnaraj" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ated Benkhalifa" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Faycal Ameur" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2023.116686" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028042v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imed Boughdiri" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Mabrouki" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Giasin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2022.116458" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03867517v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Sourd" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2022.108094" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683093v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Braedon Hoekstra" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atefeh Shekarian" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Kolasangiani" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatus C.D. Oguamanam" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2022.115244" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03831871v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Sourd" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Giasin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Lupton" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmapro.2022.10.023" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683075v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sagar Kubher" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suhasini Gururaja" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2022.106802" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028078v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mf Ameur" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Hadj Djilani" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Zitoune" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krishnaraj V" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Sheikh-Ahmad" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00219983211055825" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028012v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouhair Chaib" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2022.107126" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683050v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatus Oguamanam" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14644207221102317" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509908v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Lakreb" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umut &#350;en" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhakim Beddiar" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catarina Nobre" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13399-021-02139-9" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923383v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ated Ben Khalifa" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nessrine Brahem" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mondher Zidi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00219983221107094" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719352v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Sourd" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Crouzeix" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coulaud" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2022.110091" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161041v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998321998070" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327319v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2021.113562" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327314v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lamouche" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2021.106567" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03201744v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akshay Hejjaji" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-021-06888-9" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332005v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antigoni Barouni" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hom Nath Dhakal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Featherson" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0731684420958479" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03199552v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2021.203833" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03040724v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Naiiri" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=All&#232;gue Lamis" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zidi Mondher" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998320975196" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327322v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Usama Khashaba" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abd-Elwahed" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismai Najjar" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Melaibari" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Ahmed" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym13142246" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02941045v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2020.106118" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961068v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Nguyen-Dinh" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouvet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998319883335" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161056v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Luiz Lara Oliveira" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ant&#244;nio Carlos Ancelotti Jr." TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebasti&#227;o Sim&#245;es Da Cunha Jr." TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2020.112611" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02400777v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Charlas" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2019.111760" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02544160v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nguyen-Dinh" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2020.105806" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02928011v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2020.106815" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161060v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawel Glaa" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Mehdi" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-020-05116-0" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271219v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Prabhakaran" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Krishnaraj" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Shankar" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Senthilkumar" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998319871354" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277011v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shubham Sharma" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Senthilkumar" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jegathishkumar" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-019-08691-x" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134037v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2019.03.045" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140483v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sivalingam Prabhakaran" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouleeswaran Senthilkumar" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krishna Shankar" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3139/120.111330" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284198v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Djabali" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Rechak" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2019.107815" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XNQ70JDX-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134405v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamis All&#232;gue" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998319838319" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01969389v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2018.12.006" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-01940482v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rocher Gleizes" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15440478.2017.1302389" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-01940484v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Rechak" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2017.09.069" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5M8HD7R9-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-01940487v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-018-1758-7" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-01940481v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Braiek" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ben Khalifa" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zidi" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2018.06.009" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CG7DS0RS-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01685185v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamel Saoudi" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Mezleni" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998317724591" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950758v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cadorin" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal &#352;'Ima" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950752v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620031v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2017.02.024" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950772v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rangasamy Prakash" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma9100798" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620291v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2016.02.084" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950771v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhiraj Kumar" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. K. Singh" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20550340.2016.1187434" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950782v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Mezlini" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akshay Amaranath Hajjaji" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950765v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Seitier" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03222226v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Cadorin" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998314553045" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-01951241v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saleem" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. El Sawi" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bougherara" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-01951246v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-01951222v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beddiar" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. H. Grunevald" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. T. Abadlia" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611014v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Haddad" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Eyma" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Castani&#233;" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-014-9967-y" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-01952567v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihab El Sawi" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouheir Fawaz" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jbmb.2014.1410" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-01952558v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-01952583v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madjid Haddad" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-01952584v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-01952591v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elam Bouacif Belkacem S." TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-01952573v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cadorin Nicolas" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elam Bouacif Belkacem S" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180336v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Mansori" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2013.01.046" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TQZRNL2T-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180335v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois C&#233;nac" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Deleris" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1464420713499288" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180500v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cadorin" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S&#232;ve" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180346v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Toubal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2013.09.002" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NDZ49MCR-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02078611v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMMM.2013.053229" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859791v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkacem Hachemane" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boudjema Bezzazi" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2013.02.014" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180347v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Almabouacif" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Vijayan" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185290v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Prabukarthi" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ramanathan" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Elanghovan" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Kumar" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2012.01.007" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TC4Q8KFP-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185582v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cenac" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.-H. Grunevald" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2012031" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185577v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sima" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2011.08.054" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9VLZXDC2-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185584v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mir" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bezzazi" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5755/j01.mech.18.1.1278" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188292v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tamine" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.H. Grunevald" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2011.03.027" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6PDH38BK-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193168v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Mir" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0731684409341672" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193108v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193165v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2009.10.010" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1XR306QR-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847801v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Mulle" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Robert" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Henri Grunevald" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851420v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194262v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mulle" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Olivier" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Huchette" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2009.06.013" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QJR56NWZ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360180v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Latour" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dusserre" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844000v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neha Devi Dhoonooah" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Monies" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Rubio" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21741/9781644903131-37" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03451821v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/esaform21.4212" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03155305v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Lamouche" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.1016.1374" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087140v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Cerisier" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048278v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048277v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Saoudi" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gururaja" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mezlini" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01722826v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052580v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cerisier" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053896v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054330v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Krishnarajb" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Senthil Kumar" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054334v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183342v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Seve" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183705v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Douchin" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183244v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183457v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183456v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186961v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Luyckx" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sonnenfeld" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lammens" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186849v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186859v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597503v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel D&#233;l&#233;ris" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597542v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597889v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598147v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkacem S. Elam Bouacif" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ondrej Zindulka" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597938v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehsan Ur Rahim" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suraj Shah" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430585v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430606v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429841v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389086v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493725v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771386v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812984v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Trarieux" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813030v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000399v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Coulaud" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000416v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000392v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Charlas" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000311v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Mahajan" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandeep Devgan" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-99-6972-2" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140491v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarabjeet Singh" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Preetkanwal Singh" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morteza Yazdani" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-13-2417-8" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055670v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Davim" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055809v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185681v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Krishnaraj" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019325v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Singh Paramjit" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidhu Sarabjeet Singh" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Adam Khan" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhui Amandeep Singh" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000425v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Crouzeix" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-33-4153-1_9" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147777v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055802v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bouguerara" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055803v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Douchin" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78242-307-2.00010-5" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147769v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147774v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147772v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183466v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188078v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hachemane" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boyer" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194643v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hernandez-Moreno" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194644v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. C&#232;nac" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Deliris" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/redouane-zitoune" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4375-0998" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/084254351" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457322v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Abhiram" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudheer Reddy Beyanagari" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vaira Vignesh" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Govindaraju" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kumar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-025-09239-7" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815503v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blais" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toubal Lotfi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane Zitoune" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfailanal.2024.109099" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969414v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arjun Chandra Shekar" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atef Sawalmeh" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Hof" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2024.108698" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05497335v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanli He" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuxiang Fan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Depan Wang" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Luo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2025.206199" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886066v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Cano Salinas" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Salem" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Moussaoui" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Le Roux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Hor" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-024-14982-x" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04708085v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fr&#233;quelin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Jumel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Jaillon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2024.110256" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969420v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Leclair" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2025.205982" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908014v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hichem Saihi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Sassi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Collombet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Henri Grunevald" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Davila" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00219983241284038" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05466093v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Sheikh-Ahmad" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Morel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ferrero" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Vieille" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-024-13457-3" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04389830v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Toubal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmapro.2024.01.007" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815502v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Batouche" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ameur" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00219983241304025" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845010v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Ye" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiong Zhang" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunshu Shang" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guiyin Xu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaming Zhan" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2024.108651" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04572891v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhadi Hadj-Djilani" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habiba Bouguerara" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2023.117832" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04585366v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habiba Bougherara" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2024.108277" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028029v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Braiek" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vijayan Krishnaraj" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ated Benkhalifa" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Faycal Ameur" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2023.116686" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028042v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imed Boughdiri" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Mabrouki" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Giasin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2022.116458" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03867517v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Sourd" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2022.108094" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028078v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mf Ameur" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Hadj Djilani" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Zitoune" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krishnaraj V" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Sheikh-Ahmad" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00219983211055825" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028012v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouhair Chaib" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2022.107126" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683050v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Braedon Hoekstra" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Kolasangiani" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatus Oguamanam" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14644207221102317" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509908v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Lakreb" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umut &#350;en" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhakim Beddiar" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catarina Nobre" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13399-021-02139-9" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683075v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sagar Kubher" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suhasini Gururaja" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2022.106802" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03831871v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Sourd" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Giasin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Lupton" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmapro.2022.10.023" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923383v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ated Ben Khalifa" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nessrine Brahem" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mondher Zidi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00219983221107094" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719352v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Sourd" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Crouzeix" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coulaud" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2022.110091" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683093v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atefeh Shekarian" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatus C.D. Oguamanam" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2022.115244" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327314v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lamouche" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2021.106567" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327319v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2021.113562" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03201744v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akshay Hejjaji" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-021-06888-9" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332005v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antigoni Barouni" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hom Nath Dhakal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Featherson" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0731684420958479" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03199552v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2021.203833" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03040724v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Naiiri" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=All&#232;gue Lamis" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zidi Mondher" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998320975196" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327322v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Usama Khashaba" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abd-Elwahed" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismai Najjar" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Melaibari" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Ahmed" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym13142246" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161041v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998321998070" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161056v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Luiz Lara Oliveira" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ant&#244;nio Carlos Ancelotti Jr." TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebasti&#227;o Sim&#245;es Da Cunha Jr." TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2020.112611" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02400777v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Charlas" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2019.111760" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02544160v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nguyen-Dinh" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouvet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2020.105806" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961068v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Nguyen-Dinh" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998319883335" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02928011v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2020.106815" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161060v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawel Glaa" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Mehdi" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-020-05116-0" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02941045v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2020.106118" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271219v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Prabhakaran" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Krishnaraj" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Shankar" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Senthilkumar" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998319871354" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277011v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shubham Sharma" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Senthilkumar" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jegathishkumar" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-019-08691-x" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134037v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2019.03.045" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140483v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sivalingam Prabhakaran" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouleeswaran Senthilkumar" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krishna Shankar" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3139/120.111330" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284198v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Djabali" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Rechak" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2019.107815" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XNQ70JDX-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134405v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamis All&#232;gue" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998319838319" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01969389v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2018.12.006" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-01940484v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Rechak" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2017.09.069" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5M8HD7R9-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-01940482v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rocher Gleizes" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15440478.2017.1302389" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-01940487v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-018-1758-7" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-01940481v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Braiek" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ben Khalifa" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zidi" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2018.06.009" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CG7DS0RS-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01685185v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamel Saoudi" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Mezleni" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998317724591" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950758v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cadorin" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal &#352;'Ima" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950752v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620031v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2017.02.024" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950782v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Mezlini" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akshay Amaranath Hajjaji" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620291v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2016.02.084" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950771v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhiraj Kumar" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. K. Singh" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20550340.2016.1187434" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950765v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Seitier" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950772v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rangasamy Prakash" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma9100798" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-01951241v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saleem" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. El Sawi" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bougherara" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-01951246v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-01951222v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beddiar" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. H. Grunevald" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. T. Abadlia" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611014v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Haddad" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Eyma" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Castani&#233;" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-014-9967-y" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03222226v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Cadorin" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998314553045" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-01952567v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihab El Sawi" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouheir Fawaz" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jbmb.2014.1410" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-01952558v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-01952583v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madjid Haddad" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-01952591v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elam Bouacif Belkacem S." TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-01952584v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-01952573v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cadorin Nicolas" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elam Bouacif Belkacem S" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180336v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Mansori" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2013.01.046" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TQZRNL2T-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180335v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois C&#233;nac" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Deleris" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1464420713499288" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180500v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cadorin" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S&#232;ve" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180346v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Toubal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2013.09.002" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NDZ49MCR-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02078611v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMMM.2013.053229" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859791v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkacem Hachemane" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boudjema Bezzazi" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2013.02.014" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180347v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Almabouacif" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Vijayan" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185577v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sima" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2011.08.054" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9VLZXDC2-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185582v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cenac" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.-H. Grunevald" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2012031" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185584v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mir" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bezzazi" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5755/j01.mech.18.1.1278" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185290v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Prabukarthi" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ramanathan" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Elanghovan" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Kumar" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2012.01.007" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TC4Q8KFP-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188292v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tamine" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.H. Grunevald" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2011.03.027" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6PDH38BK-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193168v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Mir" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0731684409341672" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193108v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193165v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2009.10.010" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1XR306QR-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194262v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mulle" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Olivier" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Huchette" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2009.06.013" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QJR56NWZ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851420v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Mulle" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Robert" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Henri Grunevald" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847801v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360180v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Latour" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dusserre" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844000v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neha Devi Dhoonooah" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Monies" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Rubio" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21741/9781644903131-37" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03451821v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/esaform21.4212" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03155305v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Lamouche" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.1016.1374" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048278v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048277v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Saoudi" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gururaja" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mezlini" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01722826v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087140v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Cerisier" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052580v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cerisier" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054330v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Krishnarajb" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Senthil Kumar" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053896v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054334v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183456v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Seve" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183457v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183705v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Douchin" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183342v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183244v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186859v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186961v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Luyckx" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sonnenfeld" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lammens" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186849v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598147v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkacem S. Elam Bouacif" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ondrej Zindulka" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597938v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehsan Ur Rahim" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suraj Shah" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597889v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597542v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597503v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel D&#233;l&#233;ris" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430606v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429841v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389086v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430585v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771386v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493725v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812984v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Trarieux" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813030v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000399v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Coulaud" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000416v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000392v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Charlas" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000311v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Mahajan" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandeep Devgan" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-99-6972-2" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140491v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarabjeet Singh" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Preetkanwal Singh" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morteza Yazdani" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-13-2417-8" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055670v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Davim" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055809v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185681v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Krishnaraj" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019325v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Singh Paramjit" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidhu Sarabjeet Singh" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Adam Khan" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhui Amandeep Singh" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000425v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Crouzeix" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-33-4153-1_9" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147777v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055803v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Douchin" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78242-307-2.00010-5" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055802v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bouguerara" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147772v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147769v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147774v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183466v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188078v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hachemane" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boyer" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194643v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hernandez-Moreno" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194644v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. C&#232;nac" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Deliris" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>