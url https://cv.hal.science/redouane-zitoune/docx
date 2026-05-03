--- v1 (2026-04-05)
+++ v2 (2026-05-03)
@@ -315,585 +315,585 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05457322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damage created by abrasive waterjet and conventional drilling in open-hole and assembled 3D interlock woven carbon fiber-reinforced plastic composites examined by fatigue testing and linear regression analysis</w:t>
+                <w:t xml:space="preserve">Laser metal deposition as repair technology for Inconel 718</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Blais</w:t>
+                <w:t xml:space="preserve">Lorena Cano Salinas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toubal Lotfi</w:t>
+                <w:t xml:space="preserve">Mehdi Salem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Redouane Zitoune</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Kamel Moussaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anis Hor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Failure Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.engfailanal.2024.109099⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 136, pp.2193-2208. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00170-024-14982-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04815503v1</w:t>
+                <w:t xml:space="preserve">hal-04886066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of surface texturing parameters in additively manufactured continuous fiber composites using abrasive waterjet technique for composite repair applications</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">The cutting performance of coated and uncoated segmented flute routers with tool wear progression in milling multidirectional CFRP composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanli He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuxiang Fan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Depan Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Zitoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing Luo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2024.108698⟩</w:t>
+              <w:t xml:space="preserve">Wear</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 578-579, pp.206199. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.wear.2025.206199⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04969414v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05497335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The cutting performance of coated and uncoated segmented flute routers with tool wear progression in milling multidirectional CFRP composites</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Damage created by abrasive waterjet and conventional drilling in open-hole and assembled 3D interlock woven carbon fiber-reinforced plastic composites examined by fatigue testing and linear regression analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Blais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toubal Lotfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yanli He</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Redouane Zitoune</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wear</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.wear.2025.206199⟩</w:t>
+              <w:t xml:space="preserve">Engineering Failure Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 168, pp.109099. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.engfailanal.2024.109099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05497335v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04815503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser metal deposition as repair technology for Inconel 718</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optimization of surface texturing parameters in additively manufactured continuous fiber composites using abrasive waterjet technique for composite repair applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kamel Moussaoui</w:t>
+                <w:t xml:space="preserve">Arjun Chandra Shekar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine Le Roux</w:t>
+                <w:t xml:space="preserve">Atef Sawalmeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Redouane Zitoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anis Hor</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lucas Hof</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 136, pp.2193-2208. </w:t>
+              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 190, pp.108698. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00170-024-14982-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2024.108698⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04886066v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04969414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A semi-analytical model for low-density impact-based surface treatments: Application to the abrasive waterjet texturing of thermoplastic polymers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fréquelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Zitoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Jumel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Jaillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -944,90 +944,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface Engineering Strategies for Aerospace Composite Repairs: Machining and Texturation of Additive Manufacturing parts by Abrasive Waterjet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arjun Chandra Shekar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Leclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Zitoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Hof</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wear</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, pp.205982. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1055,728 +1055,728 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04969420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elastic properties identification of a bio-based material in tertiary packaging: Tools and methods development</w:t>
+                <w:t xml:space="preserve">Investigation of hole quality Enhancement in new glass/flax laminates via hybrid drilling techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Hichem Saihi</w:t>
+                <w:t xml:space="preserve">Hao Ye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonia Sassi</w:t>
+                <w:t xml:space="preserve">Jiong Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francis Collombet</w:t>
+                <w:t xml:space="preserve">Yunshu Shang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves-Henri Grunevald</w:t>
+                <w:t xml:space="preserve">Guiyin Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Davila</w:t>
+                <w:t xml:space="preserve">Jiaming Zhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Composite Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 58 (26), pp.2817-2835. </w:t>
+              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.108651. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/00219983241284038⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2024.108651⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04908014v1</w:t>
+                <w:t xml:space="preserve">hal-04845010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joining of AA5052 to CF/PEEK by friction lap welding</w:t>
+                <w:t xml:space="preserve">Static behavior of thick flax/epoxy composite laminates: multi-instrumentation mechanical failure analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jamal Sheikh-Ahmad</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Fatiha Batouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ameur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Zitoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Vieille</w:t>
+                <w:t xml:space="preserve">Lotfi Toubal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 132 (3-4), pp.1137-1150. </w:t>
+              <w:t xml:space="preserve">Journal of Composite Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00170-024-13457-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/00219983241304025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05466093v1</w:t>
+                <w:t xml:space="preserve">hal-04815502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The influence of the hole-generation process on fatigue response of open-hole and assembled titanium samples</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Elastic properties identification of a bio-based material in tertiary packaging: Tools and methods development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lotfi Toubal</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mohamed Hichem Saihi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Sassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Collombet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves-Henri Grunevald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Davila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Manufacturing Processes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmapro.2024.01.007⟩</w:t>
+              <w:t xml:space="preserve">Journal of Composite Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 58 (26), pp.2817-2835. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/00219983241284038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04389830v1</w:t>
+                <w:t xml:space="preserve">hal-04908014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Static behavior of thick flax/epoxy composite laminates: multi-instrumentation mechanical failure analysis</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Joining of AA5052 to CF/PEEK by friction lap welding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamal Sheikh-Ahmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Zitoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lotfi Toubal</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Ferrero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Vieille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Composite Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/00219983241304025⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 132 (3-4), pp.1137-1150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00170-024-13457-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04815502v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05466093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of hole quality Enhancement in new glass/flax laminates via hybrid drilling techniques</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The influence of the hole-generation process on fatigue response of open-hole and assembled titanium samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Blais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lotfi Toubal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Redouane Zitoune</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, pp.108651. </w:t>
+              <w:t xml:space="preserve">Journal of Manufacturing Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 110, pp.412-423. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2024.108651⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmapro.2024.01.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04845010v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04389830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating the influence of High-Void content on the impact and Post-Impact properties of Flax/Epoxy composite laminates with different stacking configurations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhadi Hadj-Djilani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lotfi Toubal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habiba Bouguerara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Zitoune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composite Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 330, pp.117832. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1836,64 +1836,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhadi Hadj-Djilani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habiba Bougherara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Zitoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lotfi Toubal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 184, pp.108277. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1940,51 +1940,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drilling of filament wound hybrid composite tubes: An experimental study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Braiek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Zitoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vijayan Krishnaraj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2087,51 +2087,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imed Boughdiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Mabrouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Zitoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Giasin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2191,103 +2191,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of process parameters of Plain Water Jet on the cleaning quality, surface and material integrity of Inconel 718 milled by Abrasive Water Jet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorena Cano Salinas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Sourd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Moussaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Salem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tribology International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 178 (Part B), pp.108094. </w:t>
@@ -2319,776 +2319,776 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03867517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and numerical investigations of the damages induced while drilling flax/epoxy composite</w:t>
+                <w:t xml:space="preserve">Multi-scale analysis of the damage and contamination in abrasive water jet drilling of GLARE fibre metal laminates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mf Ameur</w:t>
+                <w:t xml:space="preserve">X Sourd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Hadj Djilani</w:t>
+                <w:t xml:space="preserve">K Giasin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Redouane Zitoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Salem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R Zitoune</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Colin Lupton</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Composite Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/00219983211055825⟩</w:t>
+              <w:t xml:space="preserve">Journal of Manufacturing Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 84, pp.610 - 621. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmapro.2022.10.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04028078v1</w:t>
+                <w:t xml:space="preserve">hal-03831871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Static and fatigue testing of open-hole and assembled composites based on long carbon fiber and a nylon matrix developed using fused deposition modelling: Multiscale characterization of printed holes and machined holes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Redouane Zitoune</w:t>
+                <w:t xml:space="preserve">Experimental and numerical investigations of the damages induced while drilling flax/epoxy composite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mf Ameur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Hadj Djilani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zouhair Chaib</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">R Zitoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krishnaraj V</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Sheikh-Ahmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2022.107126⟩</w:t>
+              <w:t xml:space="preserve">Journal of Composite Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 56 (2), pp.295-312. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/00219983211055825⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04028012v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04028078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of conventional drilling and abrasive water jet induced damage on the mechanical response of flax/epoxy laminates with holes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kamal Kolasangiani</w:t>
+                <w:t xml:space="preserve">Static and fatigue testing of open-hole and assembled composites based on long carbon fiber and a nylon matrix developed using fused deposition modelling: Multiscale characterization of printed holes and machined holes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Blais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lotfi Toubal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Redouane Zitoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Donatus Oguamanam</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Habiba Bougherara</w:t>
+                <w:t xml:space="preserve">Zouhair Chaib</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part L: Journal of Materials: Design and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, pp.146442072211023. </w:t>
+              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 162, pp.107126. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/14644207221102317⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2022.107126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03683050v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04028012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Properties of eco-friendly mortars produced by partial cement replacement with waste cork particles: a feasibility study</w:t>
+                <w:t xml:space="preserve">Role of conventional drilling and abrasive water jet induced damage on the mechanical response of flax/epoxy laminates with holes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadia Lakreb</w:t>
+                <w:t xml:space="preserve">Braedon Hoekstra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Umut Şen</w:t>
+                <w:t xml:space="preserve">Kamal Kolasangiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelhakim Beddiar</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Donatus Oguamanam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Zitoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habiba Bougherara</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomass Conversion and Biorefinery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13399-021-02139-9⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part L: Journal of Materials: Design and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.146442072211023. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/14644207221102317⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03509908v1</w:t>
+                <w:t xml:space="preserve">hal-03683050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupled thermo-mechanical modeling of drilling of multi-directional polymer matrix composite laminates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Properties of eco-friendly mortars produced by partial cement replacement with waste cork particles: a feasibility study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Lakreb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sagar Kubher</w:t>
+                <w:t xml:space="preserve">Umut Şen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suhasini Gururaja</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Abdelhakim Beddiar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Zitoune</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catarina Nobre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2022.106802⟩</w:t>
+              <w:t xml:space="preserve">Biomass Conversion and Biorefinery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13399-021-02139-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03683075v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03509908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-scale analysis of the damage and contamination in abrasive water jet drilling of GLARE fibre metal laminates</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Coupled thermo-mechanical modeling of drilling of multi-directional polymer matrix composite laminates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K Giasin</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Sagar Kubher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suhasini Gururaja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Zitoune</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Colin Lupton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Manufacturing Processes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 84, pp.610 - 621. </w:t>
+              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 156, pp.106802. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmapro.2022.10.023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2022.106802⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03831871v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03683075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental investigation of three-point bending behavior of assembled hybrid composite tubes before and after the fire endurance test</w:t>
               </w:r>
@@ -3113,51 +3113,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nessrine Brahem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Braiek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Zitoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mondher Zidi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3217,51 +3217,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the texturing quality consecutive to Abrasive Water Jet machining on the adhesive properties in mode I of 3D woven composite assemblies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Sourd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Zitoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Crouzeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3321,103 +3321,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of machining processes on the damage response and surface quality of open hole hybrid carbon/flax composites: An experimental study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Braedon Hoekstra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atefeh Shekarian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Kolasangiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donatus C.D. Oguamanam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Zitoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composite Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 285, pp.115244. </w:t>
@@ -3468,51 +3468,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the damage generated by abrasive water jet texturing on the tensile static and fatigue behaviour of 3D woven composite in the context of repair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Sourd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Zitoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Crouzeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3624,51 +3624,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Giasin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Mabrouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Zitoune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composite Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 261, pp.113562. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3702,103 +3702,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of abrasive water jet parameters on the surface integrity of Inconel 718</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorena Cano Salinas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Moussaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akshay Hejjaji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Salem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Hor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 114, pp.997-1009. </w:t>
@@ -3888,51 +3888,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hom Nath Dhakal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carol Featherson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Zitoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Reinforced Plastics and Composites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 40 (7-8), pp.273-293. </w:t>
@@ -3964,291 +3964,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03332005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plain water jet cleaning of titanium alloy after abrasive water jet milling: Surface contamination and quality analysis in the context of maintenance</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Performance of lightweight mortar reinforced with doum palm fiber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatma Naiiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allègue Lamis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Salem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Zitoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zidi Mondher</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wear</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.wear.2021.203833⟩</w:t>
+              <w:t xml:space="preserve">Journal of Composite Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 55 (12), pp.1591-1607. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0021998320975196⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03199552v1</w:t>
+                <w:t xml:space="preserve">hal-03040724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance of lightweight mortar reinforced with doum palm fiber</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Plain water jet cleaning of titanium alloy after abrasive water jet milling: Surface contamination and quality analysis in the context of maintenance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Sourd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Redouane Zitoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akshay Hejjaji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Salem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anis Hor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Composite Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 55 (12), pp.1591-1607. </w:t>
+              <w:t xml:space="preserve">Wear</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 477, pp.1-13/203833. </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0021998320975196⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.wear.2021.203833⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03040724v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03199552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heat-Affected Zone and Mechanical Analysis of GFRP Composites with Different Thicknesses in Drilling Processes</w:t>
               </w:r>
@@ -4368,77 +4368,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In-situ cutting temperature and machining force measurements during conventional drilling of carbon fiber polymer composite laminates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sagar Kubher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suhasini Gururaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Zitoune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Composite Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, pp.002199832199807. </w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4466,508 +4466,508 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03161041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smart machining: Monitoring of CFRP milling using AE and IR</w:t>
+                <w:t xml:space="preserve">Influence of machining damage generated during trimming of CFRP composite on the compressive strength</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thiago Luiz Lara Oliveira</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">N Nguyen-Dinh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bouvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Zitoune</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sebastião Simões Da Cunha Jr.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composite Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2020.112611⟩</w:t>
+              <w:t xml:space="preserve">Journal of Composite Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 54 (11), pp.0. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0021998319883335⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03161056v1</w:t>
+                <w:t xml:space="preserve">hal-02961068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New model for the prediction of the machining depth during milling of 3D woven composite using abrasive waterjet process</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Smart machining: Monitoring of CFRP milling using AE and IR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thiago Luiz Lara Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Zitoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Charlas</w:t>
+                <w:t xml:space="preserve">Antônio Carlos Ancelotti Jr.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastião Simões Da Cunha Jr.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composite Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 234, pp.1-12/111760. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2019.111760⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 249, pp.112611. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2020.112611⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02400777v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03161056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New tool for reduction of harmful particulate dispersion and to improve machining quality when trimming carbon/epoxy composites</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">New model for the prediction of the machining depth during milling of 3D woven composite using abrasive waterjet process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Sourd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Zitoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Crouzeix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Salem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Bouvet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mehdi Salem</w:t>
+                <w:t xml:space="preserve">M. Charlas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 131, pp.105806. </w:t>
+              <w:t xml:space="preserve">Composite Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 234, pp.1-12/111760. </w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2020.105806⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2019.111760⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02544160v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02400777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of machining damage generated during trimming of CFRP composite on the compressive strength</w:t>
+                <w:t xml:space="preserve">New tool for reduction of harmful particulate dispersion and to improve machining quality when trimming carbon/epoxy composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N Nguyen-Dinh</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId179" w:history="1">
+                <w:t xml:space="preserve">N. Nguyen-Dinh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akshay Hejjaji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Redouane Zitoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Redouane Zitoune</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Salem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Composite Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 54 (11), pp.0. </w:t>
+              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 131, pp.105806. </w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0021998319883335⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2020.105806⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02961068v1</w:t>
+                <w:t xml:space="preserve">hal-02544160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fire behaviour of hybrid filament-wound single and adhesively bonded composites tubes under static pressure</w:t>
               </w:r>
@@ -4979,77 +4979,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Braiek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ated Ben Khalifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Zitoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mondher Zidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Salem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer Testing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 91, pp.106815. </w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5109,64 +5109,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nawel Glaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Mehdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Moussaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Zitoune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 107 (3-4), pp.1153-1162. </w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5213,77 +5213,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-scale analysis of the generated damage when machining pockets of 3D woven composite for repair applications using abrasive water jet process: Contamination analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Sourd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Zitoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akshay Hejjaji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Salem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Crouzeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5386,51 +5386,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Shankar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Senthilkumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Zitoune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Composite Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, pp.002199831987135. </w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5611,90 +5611,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of controlled depth abrasive water jet milling on the fatigue behavior of carbon/epoxy composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akshay Hejjaji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Zitoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lotfi Toubal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Crouzeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Collombet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 121, pp.397-410. </w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5767,51 +5767,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vijayan Krishnaraj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouleeswaran Senthilkumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Zitoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krishna Shankar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5871,64 +5871,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatigue damage evolution in thick composite laminates: Combination of X-ray tomography, acoustic emission and digital image correlation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmane Djabali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lotfi Toubal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Zitoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Rechak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5987,90 +5987,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effect of doum palm fibers on the mechanical and thermal properties of gypsum mortar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatma Naiiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamis Allègue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Salem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Zitoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mondher Zidi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6117,90 +6117,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface integrity while trimming of composite structures: X-ray tomography analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Nguyen-Dinh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Zitoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Le Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composite Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 210, pp.735-746. </w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6228,575 +6228,575 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01969389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An experimental investigation of the mechanical behavior and damage of thick laminated carbon/epoxy composite</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">Moisture Effects on the Material Properties of a Jute/Epoxy Laminate: Impulse Excitation Technique Contribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lotfi Toubal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Zitoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Collombet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saïd Rechak</w:t>
+                <w:t xml:space="preserve">Nathalie Rocher Gleizes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composite Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 184, pp.178--190. </w:t>
+              <w:t xml:space="preserve">Journal of Natural Fibers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 15 (1), pp.39-52. </w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2017.09.069⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/15440478.2017.1302389⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01940484v1</w:t>
+                <w:t xml:space="preserve">hal-01940482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moisture Effects on the Material Properties of a Jute/Epoxy Laminate: Impulse Excitation Technique Contribution</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">An experimental investigation of the mechanical behavior and damage of thick laminated carbon/epoxy composite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahmane Djabali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lotfi Toubal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Zitoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Rocher Gleizes</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saïd Rechak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Natural Fibers</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Composite Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 184, pp.178--190. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2017.09.069⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/15440478.2017.1302389⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01940482v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01940484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical modeling and experimental analysis of thrust cutting force and torque in drilling process of titanium alloy Ti6Al4V</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Experimental and numerical investigation of adhesively bonded \textpm55° filament wound tubular specimens under internal pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Braiek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ben Khalifa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Zitoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Zidi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00170-018-1758-7⟩</w:t>
+              <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 199, pp.461--475. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2018.06.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01940487v1</w:t>
+                <w:t xml:space="preserve">hal-01940481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and numerical investigation of adhesively bonded \textpm55° filament wound tubular specimens under internal pressure</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Numerical modeling and experimental analysis of thrust cutting force and torque in drilling process of titanium alloy Ti6Al4V</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nawel Glaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Mehdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Zitoune</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Zidi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 96 (5), pp.2815-2824. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00170-018-1758-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2018.06.009⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01940481v1</w:t>
+                <w:t xml:space="preserve">hal-01940487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analytical and experimental investigation of the delamination during drilling of composite structures with core drill made of diamond grits: X-ray tomography analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamel Saoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Zitoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suhasini Gururaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Salem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah Mezleni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6843,77 +6843,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temperature and wear analysis in function of the cutting tool coating when drilling of composite structure: In situ measurement by optical fiber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Zitoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Cadorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Collombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michal Š'Ima</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6964,51 +6964,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and numerical study of adhesively bonded\textpm55° filament wound tubular specimens under uniaxial tensile loading</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Braiek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Zitoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ated Ben Khalifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7072,90 +7072,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface and machining induced damage characterization of abrasive water jet milled carbon/epoxy composite specimens and their impact on tensile behavior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akshay Hejjaji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Zitoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Crouzeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Collombet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wear</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 376-377 (Part B), p. 1356-1364. </w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7183,438 +7183,438 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01620031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of critical thrust force for exit-ply delamination during drilling composite laminates: thermo-mechanical analysis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Experimental investigation of delamination and surface roughness in the drilling of GFRP composite material with different drills</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dhiraj Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. K. Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Zitoune</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Akshay Amaranath Hajjaji</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Machining and Machinability of Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advanced Manufacturing: Polymer &amp; Composites Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2 (2), pp.47-56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/20550340.2016.1187434⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01950782v1</w:t>
+                <w:t xml:space="preserve">hal-01950771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and numerical analysis on drilling of carbon fibre reinforced plastic and aluminium stacks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Zitoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Krishnaraj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Collombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Le Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composite Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 146, pp.148-158. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2016.02.084⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01620291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation of delamination and surface roughness in the drilling of GFRP composite material with different drills</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dhiraj Kumar</w:t>
+                <w:t xml:space="preserve">Prediction of critical thrust force for exit-ply delamination during drilling composite laminates: thermo-mechanical analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamel Saoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Redouane Zitoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suhasini Gururaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. K. Singh</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Redouane Zitoune</w:t>
+                <w:t xml:space="preserve">Salah Mezlini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akshay Amaranath Hajjaji</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Manufacturing: Polymer &amp; Composites Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Machining and Machinability of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 18 (1/2), pp.77</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01950771v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01950782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Critical thrust force predictions during drilling: Analytical modeling and X-ray tomography quantification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamel Saoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Zitoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah Mezlini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suhasini Gururaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Seitier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7678,64 +7678,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rangasamy Prakash</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vijayan Krishnaraj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Zitoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Sheikh-Ahmad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 9 (10), pp.798. </w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7782,51 +7782,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of the surface quality on the mechanical behavior of CFRP bolted composite joints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saleem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Zitoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. El Sawi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7871,277 +7871,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01951241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wear signature on hole defects as a function of cutting tool material for drilling 3D interlock composite</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Compressive behaviour of concrete elements confined with GFRP-prefabricated bonded shells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Beddiar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Zitoune</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Collombet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. H. Grunevald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. T. Abadlia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wear</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 20th International Conference on Wear of Materials, 332-333, pp.742--751</w:t>
+              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 19 (1), pp.65--80</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01951246v1</w:t>
+                <w:t xml:space="preserve">hal-01951222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compressive behaviour of concrete elements confined with GFRP-prefabricated bonded shells</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Wear signature on hole defects as a function of cutting tool material for drilling 3D interlock composite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Cadorin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Zitoune</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 19 (1), pp.65--80</w:t>
+              <w:t xml:space="preserve">Wear</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 20th International Conference on Wear of Materials, 332-333, pp.742--751</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01951222v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01951246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of Machining Process and Machining Induced Surface Roughness on Mechanical Properties of Continuous Fiber Composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Zitoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Eyma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8214,77 +8214,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of damage mechanism and tool wear while drilling of 3D woven composite materials using internal and external cutting fluid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Cadorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Zitoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Seitier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Collombet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Composite Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 49 (22), pp.2687-2703. </w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8344,51 +8344,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ihab El Sawi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habiba Bougherara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Zitoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zouheir Fawaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8461,51 +8461,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ihab El Sawi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zouheir Fawaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Zitoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habiba Bougherara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8556,51 +8556,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the surface defects and dust generated during trimming of CFRP: Influence of tool geometry, machining parameters and cutting speed range</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madjid Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Zitoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Eyma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8651,77 +8651,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of twist drill geometry for drilling CFRP and multi-material made of CFRP/Al</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Zitoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elam Bouacif Belkacem S.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Collombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habiba Bouguerara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8772,51 +8772,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of trimming damages of CFRP structures in function of the machining processes and their impact on the mechanical behavior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madjid Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Zitoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Bougherara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8880,103 +8880,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the Double Cone Drill Geometry on the Holes Quality during Drilling Multi-Stack Made of CFRP/Al</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Zitoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cadorin Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elam Bouacif Belkacem S</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Collombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krishnaraj V</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Materials, Mechanics and Manufacturing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 2 (4), pp.292--296</w:t>
@@ -8999,683 +8999,683 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01952573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tribo-functional Design of Double Cone Drill Implications in Tool Wear During Drilling of Copper mesh/CFRP/Woven ply</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Abrasive Water-Jet milling of aeronautic aluminum 2024-T3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Cénac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Zitoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">V. Krishnaraj</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Collombet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Deleris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wear</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.wear.2013.01.046⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part L: Journal of Materials: Design and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 227 (3), pp.29--37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1464420713499288⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02180336v1</w:t>
+                <w:t xml:space="preserve">hal-02180335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abrasive Water-Jet milling of aeronautic aluminum 2024-T3</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Perçage d’un matériau composite tissé 3D : Influence des conditions d’usinage et de l’usure de l’outil sur les efforts de coupe et la qualité d’usinage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Redouane Zitoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Cénac</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Francis Collombet</w:t>
+                <w:t xml:space="preserve">N. Cadorin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Castanié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Deleris</w:t>
+                <w:t xml:space="preserve">M. Sève</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part L: Journal of Materials: Design and Applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue des composites et des matériaux avancés = Journal of Composite and Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 23 (3), pp.387--404</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02180335v1</w:t>
+                <w:t xml:space="preserve">hal-02180500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perçage d’un matériau composite tissé 3D : Influence des conditions d’usinage et de l’usure de l’outil sur les efforts de coupe et la qualité d’usinage</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Tribo-functional Design of Double Cone Drill Implications in Tool Wear During Drilling of Copper mesh/CFRP/Woven ply</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Zitoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">M. Sève</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. El Mansori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Krishnaraj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des composites et des matériaux avancés = Journal of Composite and Advanced Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Wear</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 302 (1-2), pp.1560--1567. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.wear.2013.01.046⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02180500v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02180336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the effect of machining processes on the mechanical behaviour of composite plates with circular holes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Machinability and surface quality during high speed trimming of multi directional CFRP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madjid Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Zitoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">H. Bougherara</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Eyma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Castanié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2013.09.002⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Machining and Machinability of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 13 (2/3), pp.289. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1504/IJMMM.2013.053229⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02180346v1</w:t>
+                <w:t xml:space="preserve">hal-02078611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Machinability and surface quality during high speed trimming of multi directional CFRP</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Investigating the effect of machining processes on the mechanical behaviour of composite plates with circular holes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Saleem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Toubal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Zitoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bruno Castanié</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Bougherara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Machining and Machinability of Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 55, pp.169--177. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2013.09.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1504/IJMMM.2013.053229⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02078611v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02180346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandwich composites impact and indentation behaviour study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belkacem Hachemane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Zitoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boudjema Bezzazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, vol. 51, pp. 1-10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9735,51 +9735,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Almabouacif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Vijayan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Zitoune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des composites et des matériaux avancés = Journal of Composite and Advanced Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 23 (3), pp.437--457</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9798,626 +9798,626 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02180347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of machining parameters and new nano-coated tool on drilling performance of CFRP/Aluminium sandwich</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optimization of machining parameters at high speed drilling of carbon fiber reinforced plastic (CFRP) laminates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Krishnaraj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Sima</w:t>
+                <w:t xml:space="preserve">A. Prabukarthi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ramanathan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Elanghovan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.S. Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 43 (3), pp.1480--1488. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compositesb.2011.08.054⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 43 (4), pp.1791--1799. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesb.2012.01.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02185577v1</w:t>
+                <w:t xml:space="preserve">hal-02185290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comportement d’une réparation en escalier obtenue par Jet d’Eau Abrasif</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Influence of machining parameters and new nano-coated tool on drilling performance of CFRP/Aluminium sandwich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Redouane Zitoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Krishnaraj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Almabouacif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Collombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Y.-H. Grunevald</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux et Techniques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 43 (3), pp.1480--1488. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesb.2011.08.054⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/mattech/2012031⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02185582v1</w:t>
+                <w:t xml:space="preserve">hal-02185577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">STUDY OF MECHANICAL AND HYGROTHERMAL PROPERTIES OF AGGLOMERATED CORK</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Comportement d’une réparation en escalier obtenue par Jet d’Eau Abrasif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Crouzeix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Cenac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Collombet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Zitoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y.-H. Grunevald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanika</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Matériaux et Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 100 (6-7), pp.681--690. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/mattech/2012031⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5755/j01.mech.18.1.1278⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02185584v1</w:t>
+                <w:t xml:space="preserve">hal-02185582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of machining parameters at high speed drilling of carbon fiber reinforced plastic (CFRP) laminates</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">STUDY OF MECHANICAL AND HYGROTHERMAL PROPERTIES OF AGGLOMERATED CORK</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.S. Kumar</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A. Mir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Bezzazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Redouane Zitoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Collombet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compositesb.2012.01.007⟩</w:t>
+              <w:t xml:space="preserve">Mechanika</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 18 (1), pp.40--45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5755/j01.mech.18.1.1278⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02185290v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02185584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behaviour of composite plates with drilled and moulded hole under tensile load</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Zitoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Crouzeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Collombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Tamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10502,64 +10502,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of Mechanical and Thermomechanical Properties of Jute/Epoxy Composite Laminate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdallah Mir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Zitoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Collombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boudjema Bezzazi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10619,64 +10619,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprehensive Review on Drilling of Multimaterials Stacks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Vijayan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Zitoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Collombet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Machining and Forming Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 2 (3/4), pp.171--200</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10701,77 +10701,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of drilling of composite material and aluminium stack</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Zitoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Krishnaraj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Collombet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composite Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 92 (5), pp.1246--1255. </w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10811,376 +10811,376 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02193165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of cure-residual strains through the thickness of carbon-epoxy laminates using FBGs Part II: Technological specimen</w:t>
+                <w:t xml:space="preserve">Embedded FBGs and 3-D DIC for the stress analysis of a structural specimen subjected to bending</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Mulle</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Matthieu Mulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Redouane Zitoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Collombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Olivier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Redouane Zitoune</w:t>
+                <w:t xml:space="preserve">Laurent Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Huchette</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yves Henri Grunevald</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Composite Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 91 (1), p.48-55</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02194262v1</w:t>
+                <w:t xml:space="preserve">hal-01851420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Embedded FBGs and 3-D DIC for the stress analysis of a structural specimen subjected to bending</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessment of cure-residual strains through the thickness of carbon-epoxy laminates using FBGs Part II: Technological specimen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Collombet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Redouane Zitoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Mulle</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">C. Huchette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composite Structures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 40 (10), pp.1534--1544. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2009.06.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01851420v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02194262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measuring strains through the thickness of a composite structural specimen subjected to bending</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Mulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Zitoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Collombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Henri Grunevald</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 49 (6), p.877-880</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11263,77 +11263,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Latour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Crouzeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dusserre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Zitoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JNC 2025 - Journées Nationales sur les Composites 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AMAC, Jun 2025, Gif-sur-Yvette, France. 6 p</w:t>
@@ -11375,90 +11375,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of deposition strategy on porosity in powder-feed directed energy deposition (DED)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neha Devi Dhoonooah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Moussaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Monies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Rubio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Zitoune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27th International ESAFORM Conference on Material Forming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Toulouse, France. pp.325-333, </w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11492,103 +11492,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-scale characterization of material and surface integrity of Inconel 718 when milling by Abrasive Water Jet process: Context of repair application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorena Cano Salinas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Moussaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akshay Hejjaji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Salem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Hor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESAFORM 2021 - 24th International ESAFORM Conference on Material Forming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Liège (online), Belgium. 13 p., </w:t>
@@ -11639,64 +11639,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Titanium Alloy Milling Using Abrasive Water Jet for Repair Application: Modifications in Surface Quality and Material Integrity Following Plain Water Jet Cleaning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Sourd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Salem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Zitoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akshay Hejjaji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11756,90 +11756,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and numerical study of adhesively bonded tubular specimens under uniaxial loading</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Braiek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Redouane Zitoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ben Khalifa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Zidi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of Proceedings of 17th european conference on composites materials. Munich 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11877,51 +11877,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analytical model of critical thrust force for exi-ply delamination during drilling: thermo-mechanical analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Saoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Zitoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Gururaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11998,90 +11998,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of the abrasive water jet milling process on the damage and surface characteristics of CFRP composite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akshay Hejjaji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Zitoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Crouzeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Collombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Le Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECCM 17 - 17th European Conference on Composite Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Munich, Germany. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12119,77 +12119,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advanced Methodology to Evaluate Design of Bonded Large Composite Repair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Crouzeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Collombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-Henri Grunevald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Davila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ambre Cerisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12231,103 +12231,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Repair of primary composite structures - a challenge in aeronautics for the composite solution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Collombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Crouzeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y.-H. Grunevald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cerisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Zitoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Franco-Chinese Symposium on Damage and Fracture of Composite Structures: Assessment and Monitoring, Tarbes (France), July 14 - 17</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Tarbes, France</w:t>
@@ -12350,299 +12350,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02052580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sound and Vibration Damping Properties of Flax Fiber Reinforced Composites</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Influence of cutting parameters and wear in drilling of 3D woven carbon/epoxy composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Cadorin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Zitoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Seitier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th GLOBAL CONGRESS ON MANUFACTURING AND MANAGEMENT, GCMM 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Vellore, India. pp.Vol. 97, 573-581</w:t>
+              <w:t xml:space="preserve">International Mechanical Engineering Congress and Exposition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Montréal, Canada. pp.IMECE2014-37467</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02054330v1</w:t>
+                <w:t xml:space="preserve">hal-02053896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of cutting parameters and wear in drilling of 3D woven carbon/epoxy composites</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Sound and Vibration Damping Properties of Flax Fiber Reinforced Composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Prabhakaran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Krishnarajb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Senthil Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Zitoune</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Seitier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Mechanical Engineering Congress and Exposition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Montréal, Canada. pp.IMECE2014-37467</w:t>
+              <w:t xml:space="preserve">12th GLOBAL CONGRESS ON MANUFACTURING AND MANAGEMENT, GCMM 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Vellore, India. pp.Vol. 97, 573-581</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02053896v1</w:t>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02054330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DESIGN OF DOUBLE CONE TWIST DRILL GEOMETRY TO IMPROVE THE HOLES QUALITY WHILE DRILLING IN MULTI-STACK MADE OF CFRP/AL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Zitoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Krishnaraj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Almabouacif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Collombet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of International Mechanical Engineering Congress and Exposition. P. IMECE2014-36526</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12661,761 +12661,778 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02054334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude expérimentale de l'influence des paramètres de coupe et de l'usure de l'outil sur la qualité de percage d'un composite tissé 3D.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Influence du procédé d'usinage sur l'usinabilité et le comportement mécanique de pièces composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Zitoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Eyma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Castanié</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Seve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNC 18, Journées Nationales sur les composites, Nantes, 12-14 Juin 2013</w:t>
+              <w:t xml:space="preserve">JNC 18, Journées Nationales sur les Composites, Nantes, 12-14 Juin 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02183456v1</w:t>
+                <w:t xml:space="preserve">hal-02183457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence du procédé d'usinage sur l'usinabilité et le comportement mécanique de pièces composites</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Etude expérimentale de l'influence des paramètres de coupe et de l'usure de l'outil sur la qualité de percage d'un composite tissé 3D.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Cadorin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Zitoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Castanié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Collombet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Seve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNC 18, Journées Nationales sur les Composites, Nantes, 12-14 Juin 2013</w:t>
+              <w:t xml:space="preserve">JNC 18, Journées Nationales sur les composites, Nantes, 12-14 Juin 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02183457v1</w:t>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02183456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of step-lap repairs from elementary coupons to structural evaluators</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of trimming process on the surface quality and on the mechanical behavior of CFRP structures.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Redouane Zitoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Bougherara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Eyma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Castanié</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SEICO13 – Sampe Europe 34th International Conference &amp; Forum, Paris (France), March 11-12</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Paris, France. pp.167-172</w:t>
+              <w:t xml:space="preserve">19th International Conference on Composite Materials.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02183705v1</w:t>
+                <w:t xml:space="preserve">hal-02183244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of cutting parameters and wear in drilling of 3D wowen carbon/epoxy composite</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Study of step-lap repairs from elementary coupons to structural evaluators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Crouzeix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Davila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Collombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Douchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y.-H. Grunevald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Conference on Composite Materials, ICCM 19, 2013 Montréal, Canada, July 28, August 2</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">SEICO13 – Sampe Europe 34th International Conference &amp; Forum, Paris (France), March 11-12</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Paris, France. pp.167-172</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02183342v1</w:t>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02183705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of trimming process on the surface quality and on the mechanical behavior of CFRP structures.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Influence of cutting parameters and wear in drilling of 3D wowen carbon/epoxy composite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Cadorin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Zitoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Florent Eyma</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Collombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Castanié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Seve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Conference on Composite Materials.</w:t>
+              <w:t xml:space="preserve">19th International Conference on Composite Materials, ICCM 19, 2013 Montréal, Canada, July 28, August 2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02183244v1</w:t>
+                <w:t xml:space="preserve">hal-02183342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Machining Parameters on high speed trimming of CFRP</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Study of double step lap composite repairs on CFRP evaluators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Crouzeix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Davila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Collombet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Douchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y.-H. Grunevald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th EUROPEAN CONFERENCE ON COMPOSITE MATERIALS</w:t>
+              <w:t xml:space="preserve">ECCM15 - The 15th European Conference on Composite Materials, Venice (Italy), June 24-28.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Venice, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02186859v1</w:t>
+                <w:t xml:space="preserve">hal-02186849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Embedded instrumentation: from coupon level to a representative composite part</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Collombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Luyckx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13423,51 +13440,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Sonnenfeld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Lammens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y.-H. Grunevald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SEICO12 - Sampe Europe 33rd International Technical Conference &amp; Forum, Paris (France)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Paris, France. pp.262-291</w:t>
@@ -13490,808 +13507,791 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02186961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of double step lap composite repairs on CFRP evaluators</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of Machining Parameters on high speed trimming of CFRP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Redouane Zitoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Eyma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Castanié</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCM15 - The 15th European Conference on Composite Materials, Venice (Italy), June 24-28.</w:t>
+              <w:t xml:space="preserve">15th EUROPEAN CONFERENCE ON COMPOSITE MATERIALS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Venice, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02186849v1</w:t>
+                <w:t xml:space="preserve">hal-02186859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de la qualité d'usinage lors du perçage d'un multi-matériau de type CFRP/Aluminium</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Usinage des Composites par Jet d'eau Abrasif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Cénac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Collombet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Zitoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Belkacem S. Elam Bouacif</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Michel Déléris</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17èmes Journées Nationales sur les Composites (JNC17)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2011, Poitiers-Futuroscope, France. pp.101</w:t>
+              <w:t xml:space="preserve">, Jun 2011, Poitiers-Futuroscope, France. pp.163</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00598147v1</w:t>
+                <w:t xml:space="preserve">hal-00597503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude expérimentale et numérique d'un implant de hanche en composite CFRP: Analyse par thermographie IR</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Comportement d'une réparation en escalier obtenue par Jet d'Eau Abrasif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Crouzeix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Cénac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Collombet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Zitoune</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves-Henri Grunevald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17èmes Journées Nationales sur les Composites (JNC17)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2011, Poitiers-Futuroscope, France. pp.64</w:t>
+              <w:t xml:space="preserve">, Jun 2011, Poitiers-Futuroscope, France. pp.170</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00597938v1</w:t>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00597542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation mécanique d'un panneau sandwich à âme en liège et peaux jute/époxy</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Etude de la qualité d'usinage lors du perçage d'un multi-matériau de type CFRP/Aluminium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Zitoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belkacem S. Elam Bouacif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Collombet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vijayan Krishnaraj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ondrej Zindulka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17èmes Journées Nationales sur les Composites (JNC17)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2011, Poitiers-Futuroscope, France. pp.25</w:t>
+              <w:t xml:space="preserve">, Jun 2011, Poitiers-Futuroscope, France. pp.101</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00597889v1</w:t>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00598147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comportement d'une réparation en escalier obtenue par Jet d'Eau Abrasif</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Étude expérimentale et numérique d'un implant de hanche en composite CFRP: Analyse par thermographie IR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habiba Bougherara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ehsan Ur Rahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suraj Shah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lotfi Toubal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Zitoune</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17èmes Journées Nationales sur les Composites (JNC17)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2011, Poitiers-Futuroscope, France. pp.170</w:t>
+              <w:t xml:space="preserve">, Jun 2011, Poitiers-Futuroscope, France. pp.64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00597542v1</w:t>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00597938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Usinage des Composites par Jet d'eau Abrasif</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Caractérisation mécanique d'un panneau sandwich à âme en liège et peaux jute/époxy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Bezzazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Redouane Zitoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Collombet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Déléris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17èmes Journées Nationales sur les Composites (JNC17)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2011, Poitiers-Futuroscope, France. pp.163</w:t>
+              <w:t xml:space="preserve">, Jun 2011, Poitiers-Futuroscope, France. pp.25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00597503v1</w:t>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00597889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Respect de l'intégrité dans l'usinage non-débouchant par jet d'eau abrasif de matériaux composites = Material integrity maintain while milling composite using abrasive water jet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cénac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Collombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Zitoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Déléris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JNC16</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Toulouse, France. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14316,64 +14316,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude comparée de la rupture d'éprouvettes trouées par perçage et par moulage = Comparison of composite specimen fracture with drilled and moulded holes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Zitoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Collombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Tamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14450,64 +14450,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation mécanique et thermomécanique d'un stratifié Jute/époxy = Mechanical and thermomechanical characterization of jute/epoxy laminate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdallah Mir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Zitoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Collombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boudjema Bezzazi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14545,90 +14545,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport économique des évaluateurs technologiques multi-instrumentés sur l'ensemble du cycle de développement d'un avion commercial multi-matériaux à base composite = Economical value added of Multi Instrumented Technological Evaluators for the development of composite civil aircraft</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Collombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-Henri Grunevald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Zitoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Mulle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JNC16</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Toulouse, France. 9 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14653,103 +14653,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification de propriétés matériau sur éprouvette technologique par croisement des mesures par stéréo corrélation d'images numériques et réseaux de Bragg avec le modèle numérique associé / Material properties identification on technological specimen by crossing 3D-DIC and embedded FBG measurements with numerical modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Mulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Zitoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Collombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Henri Grunevald</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JNC 15 -15èmes Journées Nationales sur les Composites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Marseille, France. p.749-756</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14774,103 +14774,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déformations à coeur et en surface sur éprouvette technologique en composite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Mulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Zitoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Collombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-Henri Grunevald</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8e Colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CSMA, May 2007, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14895,90 +14895,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception optimale de structures composites par instrumentation à cœur et identification multi-échelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Collombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Mulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-Henri Grunevald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Zitoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Trarieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15016,64 +15016,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prédiction des efforts responsables du délaminage lors du perçage des structures composites fibres longues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Zitoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Collombet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7e colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CSMA, May 2005, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15130,51 +15130,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procède de traitement d’une pièce de turbomachine réalisée en matériau composite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Zitoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Sourd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15231,51 +15231,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Système d’usinage par abrasif et nettoyage par jet d’eau pure en simultané</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Zitoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Sourd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15332,51 +15332,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solution de retrait de bord d'attaque métallique par enlèvement de matière par jet d'eau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Zitoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Charlas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15478,51 +15478,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amit Mahajan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandeep Devgan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Zitoune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Springer Nature Singapore, 2024, Biomedical Materials for Multi-functional Applications, </w:t>
             </w:r>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-981-99-6972-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -15575,51 +15575,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarabjeet Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preetkanwal Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Zitoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morteza Yazdani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15672,51 +15672,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Special Issue on Advances in the Machining of Aerospace Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Vijayan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Zitoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Davim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15760,51 +15760,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drilling of polymer matrix composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Vijayan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Zitoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Davim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15835,51 +15835,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Developments in Machining of Aerospace Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Zitoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Krishnaraj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15955,51 +15955,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">International Conference on Latest Developments in Materials &amp; Manufacturing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Zitoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Singh Paramjit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16121,51 +16121,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controlled Depth Milling of Hybrid Aerospace Grade Materials Using Abrasive Water Jet – Critical Review and Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Sourd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Zitoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Crouzeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16225,77 +16225,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perçage des multi-matériaux de type carbone/époxy et d'alliage d'aluminium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Redouane Zitoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Collombet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Moussaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Faycal Ameur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16333,103 +16333,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Repairing composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Collombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y.-H. Grunevald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Crouzeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Douchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Zitoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Composites Manufacturing and Process Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, © 2015 Elsevier Ltd, 2015, </w:t>
@@ -16467,51 +16467,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Machining and drilling processes in composites manufacture: Damage and material integrity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Zitoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Bouguerara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16543,152 +16543,139 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02055802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodologie spécifique à l'usinage des composites par jet d'eau abrasif</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Analyse du délaminage lors du perçage des composites fibres longues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Zitoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Collombet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Cénac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Techniques de l’ingénieurMécanique | Travail des matériaux - Assemblage</w:t>
+              <w:t xml:space="preserve">Techniques de l’ingénieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02147772v1</w:t>
+                <w:t xml:space="preserve">hal-02147774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delamination analysis during drilling of composite material carbon-epoxy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Zitoune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Techniques de l'IngénieurMatériaux | Plastiques et composites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16707,152 +16694,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02147769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse du délaminage lors du perçage des composites fibres longues</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Méthodologie spécifique à l'usinage des composites par jet d'eau abrasif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Zitoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Collombet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Cénac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Techniques de l’ingénieur</w:t>
+              <w:t xml:space="preserve">Techniques de l’ingénieurMécanique | Travail des matériaux - Assemblage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02147774v1</w:t>
+                <w:t xml:space="preserve">hal-02147772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of Tool Geometry and Machining Parameters on the Surface Quality and the Effect of Surface Quality on Compressive Strength of Carbon Fibre Reinforced Plastic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Zitoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Eyma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16903,103 +16903,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">chapter 5: Static and dynamic behaviours of composite laminate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Zitoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Hachemane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fiber reinforced composites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nova publishers, 2011</w:t>
@@ -17028,103 +17028,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benefit from embedded sensors to study polymeric composite structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Collombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Hernandez-Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Zitoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Douchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Damage and fracture mechanics - failure analysis of engineering materials and structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Boukharouba Et Al Editor, 2009</w:t>
@@ -17166,77 +17166,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abrasive Water Jet Machining of Composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Cènac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Collombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Deliris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Zitoune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Machining Composite Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hardback, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17351,51 +17351,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="45542971"/>
+    <w:nsid w:val="93D58425"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -17582,51 +17582,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/redouane-zitoune" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4375-0998" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/084254351" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457322v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Abhiram" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudheer Reddy Beyanagari" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vaira Vignesh" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Govindaraju" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kumar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-025-09239-7" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815503v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blais" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toubal Lotfi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane Zitoune" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfailanal.2024.109099" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969414v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arjun Chandra Shekar" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atef Sawalmeh" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Hof" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2024.108698" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05497335v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanli He" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuxiang Fan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Depan Wang" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Luo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2025.206199" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886066v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Cano Salinas" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Salem" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Moussaoui" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Le Roux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Hor" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-024-14982-x" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04708085v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fr&#233;quelin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Jumel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Jaillon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2024.110256" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969420v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Leclair" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2025.205982" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908014v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hichem Saihi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Sassi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Collombet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Henri Grunevald" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Davila" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00219983241284038" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05466093v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Sheikh-Ahmad" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Morel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ferrero" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Vieille" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-024-13457-3" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04389830v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Toubal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmapro.2024.01.007" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815502v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Batouche" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ameur" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00219983241304025" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845010v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Ye" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiong Zhang" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunshu Shang" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guiyin Xu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaming Zhan" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2024.108651" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04572891v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhadi Hadj-Djilani" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habiba Bouguerara" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2023.117832" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04585366v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habiba Bougherara" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2024.108277" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028029v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Braiek" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vijayan Krishnaraj" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ated Benkhalifa" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Faycal Ameur" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2023.116686" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028042v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imed Boughdiri" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Mabrouki" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Giasin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2022.116458" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03867517v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Sourd" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2022.108094" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028078v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mf Ameur" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Hadj Djilani" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Zitoune" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krishnaraj V" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Sheikh-Ahmad" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00219983211055825" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028012v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouhair Chaib" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2022.107126" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683050v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Braedon Hoekstra" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Kolasangiani" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatus Oguamanam" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14644207221102317" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509908v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Lakreb" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umut &#350;en" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhakim Beddiar" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catarina Nobre" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13399-021-02139-9" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683075v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sagar Kubher" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suhasini Gururaja" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2022.106802" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03831871v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Sourd" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Giasin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Lupton" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmapro.2022.10.023" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923383v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ated Ben Khalifa" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nessrine Brahem" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mondher Zidi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00219983221107094" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719352v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Sourd" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Crouzeix" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coulaud" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2022.110091" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683093v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atefeh Shekarian" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatus C.D. Oguamanam" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2022.115244" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327314v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lamouche" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2021.106567" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327319v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2021.113562" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03201744v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akshay Hejjaji" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-021-06888-9" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332005v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antigoni Barouni" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hom Nath Dhakal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Featherson" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0731684420958479" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03199552v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2021.203833" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03040724v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Naiiri" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=All&#232;gue Lamis" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zidi Mondher" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998320975196" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327322v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Usama Khashaba" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abd-Elwahed" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismai Najjar" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Melaibari" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Ahmed" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym13142246" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161041v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998321998070" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161056v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Luiz Lara Oliveira" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ant&#244;nio Carlos Ancelotti Jr." TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebasti&#227;o Sim&#245;es Da Cunha Jr." TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2020.112611" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02400777v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Charlas" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2019.111760" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02544160v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nguyen-Dinh" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouvet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2020.105806" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961068v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Nguyen-Dinh" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998319883335" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02928011v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2020.106815" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161060v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawel Glaa" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Mehdi" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-020-05116-0" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02941045v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2020.106118" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271219v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Prabhakaran" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Krishnaraj" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Shankar" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Senthilkumar" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998319871354" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277011v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shubham Sharma" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Senthilkumar" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jegathishkumar" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-019-08691-x" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134037v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2019.03.045" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140483v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sivalingam Prabhakaran" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouleeswaran Senthilkumar" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krishna Shankar" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3139/120.111330" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284198v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Djabali" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Rechak" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2019.107815" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XNQ70JDX-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134405v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamis All&#232;gue" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998319838319" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01969389v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2018.12.006" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-01940484v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Rechak" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2017.09.069" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5M8HD7R9-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-01940482v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rocher Gleizes" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15440478.2017.1302389" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-01940487v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-018-1758-7" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-01940481v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Braiek" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ben Khalifa" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zidi" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2018.06.009" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CG7DS0RS-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01685185v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamel Saoudi" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Mezleni" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998317724591" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950758v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cadorin" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal &#352;'Ima" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950752v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620031v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2017.02.024" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950782v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Mezlini" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akshay Amaranath Hajjaji" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620291v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2016.02.084" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950771v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhiraj Kumar" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. K. Singh" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20550340.2016.1187434" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950765v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Seitier" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950772v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rangasamy Prakash" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma9100798" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-01951241v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saleem" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. El Sawi" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bougherara" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-01951246v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-01951222v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beddiar" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. H. Grunevald" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. T. Abadlia" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611014v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Haddad" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Eyma" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Castani&#233;" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-014-9967-y" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03222226v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Cadorin" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998314553045" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-01952567v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihab El Sawi" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouheir Fawaz" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jbmb.2014.1410" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-01952558v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-01952583v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madjid Haddad" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-01952591v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elam Bouacif Belkacem S." TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-01952584v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-01952573v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cadorin Nicolas" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elam Bouacif Belkacem S" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180336v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Mansori" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2013.01.046" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TQZRNL2T-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180335v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois C&#233;nac" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Deleris" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1464420713499288" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180500v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cadorin" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S&#232;ve" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180346v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Toubal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2013.09.002" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NDZ49MCR-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02078611v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMMM.2013.053229" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859791v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkacem Hachemane" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boudjema Bezzazi" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2013.02.014" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180347v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Almabouacif" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Vijayan" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185577v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sima" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2011.08.054" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9VLZXDC2-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185582v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cenac" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.-H. Grunevald" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2012031" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185584v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mir" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bezzazi" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5755/j01.mech.18.1.1278" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185290v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Prabukarthi" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ramanathan" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Elanghovan" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Kumar" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2012.01.007" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TC4Q8KFP-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188292v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tamine" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.H. Grunevald" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2011.03.027" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6PDH38BK-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193168v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Mir" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0731684409341672" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193108v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193165v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2009.10.010" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1XR306QR-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194262v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mulle" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Olivier" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Huchette" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2009.06.013" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QJR56NWZ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851420v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Mulle" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Robert" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Henri Grunevald" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847801v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360180v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Latour" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dusserre" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844000v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neha Devi Dhoonooah" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Monies" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Rubio" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21741/9781644903131-37" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03451821v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/esaform21.4212" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03155305v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Lamouche" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.1016.1374" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048278v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048277v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Saoudi" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gururaja" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mezlini" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01722826v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087140v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Cerisier" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052580v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cerisier" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054330v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Krishnarajb" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Senthil Kumar" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053896v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054334v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183456v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Seve" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183457v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183705v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Douchin" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183342v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183244v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186859v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186961v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Luyckx" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sonnenfeld" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lammens" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186849v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598147v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkacem S. Elam Bouacif" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ondrej Zindulka" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597938v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehsan Ur Rahim" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suraj Shah" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597889v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597542v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597503v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel D&#233;l&#233;ris" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430606v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429841v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389086v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430585v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771386v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493725v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812984v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Trarieux" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813030v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000399v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Coulaud" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000416v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000392v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Charlas" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000311v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Mahajan" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandeep Devgan" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-99-6972-2" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140491v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarabjeet Singh" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Preetkanwal Singh" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morteza Yazdani" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-13-2417-8" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055670v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Davim" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055809v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185681v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Krishnaraj" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019325v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Singh Paramjit" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidhu Sarabjeet Singh" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Adam Khan" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhui Amandeep Singh" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000425v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Crouzeix" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-33-4153-1_9" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147777v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055803v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Douchin" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78242-307-2.00010-5" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055802v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bouguerara" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147772v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147769v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147774v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183466v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188078v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hachemane" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boyer" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194643v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hernandez-Moreno" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194644v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. C&#232;nac" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Deliris" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/redouane-zitoune" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4375-0998" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/084254351" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457322v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Abhiram" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudheer Reddy Beyanagari" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vaira Vignesh" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Govindaraju" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kumar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-025-09239-7" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886066v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Cano Salinas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Salem" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Moussaoui" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Le Roux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Hor" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-024-14982-x" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05497335v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanli He" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuxiang Fan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Depan Wang" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane Zitoune" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Luo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2025.206199" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815503v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blais" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toubal Lotfi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfailanal.2024.109099" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969414v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arjun Chandra Shekar" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atef Sawalmeh" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Hof" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2024.108698" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04708085v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fr&#233;quelin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Jumel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Jaillon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2024.110256" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969420v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Leclair" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2025.205982" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845010v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Ye" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiong Zhang" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunshu Shang" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guiyin Xu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaming Zhan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2024.108651" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815502v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Batouche" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ameur" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Morel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Toubal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00219983241304025" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908014v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hichem Saihi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Sassi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Collombet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Henri Grunevald" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Davila" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00219983241284038" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05466093v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Sheikh-Ahmad" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ferrero" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Vieille" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-024-13457-3" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04389830v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmapro.2024.01.007" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04572891v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhadi Hadj-Djilani" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habiba Bouguerara" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2023.117832" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04585366v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habiba Bougherara" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2024.108277" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028029v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Braiek" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vijayan Krishnaraj" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ated Benkhalifa" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Faycal Ameur" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2023.116686" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028042v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imed Boughdiri" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Mabrouki" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Giasin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2022.116458" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03867517v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Sourd" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2022.108094" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03831871v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Sourd" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Giasin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Lupton" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmapro.2022.10.023" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028078v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mf Ameur" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Hadj Djilani" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Zitoune" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krishnaraj V" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Sheikh-Ahmad" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00219983211055825" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028012v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouhair Chaib" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2022.107126" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683050v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Braedon Hoekstra" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Kolasangiani" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatus Oguamanam" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14644207221102317" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509908v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Lakreb" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umut &#350;en" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhakim Beddiar" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catarina Nobre" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13399-021-02139-9" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683075v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sagar Kubher" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suhasini Gururaja" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2022.106802" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923383v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ated Ben Khalifa" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nessrine Brahem" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mondher Zidi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00219983221107094" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719352v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Sourd" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Crouzeix" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coulaud" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2022.110091" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683093v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atefeh Shekarian" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatus C.D. Oguamanam" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2022.115244" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327314v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lamouche" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2021.106567" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327319v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2021.113562" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03201744v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akshay Hejjaji" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-021-06888-9" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332005v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antigoni Barouni" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hom Nath Dhakal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Featherson" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0731684420958479" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03040724v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Naiiri" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=All&#232;gue Lamis" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zidi Mondher" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998320975196" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03199552v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2021.203833" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327322v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Usama Khashaba" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abd-Elwahed" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismai Najjar" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Melaibari" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Ahmed" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym13142246" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161041v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998321998070" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961068v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Nguyen-Dinh" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouvet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998319883335" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161056v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Luiz Lara Oliveira" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ant&#244;nio Carlos Ancelotti Jr." TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebasti&#227;o Sim&#245;es Da Cunha Jr." TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2020.112611" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02400777v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Charlas" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2019.111760" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02544160v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nguyen-Dinh" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2020.105806" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02928011v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2020.106815" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161060v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawel Glaa" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Mehdi" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-020-05116-0" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02941045v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2020.106118" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271219v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Prabhakaran" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Krishnaraj" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Shankar" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Senthilkumar" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998319871354" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277011v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shubham Sharma" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Senthilkumar" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jegathishkumar" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-019-08691-x" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134037v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2019.03.045" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140483v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sivalingam Prabhakaran" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouleeswaran Senthilkumar" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krishna Shankar" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3139/120.111330" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284198v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Djabali" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Rechak" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2019.107815" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XNQ70JDX-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134405v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamis All&#232;gue" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998319838319" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01969389v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2018.12.006" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-01940482v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rocher Gleizes" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15440478.2017.1302389" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-01940484v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Rechak" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2017.09.069" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5M8HD7R9-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-01940481v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Braiek" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ben Khalifa" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zidi" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2018.06.009" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CG7DS0RS-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-01940487v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-018-1758-7" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01685185v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamel Saoudi" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Mezleni" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998317724591" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950758v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cadorin" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal &#352;'Ima" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950752v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620031v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2017.02.024" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950771v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhiraj Kumar" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. K. Singh" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20550340.2016.1187434" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620291v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2016.02.084" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950782v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Mezlini" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akshay Amaranath Hajjaji" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950765v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Seitier" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950772v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rangasamy Prakash" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma9100798" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-01951241v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saleem" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. El Sawi" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bougherara" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-01951222v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beddiar" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. H. Grunevald" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. T. Abadlia" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-01951246v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611014v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Haddad" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Eyma" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Castani&#233;" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-014-9967-y" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03222226v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Cadorin" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998314553045" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-01952567v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihab El Sawi" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouheir Fawaz" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jbmb.2014.1410" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-01952558v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-01952583v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madjid Haddad" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-01952591v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elam Bouacif Belkacem S." TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-01952584v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-01952573v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cadorin Nicolas" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elam Bouacif Belkacem S" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180335v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois C&#233;nac" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Deleris" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1464420713499288" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180500v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cadorin" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S&#232;ve" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180336v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Mansori" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2013.01.046" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TQZRNL2T-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02078611v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMMM.2013.053229" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180346v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Toubal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2013.09.002" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NDZ49MCR-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859791v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkacem Hachemane" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boudjema Bezzazi" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2013.02.014" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180347v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Almabouacif" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Vijayan" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185290v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Prabukarthi" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ramanathan" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Elanghovan" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Kumar" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2012.01.007" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TC4Q8KFP-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185577v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sima" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2011.08.054" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9VLZXDC2-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185582v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cenac" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.-H. Grunevald" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2012031" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185584v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mir" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bezzazi" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5755/j01.mech.18.1.1278" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188292v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tamine" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.H. Grunevald" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2011.03.027" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6PDH38BK-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193168v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Mir" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0731684409341672" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193108v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193165v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2009.10.010" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1XR306QR-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851420v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Mulle" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Robert" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Henri Grunevald" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194262v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mulle" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Olivier" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Huchette" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2009.06.013" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QJR56NWZ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847801v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360180v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Latour" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dusserre" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844000v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neha Devi Dhoonooah" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Monies" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Rubio" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21741/9781644903131-37" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03451821v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/esaform21.4212" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03155305v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Lamouche" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.1016.1374" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048278v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048277v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Saoudi" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gururaja" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mezlini" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01722826v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087140v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Cerisier" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052580v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cerisier" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053896v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054330v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Krishnarajb" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Senthil Kumar" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054334v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183457v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183456v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Seve" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183244v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183705v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Douchin" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183342v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186849v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186961v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Luyckx" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sonnenfeld" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lammens" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186859v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597503v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel D&#233;l&#233;ris" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597542v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598147v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkacem S. Elam Bouacif" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ondrej Zindulka" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597938v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehsan Ur Rahim" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suraj Shah" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597889v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430606v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429841v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389086v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430585v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771386v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493725v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812984v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Trarieux" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813030v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000399v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Coulaud" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000416v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000392v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Charlas" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000311v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Mahajan" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandeep Devgan" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-99-6972-2" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140491v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarabjeet Singh" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Preetkanwal Singh" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morteza Yazdani" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-13-2417-8" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055670v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Davim" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055809v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185681v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Krishnaraj" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019325v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Singh Paramjit" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidhu Sarabjeet Singh" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Adam Khan" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhui Amandeep Singh" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000425v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Crouzeix" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-33-4153-1_9" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147777v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055803v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Douchin" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78242-307-2.00010-5" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055802v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bouguerara" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147774v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147769v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147772v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183466v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188078v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hachemane" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boyer" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194643v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hernandez-Moreno" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194644v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. C&#232;nac" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Deliris" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>