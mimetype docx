--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -804,278 +804,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04969414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A semi-analytical model for low-density impact-based surface treatments: Application to the abrasive waterjet texturing of thermoplastic polymers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Surface Engineering Strategies for Aerospace Composite Repairs: Machining and Texturation of Additive Manufacturing parts by Abrasive Waterjet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arjun Chandra Shekar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Fréquelin</w:t>
+                <w:t xml:space="preserve">Jean-Philippe Leclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Zitoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Hof</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tribology International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.triboint.2024.110256⟩</w:t>
+              <w:t xml:space="preserve">Wear</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.205982. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.wear.2025.205982⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04708085v1</w:t>
+                <w:t xml:space="preserve">hal-04969420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface Engineering Strategies for Aerospace Composite Repairs: Machining and Texturation of Additive Manufacturing parts by Abrasive Waterjet</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arjun Chandra Shekar</w:t>
+                <w:t xml:space="preserve">A semi-analytical model for low-density impact-based surface treatments: Application to the abrasive waterjet texturing of thermoplastic polymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Fréquelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Redouane Zitoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Jumel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Leclair</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Agathe Jaillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wear</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, pp.205982. </w:t>
+              <w:t xml:space="preserve">Tribology International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 201, pp.110256. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.wear.2025.205982⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.triboint.2024.110256⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04969420v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04708085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of hole quality Enhancement in new glass/flax laminates via hybrid drilling techniques</w:t>
               </w:r>
@@ -2449,949 +2449,949 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03831871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and numerical investigations of the damages induced while drilling flax/epoxy composite</w:t>
+                <w:t xml:space="preserve">Coupled thermo-mechanical modeling of drilling of multi-directional polymer matrix composite laminates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mf Ameur</w:t>
+                <w:t xml:space="preserve">Sagar Kubher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Hadj Djilani</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Suhasini Gururaja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Redouane Zitoune</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Composite Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/00219983211055825⟩</w:t>
+              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 156, pp.106802. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2022.106802⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04028078v1</w:t>
+                <w:t xml:space="preserve">hal-03683075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Static and fatigue testing of open-hole and assembled composites based on long carbon fiber and a nylon matrix developed using fused deposition modelling: Multiscale characterization of printed holes and machined holes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Redouane Zitoune</w:t>
+                <w:t xml:space="preserve">Experimental and numerical investigations of the damages induced while drilling flax/epoxy composite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mf Ameur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Hadj Djilani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Zitoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zouhair Chaib</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Krishnaraj V</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Sheikh-Ahmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2022.107126⟩</w:t>
+              <w:t xml:space="preserve">Journal of Composite Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 56 (2), pp.295-312. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/00219983211055825⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04028012v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04028078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of conventional drilling and abrasive water jet induced damage on the mechanical response of flax/epoxy laminates with holes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Braedon Hoekstra</w:t>
+                <w:t xml:space="preserve">Static and fatigue testing of open-hole and assembled composites based on long carbon fiber and a nylon matrix developed using fused deposition modelling: Multiscale characterization of printed holes and machined holes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Blais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lotfi Toubal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Redouane Zitoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kamal Kolasangiani</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Habiba Bougherara</w:t>
+                <w:t xml:space="preserve">Zouhair Chaib</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part L: Journal of Materials: Design and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/14644207221102317⟩</w:t>
+              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 162, pp.107126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2022.107126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03683050v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04028012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Properties of eco-friendly mortars produced by partial cement replacement with waste cork particles: a feasibility study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Role of conventional drilling and abrasive water jet induced damage on the mechanical response of flax/epoxy laminates with holes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Braedon Hoekstra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadia Lakreb</w:t>
+                <w:t xml:space="preserve">Kamal Kolasangiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Umut Şen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Abdelhakim Beddiar</w:t>
+                <w:t xml:space="preserve">Donatus Oguamanam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Zitoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habiba Bougherara</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomass Conversion and Biorefinery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13399-021-02139-9⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part L: Journal of Materials: Design and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.146442072211023. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/14644207221102317⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03509908v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03683050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupled thermo-mechanical modeling of drilling of multi-directional polymer matrix composite laminates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Properties of eco-friendly mortars produced by partial cement replacement with waste cork particles: a feasibility study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Lakreb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Umut Şen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sagar Kubher</w:t>
+                <w:t xml:space="preserve">Abdelhakim Beddiar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Redouane Zitoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suhasini Gururaja</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Catarina Nobre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 156, pp.106802. </w:t>
+              <w:t xml:space="preserve">Biomass Conversion and Biorefinery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2022.106802⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s13399-021-02139-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03683075v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03509908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation of three-point bending behavior of assembled hybrid composite tubes before and after the fire endurance test</w:t>
+                <w:t xml:space="preserve">Influence of the texturing quality consecutive to Abrasive Water Jet machining on the adhesive properties in mode I of 3D woven composite assemblies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ated Ben Khalifa</w:t>
+                <w:t xml:space="preserve">X. Sourd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Redouane Zitoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nessrine Brahem</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Redouane Zitoune</w:t>
+                <w:t xml:space="preserve">Laurent Crouzeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mondher Zidi</w:t>
+                <w:t xml:space="preserve">M. Coulaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Composite Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 56 (18), pp.2933-2948. </w:t>
+              <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 242, pp.110091. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/00219983221107094⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesb.2022.110091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03923383v1</w:t>
+                <w:t xml:space="preserve">hal-03719352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the texturing quality consecutive to Abrasive Water Jet machining on the adhesive properties in mode I of 3D woven composite assemblies</w:t>
+                <w:t xml:space="preserve">Experimental investigation of three-point bending behavior of assembled hybrid composite tubes before and after the fire endurance test</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X. Sourd</w:t>
+                <w:t xml:space="preserve">Ated Ben Khalifa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nessrine Brahem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Braiek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Zitoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Coulaud</w:t>
+                <w:t xml:space="preserve">Mondher Zidi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 242, pp.110091. </w:t>
+              <w:t xml:space="preserve">Journal of Composite Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 56 (18), pp.2933-2948. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compositesb.2022.110091⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/00219983221107094⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03719352v1</w:t>
+                <w:t xml:space="preserve">hal-03923383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of machining processes on the damage response and surface quality of open hole hybrid carbon/flax composites: An experimental study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Braedon Hoekstra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atefeh Shekarian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Kolasangiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donatus C.D. Oguamanam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3449,157 +3449,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03683093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the damage generated by abrasive water jet texturing on the tensile static and fatigue behaviour of 3D woven composite in the context of repair</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">M. Coulaud</w:t>
+                <w:t xml:space="preserve">Influence of abrasive water jet parameters on the surface integrity of Inconel 718</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorena Cano Salinas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Moussaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Lamouche</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Akshay Hejjaji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Salem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anis Hor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 149, pp.106567. </w:t>
+              <w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 114, pp.997-1009. </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2021.106567⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00170-021-06888-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03327314v1</w:t>
+                <w:t xml:space="preserve">hal-03201744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of cutting parameters on thrust force, torque, hole quality and dust generation during drilling of GLARE 2B laminates</w:t>
               </w:r>
@@ -3696,161 +3700,157 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03327319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of abrasive water jet parameters on the surface integrity of Inconel 718</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kamel Moussaoui</w:t>
+                <w:t xml:space="preserve">Influence of the damage generated by abrasive water jet texturing on the tensile static and fatigue behaviour of 3D woven composite in the context of repair</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Sourd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Redouane Zitoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Crouzeix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Coulaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Akshay Hejjaji</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">D. Lamouche</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 114, pp.997-1009. </w:t>
+              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 149, pp.106567. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00170-021-06888-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2021.106567⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03201744v1</w:t>
+                <w:t xml:space="preserve">hal-03327314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microstructural investigation and hole quality evaluation in S2/FM94 glass-fibre composites under dry and cryogenic conditions</w:t>
               </w:r>
@@ -3964,291 +3964,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03332005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance of lightweight mortar reinforced with doum palm fiber</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Allègue Lamis</w:t>
+                <w:t xml:space="preserve">Plain water jet cleaning of titanium alloy after abrasive water jet milling: Surface contamination and quality analysis in the context of maintenance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Sourd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Redouane Zitoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akshay Hejjaji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Salem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anis Hor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Composite Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0021998320975196⟩</w:t>
+              <w:t xml:space="preserve">Wear</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 477, pp.1-13/203833. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.wear.2021.203833⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03040724v1</w:t>
+                <w:t xml:space="preserve">hal-03199552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plain water jet cleaning of titanium alloy after abrasive water jet milling: Surface contamination and quality analysis in the context of maintenance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Sourd</w:t>
+                <w:t xml:space="preserve">Performance of lightweight mortar reinforced with doum palm fiber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatma Naiiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allègue Lamis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Salem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Zitoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zidi Mondher</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wear</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 477, pp.1-13/203833. </w:t>
+              <w:t xml:space="preserve">Journal of Composite Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 55 (12), pp.1591-1607. </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.wear.2021.203833⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/0021998320975196⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03199552v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03040724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heat-Affected Zone and Mechanical Analysis of GFRP Composites with Different Thicknesses in Drilling Processes</w:t>
               </w:r>
@@ -4368,64 +4368,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In-situ cutting temperature and machining force measurements during conventional drilling of carbon fiber polymer composite laminates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sagar Kubher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suhasini Gururaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Zitoune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4570,473 +4570,473 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02961068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smart machining: Monitoring of CFRP milling using AE and IR</w:t>
+                <w:t xml:space="preserve">New tool for reduction of harmful particulate dispersion and to improve machining quality when trimming carbon/epoxy composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thiago Luiz Lara Oliveira</w:t>
+                <w:t xml:space="preserve">N. Nguyen-Dinh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akshay Hejjaji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Zitoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sebastião Simões Da Cunha Jr.</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bouvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Salem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composite Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2020.112611⟩</w:t>
+              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 131, pp.105806. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2020.105806⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03161056v1</w:t>
+                <w:t xml:space="preserve">hal-02544160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New model for the prediction of the machining depth during milling of 3D woven composite using abrasive waterjet process</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Sourd</w:t>
+                <w:t xml:space="preserve">Smart machining: Monitoring of CFRP milling using AE and IR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thiago Luiz Lara Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Zitoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mehdi Salem</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antônio Carlos Ancelotti Jr.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Charlas</w:t>
+                <w:t xml:space="preserve">Sebastião Simões Da Cunha Jr.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composite Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 234, pp.1-12/111760. </w:t>
+              <w:t xml:space="preserve">, 2020, 249, pp.112611. </w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2019.111760⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2020.112611⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02400777v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03161056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New tool for reduction of harmful particulate dispersion and to improve machining quality when trimming carbon/epoxy composites</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New model for the prediction of the machining depth during milling of 3D woven composite using abrasive waterjet process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Sourd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Redouane Zitoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Crouzeix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Salem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Nguyen-Dinh</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Mehdi Salem</w:t>
+                <w:t xml:space="preserve">M. Charlas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 131, pp.105806. </w:t>
+              <w:t xml:space="preserve">Composite Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 234, pp.1-12/111760. </w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2020.105806⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2019.111760⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02544160v1</w:t>
+                <w:t xml:space="preserve">hal-02400777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fire behaviour of hybrid filament-wound single and adhesively bonded composites tubes under static pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Braiek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ated Ben Khalifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Zitoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mondher Zidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Salem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5226,77 +5226,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Sourd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Zitoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akshay Hejjaji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Salem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Crouzeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 139, pp.1-11/106118. </w:t>
@@ -5598,90 +5598,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of controlled depth abrasive water jet milling on the fatigue behavior of carbon/epoxy composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akshay Hejjaji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Zitoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lotfi Toubal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Crouzeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Collombet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5987,51 +5987,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effect of doum palm fibers on the mechanical and thermal properties of gypsum mortar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatma Naiiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamis Allègue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6039,51 +6039,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Salem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Zitoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mondher Zidi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Composite Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 53 (19), pp.2641-2659. </w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6117,51 +6117,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface integrity while trimming of composite structures: X-ray tomography analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Nguyen-Dinh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Zitoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6474,260 +6474,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01940484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and numerical investigation of adhesively bonded \textpm55° filament wound tubular specimens under internal pressure</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Ben Khalifa</w:t>
+                <w:t xml:space="preserve">Numerical modeling and experimental analysis of thrust cutting force and torque in drilling process of titanium alloy Ti6Al4V</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nawel Glaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Mehdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Zitoune</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Zidi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2018.06.009⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 96 (5), pp.2815-2824. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00170-018-1758-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01940481v1</w:t>
+                <w:t xml:space="preserve">hal-01940487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical modeling and experimental analysis of thrust cutting force and torque in drilling process of titanium alloy Ti6Al4V</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kamel Mehdi</w:t>
+                <w:t xml:space="preserve">Experimental and numerical investigation of adhesively bonded \textpm55° filament wound tubular specimens under internal pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Braiek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ben Khalifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Zitoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Zidi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 199, pp.461--475. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2018.06.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00170-018-1758-7⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01940487v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01940481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analytical and experimental investigation of the delamination during drilling of composite structures with core drill made of diamond grits: X-ray tomography analysis</w:t>
               </w:r>
@@ -6739,51 +6739,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamel Saoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Zitoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suhasini Gururaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Salem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6837,373 +6837,373 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01685185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature and wear analysis in function of the cutting tool coating when drilling of composite structure: In situ measurement by optical fiber</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Surface and machining induced damage characterization of abrasive water jet milled carbon/epoxy composite specimens and their impact on tensile behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akshay Hejjaji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Zitoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Cadorin</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Crouzeix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Collombet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michal Š'Ima</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wear</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 21st International Conference on Wear of Materials, 376-377, pp.1849--1858</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2017, 376-377 (Part B), p. 1356-1364. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.wear.2017.02.024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01950758v1</w:t>
+                <w:t xml:space="preserve">hal-01620031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and numerical study of adhesively bonded\textpm55° filament wound tubular specimens under uniaxial tensile loading</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Braiek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Zitoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ated Ben Khalifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mondher Zidi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composite Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 172, pp.297--310</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01950752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface and machining induced damage characterization of abrasive water jet milled carbon/epoxy composite specimens and their impact on tensile behavior</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Temperature and wear analysis in function of the cutting tool coating when drilling of composite structure: In situ measurement by optical fiber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Zitoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sabine Le Roux</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Cadorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Collombet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michal Š'Ima</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wear</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 376-377 (Part B), p. 1356-1364. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2017, 21st International Conference on Wear of Materials, 376-377, pp.1849--1858</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01620031v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01950758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental investigation of delamination and surface roughness in the drilling of GFRP composite material with different drills</w:t>
               </w:r>
@@ -7436,51 +7436,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamel Saoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Zitoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suhasini Gururaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah Mezlini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7570,51 +7570,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Zitoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah Mezlini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suhasini Gururaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Seitier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7871,234 +7871,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01951241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compressive behaviour of concrete elements confined with GFRP-prefabricated bonded shells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Beddiar</w:t>
+                <w:t xml:space="preserve">Wear signature on hole defects as a function of cutting tool material for drilling 3D interlock composite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Cadorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Zitoune</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 19 (1), pp.65--80</w:t>
+              <w:t xml:space="preserve">Wear</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 20th International Conference on Wear of Materials, 332-333, pp.742--751</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01951222v1</w:t>
+                <w:t xml:space="preserve">hal-01951246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wear signature on hole defects as a function of cutting tool material for drilling 3D interlock composite</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Cadorin</w:t>
+                <w:t xml:space="preserve">Compressive behaviour of concrete elements confined with GFRP-prefabricated bonded shells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Beddiar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Zitoune</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Collombet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. H. Grunevald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. T. Abadlia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wear</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 20th International Conference on Wear of Materials, 332-333, pp.742--751</w:t>
+              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 19 (1), pp.65--80</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01951246v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01951222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of Machining Process and Machining Induced Surface Roughness on Mechanical Properties of Continuous Fiber Composites</w:t>
               </w:r>
@@ -8312,252 +8312,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03222226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the Manufacturing Process on the Mechanical Properties of Flax/Epoxy Composites</w:t>
+                <w:t xml:space="preserve">An investigation of the damage mechanisms and fatigue life diagrams of flax fiber-reinforced polymer laminates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ihab El Sawi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zouheir Fawaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Redouane Zitoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habiba Bougherara</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Zouheir Fawaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of biobased materials and bioenergy</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 49 (5), pp.2338--2346</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01952567v1</w:t>
+                <w:t xml:space="preserve">hal-01952558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An investigation of the damage mechanisms and fatigue life diagrams of flax fiber-reinforced polymer laminates</w:t>
+                <w:t xml:space="preserve">Influence of the Manufacturing Process on the Mechanical Properties of Flax/Epoxy Composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ihab El Sawi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habiba Bougherara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Redouane Zitoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zouheir Fawaz</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Habiba Bougherara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of biobased materials and bioenergy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 8 (1), pp.69--76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1166/jbmb.2014.1410⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01952558v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01952567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the surface defects and dust generated during trimming of CFRP: Influence of tool geometry, machining parameters and cutting speed range</w:t>
               </w:r>
@@ -8645,256 +8645,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01952583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of twist drill geometry for drilling CFRP and multi-material made of CFRP/Al</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Study of trimming damages of CFRP structures in function of the machining processes and their impact on the mechanical behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madjid Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Zitoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Habiba Bouguerara</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Bougherara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Eyma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Castanié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Materials, Mechanics and Manufacturing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 2 (4)</w:t>
+              <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 57, pp.136--143</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01952591v1</w:t>
+                <w:t xml:space="preserve">hal-01952584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of trimming damages of CFRP structures in function of the machining processes and their impact on the mechanical behavior</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optimization of twist drill geometry for drilling CFRP and multi-material made of CFRP/Al</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Zitoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Bruno Castanié</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elam Bouacif Belkacem S.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Collombet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habiba Bouguerara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 57, pp.136--143</w:t>
+              <w:t xml:space="preserve">International Journal of Materials, Mechanics and Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2 (4)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01952584v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01952591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the Double Cone Drill Geometry on the Holes Quality during Drilling Multi-Stack Made of CFRP/Al</w:t>
               </w:r>
@@ -8932,51 +8932,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elam Bouacif Belkacem S</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Collombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krishnaraj V</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Materials, Mechanics and Manufacturing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 2 (4), pp.292--296</w:t>
@@ -8999,614 +8999,614 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01952573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abrasive Water-Jet milling of aeronautic aluminum 2024-T3</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tribo-functional Design of Double Cone Drill Implications in Tool Wear During Drilling of Copper mesh/CFRP/Woven ply</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Redouane Zitoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Cénac</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Michel Deleris</w:t>
+                <w:t xml:space="preserve">M. El Mansori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Krishnaraj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part L: Journal of Materials: Design and Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Wear</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 302 (1-2), pp.1560--1567. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.wear.2013.01.046⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/1464420713499288⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02180335v1</w:t>
+                <w:t xml:space="preserve">hal-02180336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perçage d’un matériau composite tissé 3D : Influence des conditions d’usinage et de l’usure de l’outil sur les efforts de coupe et la qualité d’usinage</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Abrasive Water-Jet milling of aeronautic aluminum 2024-T3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Cénac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Zitoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bruno Castanié</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Collombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Sève</w:t>
+                <w:t xml:space="preserve">Michel Deleris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des composites et des matériaux avancés = Journal of Composite and Advanced Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part L: Journal of Materials: Design and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 227 (3), pp.29--37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1464420713499288⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02180500v1</w:t>
+                <w:t xml:space="preserve">hal-02180335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tribo-functional Design of Double Cone Drill Implications in Tool Wear During Drilling of Copper mesh/CFRP/Woven ply</w:t>
+                <w:t xml:space="preserve">Perçage d’un matériau composite tissé 3D : Influence des conditions d’usinage et de l’usure de l’outil sur les efforts de coupe et la qualité d’usinage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Zitoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">V. Krishnaraj</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Cadorin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Castanié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sève</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wear</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue des composites et des matériaux avancés = Journal of Composite and Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 23 (3), pp.387--404</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02180336v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02180500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Machinability and surface quality during high speed trimming of multi directional CFRP</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Madjid Haddad</w:t>
+                <w:t xml:space="preserve">Investigating the effect of machining processes on the mechanical behaviour of composite plates with circular holes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Saleem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Toubal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Zitoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bruno Castanié</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Bougherara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Machining and Machinability of Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1504/IJMMM.2013.053229⟩</w:t>
+              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 55, pp.169--177. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2013.09.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02078611v1</w:t>
+                <w:t xml:space="preserve">hal-02180346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the effect of machining processes on the mechanical behaviour of composite plates with circular holes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">L. Toubal</w:t>
+                <w:t xml:space="preserve">Machinability and surface quality during high speed trimming of multi directional CFRP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madjid Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Zitoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">H. Bougherara</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Eyma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Castanié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Machining and Machinability of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 13 (2/3), pp.289. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1504/IJMMM.2013.053229⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2013.09.002⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02180346v1</w:t>
+                <w:t xml:space="preserve">hal-02078611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandwich composites impact and indentation behaviour study</w:t>
               </w:r>
@@ -9944,203 +9944,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02185290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of machining parameters and new nano-coated tool on drilling performance of CFRP/Aluminium sandwich</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">STUDY OF MECHANICAL AND HYGROTHERMAL PROPERTIES OF AGGLOMERATED CORK</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Bezzazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Zitoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Collombet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compositesb.2011.08.054⟩</w:t>
+              <w:t xml:space="preserve">Mechanika</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 18 (1), pp.40--45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5755/j01.mech.18.1.1278⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02185577v1</w:t>
+                <w:t xml:space="preserve">hal-02185584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comportement d’une réparation en escalier obtenue par Jet d’Eau Abrasif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Crouzeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Cenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10224,187 +10195,216 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02185582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">STUDY OF MECHANICAL AND HYGROTHERMAL PROPERTIES OF AGGLOMERATED CORK</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of machining parameters and new nano-coated tool on drilling performance of CFRP/Aluminium sandwich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Redouane Zitoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Krishnaraj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Almabouacif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Collombet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Mir</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Sima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanika</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 43 (3), pp.1480--1488. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesb.2011.08.054⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5755/j01.mech.18.1.1278⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02185584v1</w:t>
+                <w:t xml:space="preserve">hal-02185577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behaviour of composite plates with drilled and moulded hole under tensile load</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Zitoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Crouzeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Collombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10483,239 +10483,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02188292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of Mechanical and Thermomechanical Properties of Jute/Epoxy Composite Laminate</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdallah Mir</w:t>
+                <w:t xml:space="preserve">Comprehensive Review on Drilling of Multimaterials Stacks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Vijayan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Zitoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Collombet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Boudjema Bezzazi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Reinforced Plastics and Composites</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Machining and Forming Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 2 (3/4), pp.171--200</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02193168v1</w:t>
+                <w:t xml:space="preserve">hal-02193108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprehensive Review on Drilling of Multimaterials Stacks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">K. Vijayan</w:t>
+                <w:t xml:space="preserve">Study of Mechanical and Thermomechanical Properties of Jute/Epoxy Composite Laminate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdallah Mir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Zitoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Collombet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boudjema Bezzazi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Machining and Forming Technologies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Reinforced Plastics and Composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 29 (11), pp.1669--1680. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0731684409341672⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02193108v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02193168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of drilling of composite material and aluminium stack</w:t>
               </w:r>
@@ -11250,51 +11250,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Usinabilité d'un composite à matrice céramique oxyde-oxyde par jet d'eau abrasif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Latour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Crouzeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11518,51 +11518,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorena Cano Salinas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Moussaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akshay Hejjaji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Salem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11665,51 +11665,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Salem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Zitoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akshay Hejjaji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Lamouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11756,90 +11756,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and numerical study of adhesively bonded tubular specimens under uniaxial loading</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Braiek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Zitoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ben Khalifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Zidi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of Proceedings of 17th european conference on composites materials. Munich 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11985,77 +11985,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of the abrasive water jet milling process on the damage and surface characteristics of CFRP composite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akshay Hejjaji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Zitoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Crouzeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Collombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12106,51 +12106,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advanced Methodology to Evaluate Design of Bonded Large Composite Repair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Crouzeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Collombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12244,51 +12244,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Repair of primary composite structures - a challenge in aeronautics for the composite solution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Collombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Crouzeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y.-H. Grunevald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12356,51 +12356,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of cutting parameters and wear in drilling of 3D woven carbon/epoxy composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Cadorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Zitoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12775,51 +12775,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude expérimentale de l'influence des paramètres de coupe et de l'usure de l'outil sur la qualité de percage d'un composite tissé 3D.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Cadorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Zitoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13017,51 +13017,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of step-lap repairs from elementary coupons to structural evaluators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Crouzeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Davila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13142,51 +13142,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of cutting parameters and wear in drilling of 3D wowen carbon/epoxy composite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Cadorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Zitoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13263,51 +13263,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of double step lap composite repairs on CFRP evaluators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Crouzeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Davila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13621,51 +13621,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Usinage des Composites par Jet d'eau Abrasif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cénac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Collombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13729,64 +13729,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comportement d'une réparation en escalier obtenue par Jet d'Eau Abrasif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Crouzeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cénac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Collombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13848,411 +13848,411 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00597542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de la qualité d'usinage lors du perçage d'un multi-matériau de type CFRP/Aluminium</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Caractérisation mécanique d'un panneau sandwich à âme en liège et peaux jute/époxy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Bezzazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Zitoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Collombet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17èmes Journées Nationales sur les Composites (JNC17)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2011, Poitiers-Futuroscope, France. pp.101</w:t>
+              <w:t xml:space="preserve">, Jun 2011, Poitiers-Futuroscope, France. pp.25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00598147v1</w:t>
+                <w:t xml:space="preserve">hal-00597889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude expérimentale et numérique d'un implant de hanche en composite CFRP: Analyse par thermographie IR</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Etude de la qualité d'usinage lors du perçage d'un multi-matériau de type CFRP/Aluminium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Zitoune</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belkacem S. Elam Bouacif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Collombet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vijayan Krishnaraj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ondrej Zindulka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17èmes Journées Nationales sur les Composites (JNC17)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2011, Poitiers-Futuroscope, France. pp.64</w:t>
+              <w:t xml:space="preserve">, Jun 2011, Poitiers-Futuroscope, France. pp.101</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00597938v1</w:t>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00598147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation mécanique d'un panneau sandwich à âme en liège et peaux jute/époxy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">B. Bezzazi</w:t>
+                <w:t xml:space="preserve">Étude expérimentale et numérique d'un implant de hanche en composite CFRP: Analyse par thermographie IR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habiba Bougherara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ehsan Ur Rahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suraj Shah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lotfi Toubal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Zitoune</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francis Collombet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17èmes Journées Nationales sur les Composites (JNC17)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2011, Poitiers-Futuroscope, France. pp.25</w:t>
+              <w:t xml:space="preserve">, Jun 2011, Poitiers-Futuroscope, France. pp.64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00597889v1</w:t>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00597938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Respect de l'intégrité dans l'usinage non-débouchant par jet d'eau abrasif de matériaux composites = Material integrity maintain while milling composite using abrasive water jet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cénac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Collombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14355,51 +14355,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Collombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Tamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Crouzeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y.H. Grunevald</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14437,51 +14437,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation mécanique et thermomécanique d'un stratifié Jute/époxy = Mechanical and thermomechanical characterization of jute/epoxy laminate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdallah Mir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Zitoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16108,90 +16108,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controlled Depth Milling of Hybrid Aerospace Grade Materials Using Abrasive Water Jet – Critical Review and Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Sourd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Zitoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Crouzeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Lamouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Machining and Machinability of Fiber Reinforced Polymer Composites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Singapore, pp.225-280, 2021, Composites Science and Technology, </w:t>
             </w:r>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
@@ -16359,51 +16359,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Collombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y.-H. Grunevald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Crouzeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Douchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16726,51 +16726,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Zitoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Collombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cénac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Techniques de l’ingénieurMécanique | Travail des matériaux - Assemblage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16916,51 +16916,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">chapter 5: Static and dynamic behaviours of composite laminate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Zitoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Hachemane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17022,260 +17022,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02188078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benefit from embedded sensors to study polymeric composite structures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Abrasive Water Jet Machining of Composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Cènac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Collombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">H. Hernandez-Moreno</w:t>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Deliris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Zitoune</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Damage and fracture mechanics - failure analysis of engineering materials and structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Boukharouba Et Al Editor, 2009</w:t>
+              <w:t xml:space="preserve">Machining Composite Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hardback, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02194643v1</w:t>
+                <w:t xml:space="preserve">hal-02194644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abrasive Water Jet Machining of Composites</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Benefit from embedded sensors to study polymeric composite structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Collombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Deliris</w:t>
+                <w:t xml:space="preserve">H. Hernandez-Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Zitoune</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Douchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Machining Composite Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Hardback, 2009</w:t>
+              <w:t xml:space="preserve">Damage and fracture mechanics - failure analysis of engineering materials and structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Boukharouba Et Al Editor, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02194644v1</w:t>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02194643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId460"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -17351,51 +17351,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="93D58425"/>
+    <w:nsid w:val="47E80B78"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -17582,51 +17582,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/redouane-zitoune" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4375-0998" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/084254351" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457322v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Abhiram" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudheer Reddy Beyanagari" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vaira Vignesh" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Govindaraju" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kumar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-025-09239-7" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886066v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Cano Salinas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Salem" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Moussaoui" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Le Roux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Hor" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-024-14982-x" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05497335v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanli He" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuxiang Fan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Depan Wang" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane Zitoune" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Luo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2025.206199" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815503v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blais" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toubal Lotfi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfailanal.2024.109099" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969414v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arjun Chandra Shekar" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atef Sawalmeh" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Hof" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2024.108698" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04708085v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fr&#233;quelin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Jumel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Jaillon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2024.110256" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969420v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Leclair" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2025.205982" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845010v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Ye" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiong Zhang" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunshu Shang" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guiyin Xu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaming Zhan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2024.108651" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815502v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Batouche" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ameur" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Morel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Toubal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00219983241304025" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908014v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hichem Saihi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Sassi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Collombet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Henri Grunevald" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Davila" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00219983241284038" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05466093v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Sheikh-Ahmad" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ferrero" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Vieille" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-024-13457-3" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04389830v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmapro.2024.01.007" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04572891v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhadi Hadj-Djilani" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habiba Bouguerara" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2023.117832" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04585366v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habiba Bougherara" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2024.108277" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028029v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Braiek" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vijayan Krishnaraj" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ated Benkhalifa" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Faycal Ameur" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2023.116686" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028042v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imed Boughdiri" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Mabrouki" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Giasin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2022.116458" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03867517v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Sourd" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2022.108094" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03831871v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Sourd" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Giasin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Lupton" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmapro.2022.10.023" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028078v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mf Ameur" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Hadj Djilani" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Zitoune" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krishnaraj V" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Sheikh-Ahmad" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00219983211055825" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028012v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouhair Chaib" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2022.107126" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683050v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Braedon Hoekstra" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Kolasangiani" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatus Oguamanam" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14644207221102317" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509908v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Lakreb" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umut &#350;en" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhakim Beddiar" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catarina Nobre" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13399-021-02139-9" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683075v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sagar Kubher" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suhasini Gururaja" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2022.106802" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923383v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ated Ben Khalifa" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nessrine Brahem" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mondher Zidi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00219983221107094" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719352v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Sourd" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Crouzeix" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coulaud" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2022.110091" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683093v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atefeh Shekarian" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatus C.D. Oguamanam" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2022.115244" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327314v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lamouche" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2021.106567" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327319v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2021.113562" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03201744v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akshay Hejjaji" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-021-06888-9" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332005v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antigoni Barouni" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hom Nath Dhakal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Featherson" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0731684420958479" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03040724v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Naiiri" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=All&#232;gue Lamis" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zidi Mondher" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998320975196" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03199552v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2021.203833" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327322v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Usama Khashaba" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abd-Elwahed" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismai Najjar" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Melaibari" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Ahmed" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym13142246" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161041v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998321998070" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961068v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Nguyen-Dinh" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouvet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998319883335" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161056v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Luiz Lara Oliveira" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ant&#244;nio Carlos Ancelotti Jr." TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebasti&#227;o Sim&#245;es Da Cunha Jr." TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2020.112611" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02400777v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Charlas" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2019.111760" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02544160v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nguyen-Dinh" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2020.105806" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02928011v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2020.106815" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161060v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawel Glaa" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Mehdi" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-020-05116-0" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02941045v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2020.106118" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271219v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Prabhakaran" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Krishnaraj" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Shankar" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Senthilkumar" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998319871354" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277011v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shubham Sharma" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Senthilkumar" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jegathishkumar" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-019-08691-x" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134037v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2019.03.045" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140483v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sivalingam Prabhakaran" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouleeswaran Senthilkumar" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krishna Shankar" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3139/120.111330" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284198v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Djabali" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Rechak" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2019.107815" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XNQ70JDX-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134405v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamis All&#232;gue" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998319838319" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01969389v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2018.12.006" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-01940482v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rocher Gleizes" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15440478.2017.1302389" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-01940484v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Rechak" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2017.09.069" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5M8HD7R9-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-01940481v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Braiek" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ben Khalifa" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zidi" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2018.06.009" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CG7DS0RS-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-01940487v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-018-1758-7" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01685185v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamel Saoudi" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Mezleni" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998317724591" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950758v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cadorin" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal &#352;'Ima" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950752v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620031v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2017.02.024" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950771v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhiraj Kumar" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. K. Singh" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20550340.2016.1187434" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620291v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2016.02.084" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950782v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Mezlini" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akshay Amaranath Hajjaji" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950765v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Seitier" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950772v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rangasamy Prakash" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma9100798" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-01951241v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saleem" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. El Sawi" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bougherara" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-01951222v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beddiar" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. H. Grunevald" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. T. Abadlia" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-01951246v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611014v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Haddad" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Eyma" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Castani&#233;" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-014-9967-y" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03222226v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Cadorin" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998314553045" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-01952567v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihab El Sawi" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouheir Fawaz" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jbmb.2014.1410" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-01952558v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-01952583v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madjid Haddad" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-01952591v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elam Bouacif Belkacem S." TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-01952584v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-01952573v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cadorin Nicolas" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elam Bouacif Belkacem S" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180335v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois C&#233;nac" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Deleris" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1464420713499288" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180500v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cadorin" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S&#232;ve" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180336v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Mansori" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2013.01.046" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TQZRNL2T-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02078611v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMMM.2013.053229" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180346v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Toubal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2013.09.002" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NDZ49MCR-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859791v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkacem Hachemane" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boudjema Bezzazi" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2013.02.014" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180347v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Almabouacif" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Vijayan" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185290v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Prabukarthi" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ramanathan" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Elanghovan" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Kumar" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2012.01.007" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TC4Q8KFP-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185577v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sima" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2011.08.054" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9VLZXDC2-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185582v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cenac" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.-H. Grunevald" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2012031" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185584v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mir" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bezzazi" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5755/j01.mech.18.1.1278" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188292v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tamine" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.H. Grunevald" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2011.03.027" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6PDH38BK-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193168v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Mir" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0731684409341672" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193108v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193165v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2009.10.010" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1XR306QR-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851420v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Mulle" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Robert" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Henri Grunevald" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194262v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mulle" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Olivier" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Huchette" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2009.06.013" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QJR56NWZ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847801v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360180v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Latour" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dusserre" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844000v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neha Devi Dhoonooah" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Monies" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Rubio" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21741/9781644903131-37" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03451821v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/esaform21.4212" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03155305v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Lamouche" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.1016.1374" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048278v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048277v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Saoudi" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gururaja" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mezlini" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01722826v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087140v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Cerisier" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052580v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cerisier" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053896v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054330v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Krishnarajb" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Senthil Kumar" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054334v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183457v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183456v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Seve" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183244v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183705v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Douchin" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183342v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186849v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186961v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Luyckx" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sonnenfeld" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lammens" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186859v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597503v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel D&#233;l&#233;ris" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597542v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598147v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkacem S. Elam Bouacif" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ondrej Zindulka" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597938v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehsan Ur Rahim" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suraj Shah" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597889v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430606v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429841v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389086v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430585v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771386v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493725v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812984v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Trarieux" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813030v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000399v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Coulaud" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000416v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000392v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Charlas" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000311v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Mahajan" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandeep Devgan" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-99-6972-2" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140491v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarabjeet Singh" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Preetkanwal Singh" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morteza Yazdani" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-13-2417-8" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055670v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Davim" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055809v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185681v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Krishnaraj" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019325v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Singh Paramjit" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidhu Sarabjeet Singh" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Adam Khan" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhui Amandeep Singh" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000425v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Crouzeix" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-33-4153-1_9" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147777v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055803v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Douchin" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78242-307-2.00010-5" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055802v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bouguerara" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147774v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147769v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147772v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183466v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188078v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hachemane" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boyer" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194643v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hernandez-Moreno" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194644v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. C&#232;nac" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Deliris" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/redouane-zitoune" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4375-0998" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/084254351" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457322v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Abhiram" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudheer Reddy Beyanagari" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vaira Vignesh" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Govindaraju" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kumar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-025-09239-7" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886066v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Cano Salinas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Salem" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Moussaoui" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Le Roux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Hor" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-024-14982-x" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05497335v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanli He" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuxiang Fan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Depan Wang" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane Zitoune" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Luo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2025.206199" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815503v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blais" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toubal Lotfi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfailanal.2024.109099" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969414v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arjun Chandra Shekar" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atef Sawalmeh" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Hof" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2024.108698" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969420v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Leclair" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2025.205982" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04708085v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fr&#233;quelin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Jumel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Jaillon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2024.110256" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845010v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Ye" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiong Zhang" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunshu Shang" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guiyin Xu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaming Zhan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2024.108651" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815502v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Batouche" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ameur" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Morel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Toubal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00219983241304025" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908014v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hichem Saihi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Sassi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Collombet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Henri Grunevald" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Davila" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00219983241284038" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05466093v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Sheikh-Ahmad" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ferrero" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Vieille" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-024-13457-3" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04389830v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmapro.2024.01.007" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04572891v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhadi Hadj-Djilani" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habiba Bouguerara" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2023.117832" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04585366v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habiba Bougherara" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2024.108277" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028029v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Braiek" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vijayan Krishnaraj" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ated Benkhalifa" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Faycal Ameur" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2023.116686" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028042v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imed Boughdiri" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Mabrouki" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Giasin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2022.116458" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03867517v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Sourd" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2022.108094" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03831871v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Sourd" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Giasin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Lupton" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmapro.2022.10.023" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683075v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sagar Kubher" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suhasini Gururaja" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2022.106802" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028078v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mf Ameur" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Hadj Djilani" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Zitoune" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krishnaraj V" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Sheikh-Ahmad" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00219983211055825" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028012v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouhair Chaib" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2022.107126" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683050v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Braedon Hoekstra" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Kolasangiani" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatus Oguamanam" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14644207221102317" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509908v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Lakreb" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umut &#350;en" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhakim Beddiar" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catarina Nobre" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13399-021-02139-9" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719352v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Sourd" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Crouzeix" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coulaud" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2022.110091" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923383v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ated Ben Khalifa" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nessrine Brahem" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mondher Zidi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00219983221107094" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683093v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atefeh Shekarian" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatus C.D. Oguamanam" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2022.115244" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03201744v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akshay Hejjaji" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-021-06888-9" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327319v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2021.113562" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327314v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lamouche" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2021.106567" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332005v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antigoni Barouni" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hom Nath Dhakal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Featherson" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0731684420958479" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03199552v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2021.203833" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03040724v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Naiiri" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=All&#232;gue Lamis" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zidi Mondher" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998320975196" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327322v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Usama Khashaba" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abd-Elwahed" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismai Najjar" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Melaibari" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Ahmed" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym13142246" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161041v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998321998070" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961068v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Nguyen-Dinh" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouvet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998319883335" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02544160v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nguyen-Dinh" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2020.105806" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161056v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Luiz Lara Oliveira" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ant&#244;nio Carlos Ancelotti Jr." TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebasti&#227;o Sim&#245;es Da Cunha Jr." TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2020.112611" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02400777v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Charlas" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2019.111760" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02928011v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2020.106815" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161060v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawel Glaa" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Mehdi" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-020-05116-0" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02941045v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2020.106118" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271219v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Prabhakaran" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Krishnaraj" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Shankar" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Senthilkumar" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998319871354" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277011v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shubham Sharma" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Senthilkumar" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jegathishkumar" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-019-08691-x" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134037v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2019.03.045" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140483v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sivalingam Prabhakaran" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouleeswaran Senthilkumar" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krishna Shankar" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3139/120.111330" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284198v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Djabali" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Rechak" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2019.107815" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XNQ70JDX-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134405v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamis All&#232;gue" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998319838319" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01969389v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2018.12.006" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-01940482v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rocher Gleizes" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15440478.2017.1302389" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-01940484v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Rechak" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2017.09.069" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5M8HD7R9-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-01940487v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-018-1758-7" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-01940481v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Braiek" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ben Khalifa" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zidi" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2018.06.009" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CG7DS0RS-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01685185v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamel Saoudi" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Mezleni" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998317724591" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620031v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2017.02.024" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950752v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950758v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cadorin" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal &#352;'Ima" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950771v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhiraj Kumar" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. K. Singh" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20550340.2016.1187434" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620291v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2016.02.084" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950782v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Mezlini" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akshay Amaranath Hajjaji" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950765v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Seitier" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950772v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rangasamy Prakash" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma9100798" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-01951241v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saleem" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. El Sawi" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bougherara" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-01951246v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-01951222v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beddiar" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. H. Grunevald" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. T. Abadlia" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611014v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Haddad" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Eyma" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Castani&#233;" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-014-9967-y" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03222226v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Cadorin" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998314553045" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-01952558v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihab El Sawi" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouheir Fawaz" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-01952567v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jbmb.2014.1410" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-01952583v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madjid Haddad" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-01952584v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-01952591v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elam Bouacif Belkacem S." TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-01952573v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cadorin Nicolas" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elam Bouacif Belkacem S" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180336v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Mansori" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2013.01.046" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TQZRNL2T-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180335v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois C&#233;nac" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Deleris" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1464420713499288" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180500v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cadorin" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S&#232;ve" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180346v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Toubal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2013.09.002" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NDZ49MCR-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02078611v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMMM.2013.053229" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859791v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkacem Hachemane" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boudjema Bezzazi" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2013.02.014" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180347v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Almabouacif" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Vijayan" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185290v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Prabukarthi" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ramanathan" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Elanghovan" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Kumar" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2012.01.007" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TC4Q8KFP-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185584v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mir" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bezzazi" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5755/j01.mech.18.1.1278" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185582v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cenac" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.-H. Grunevald" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2012031" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185577v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sima" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2011.08.054" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9VLZXDC2-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188292v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tamine" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.H. Grunevald" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2011.03.027" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6PDH38BK-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193108v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193168v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Mir" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0731684409341672" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193165v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2009.10.010" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1XR306QR-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851420v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Mulle" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Robert" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Henri Grunevald" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194262v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mulle" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Olivier" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Huchette" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2009.06.013" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QJR56NWZ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847801v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360180v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Latour" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dusserre" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844000v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neha Devi Dhoonooah" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Monies" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Rubio" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21741/9781644903131-37" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03451821v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/esaform21.4212" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03155305v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Lamouche" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.1016.1374" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048278v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048277v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Saoudi" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gururaja" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mezlini" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01722826v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087140v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Cerisier" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052580v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cerisier" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053896v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054330v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Krishnarajb" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Senthil Kumar" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054334v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183457v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183456v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Seve" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183244v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183705v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Douchin" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183342v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186849v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186961v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Luyckx" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sonnenfeld" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lammens" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186859v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597503v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel D&#233;l&#233;ris" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597542v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597889v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598147v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkacem S. Elam Bouacif" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ondrej Zindulka" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597938v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehsan Ur Rahim" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suraj Shah" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430606v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429841v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389086v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430585v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771386v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493725v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812984v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Trarieux" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813030v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000399v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Coulaud" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000416v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000392v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Charlas" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000311v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Mahajan" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandeep Devgan" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-99-6972-2" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140491v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarabjeet Singh" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Preetkanwal Singh" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morteza Yazdani" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-13-2417-8" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055670v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Davim" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055809v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185681v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Krishnaraj" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019325v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Singh Paramjit" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidhu Sarabjeet Singh" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Adam Khan" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhui Amandeep Singh" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000425v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Crouzeix" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-33-4153-1_9" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147777v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055803v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Douchin" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78242-307-2.00010-5" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055802v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bouguerara" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147774v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147769v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147772v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183466v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188078v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hachemane" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boyer" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194644v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. C&#232;nac" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Deliris" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194643v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hernandez-Moreno" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>