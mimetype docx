--- v0 (2026-03-18)
+++ v1 (2026-04-11)
@@ -1835,509 +1835,509 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05247149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Introduction. Poétique et politique épistolaires de l’amitié”</w:t>
-[...42 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hermann Hesse et Theodor Heuss. Le Prix Nobel et le président, une amitié hors du commun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Battiston</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Régine Battiston; Nikol Dziub; Augustin Voegele. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Amitiés épistolaires entre littérature et politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, A paraître</w:t>
+              <w:t xml:space="preserve">, EPURE, pp.239-259, 2024, 978-2-37496-223-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04267320v1</w:t>
+                <w:t xml:space="preserve">hal-05247140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hermann Hesse et Theodor Heuss. Le Prix Nobel et le président, une amitié hors du commun</w:t>
-[...20 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le dernier voyage de Peter Noll et Max Frisch (avril 1982)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Battiston</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nicolas Bourguinat; Nikol Dziub. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’amitié dans la littérature de voyage. Usages et représentations (XVIIIe-XXe siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Strasbourg, pp.95-116, 2024, 1034402212</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05247126v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Introduction. Poétique et politique épistolaires de l’amitié”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Voegele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikol Dziub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Battiston</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Amitiés épistolaires entre littérature et politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, EPURE, pp.239-259, 2024, 978-2-37496-223-8</w:t>
+              <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">Nicolas Bourguinat; Nikol Dziub. </w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04267320v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Guillaume Tell de Max Frisch, anti héros et anti mythe, dans son contexte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Battiston</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-François Candoni; Alexis Tautou; Isabelle Ruiz. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’amitié dans la littérature de voyage. Usages et représentations (XVIIIe-XXe siècle)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Strasbourg, pp.95-116, 2024, 1034402212</w:t>
+              <w:t xml:space="preserve">Guillaume Tell. Mythe politique et icône culturelle. Politischer Mythos und kulturelle Ikone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Strasbourg, collection Helvetica, pp.206-219, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05247040v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Introduction. Des amitiés en train de se défaire”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Voegele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Battiston</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikol Dziub</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Inimitié dans les correspondances d’écrivains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EPURE, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04267119v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Beethoven mania de Stefan Zweig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Battiston</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Luc Fraisse; Augustin Voegele. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecrire avec Beethoven</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Honore Champion, pp.139-171, 2023, 2745359886</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05247088v1</w:t>
-              </w:r>
-[...166 lines deleted...]
-                <w:t xml:space="preserve">halshs-04267119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Désaccords passagers sans rupture dans la correspondance de Stefan Zweig et Romain Rolland</w:t>
               </w:r>
@@ -3100,165 +3100,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03567318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">De la recherche de l’identité à l’écriture de soi : Max Frisch et l’autofiction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Battiston</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Littératures suisses entre faits et fiction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Strasbourg, 2019, 978-2-86820-547-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03565447v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Funktion der Landschaft in Marlen Haushofers Werk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Battiston</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dekonstruktion der symbolischen Ordnung bei Marlen Haushofer : "Die Wand" und "Die Mansarde"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 9, pp.39-57, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03565443v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03565447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Mansarde de l’écrivaine autrichienne Marlen Haushofer (1920-1970)</w:t>
               </w:r>
@@ -3704,181 +3704,250 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04214393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Max Frisch's Essays and Speeches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Battiston</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">A Companion to the Works of Max Frisch</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 137, , pp.220-228, 2013, Studies in German Literature Linguistics and Culture, 978-1-57113-872-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04241822v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mensch und Natur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Battiston</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Kurz vor Mitternacht lag der See noch glatt und friedlich da. Neue Studien zu Meinrad Inglin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chronos Verlag, pp.51-67, 2013, 978-3-0340-1166-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04241834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Max Frisch's Essays and Speeches</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’architecture de guerre dans Austerlitz de W.G. Sebald</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Battiston</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">A Companion to the Works of Max Frisch</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 137, , pp.220-228, 2013, Studies in German Literature Linguistics and Culture, 978-1-57113-872-9</w:t>
+              <w:t xml:space="preserve">Actes et machines de guerre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 13, Shaker Verlag, pp.15-26, 2012, Les Cahiers du Littoral, 978-3-8322-9759-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04230440v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. v. Matt: Max Frisch: pirandellesk : Vorwort/Avant-propos du volume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Battiston</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3894,126 +3963,57 @@
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Königshausen et Neumann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.07-25, 2012, 978-3-8260-4750-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04210583v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04230440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Austerlitz et Campo Santo de W. G. Sebald : une vision postmoderne du mythe de Napoléon</w:t>
               </w:r>
@@ -4401,96 +4401,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03565442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’écrivain dans son atelier : dialogue avec Mariane Frisch-Oellers</w:t>
+                <w:t xml:space="preserve">Biedermann et le metteur en scène – Entretien avec François Rancillac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Battiston</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Europe. Revue littéraire mensuelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 1029/1030, pp.21-32</w:t>
+              <w:t xml:space="preserve">, 2015, 1029/1030, pp.106-116</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04231858v1</w:t>
+                <w:t xml:space="preserve">hal-04211813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Frisch – Une amitié particulière – Entretien avec Katja Snozzi</w:t>
               </w:r>
@@ -4539,96 +4539,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03581022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biedermann et le metteur en scène – Entretien avec François Rancillac</w:t>
+                <w:t xml:space="preserve">L’écrivain dans son atelier : dialogue avec Mariane Frisch-Oellers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Battiston</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Europe. Revue littéraire mensuelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 1029/1030, pp.106-116</w:t>
+              <w:t xml:space="preserve">, 2015, 1029/1030, pp.21-32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04211813v1</w:t>
+                <w:t xml:space="preserve">hal-04231858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les journaux de Max Frisch</w:t>
               </w:r>
@@ -5245,50 +5245,132 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04270380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Lien(s)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Battiston</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées Doctorales des Humanités et des Sciences Humaines et Sociales 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Haute-Alsace, Jun 2021, Mulhouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05250488v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">“Introduction”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikol Dziub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -5310,139 +5392,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’Inimitié dans les correspondances d’écrivains</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Mulhouse (en ligne), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04270457v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-05250488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’engagement politique de Max Frisch pour les réfugiés et les migrants</w:t>
               </w:r>
@@ -6096,51 +6096,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B5DC6299"/>
+    <w:nsid w:val="7C3FC5E2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6327,51 +6327,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/regine-battiston" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/050730703" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348940v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Martin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Battiston" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05250373v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greta Komur-Thilloy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Elie" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Thilloy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04267359v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikol Dziub" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Voegele" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04267069v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05250348v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04267071v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255328v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Goldblum-Krause" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349913v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565449v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Annen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pus.unistra.fr/livre/?GCOI=28682100233110" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581021v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane L&#252;thi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.europe-revue.net/pages/recherche-par-titres/parutions-2015/livret-Max-FrischR.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-04276538v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margit Unser" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.verlag-koenigshausen-neumann.de/product_info.php/info/p7153_Max-Frisch--Sein-Werk-im-Kontext-der-europaeischen-Literatur-seiner-Zeit----39-80.html" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272504v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klemens Renoldner" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.verlag-koenigshausen-neumann.de/product_info.php/info/p6867_-Ich-liebte-Frankreich-wie-eine-zweite-Heimat---Neue-Studien-zu-Stefan-Zweig---J-aimais-la-France-comme-ma-seconde-patrie---Actualit--s--de-Stefan-Zweig--Schriftenreihe-des-Stefan-Zweig-Centre-Salzburg--Band-2---38-00.html" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-04276534v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://germanica.revues.org/1174" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05250271v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Puech" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576303v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554571v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lou Solbach" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578019v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inkar Kuramayeva" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578018v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Ballotti" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348975v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05247149v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04267320v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05247140v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05247126v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05247088v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05247040v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04267119v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05247057v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05246977v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04267136v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05250436v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05246823v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1069040" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05246852v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goldblum Sonia" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05246880v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05250421v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05250404v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03567318v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565443v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565447v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03567317v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regine Battiston" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://reims.giantchair.com/livre/?GCOI=29048100750980" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579238v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/pur/56281" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579240v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576304v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.septentrion.com/fr/livre/?GCOI=27574100453190" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576302v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214393v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clio.columbia.edu/catalog/10845544" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241834v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241822v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210583v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230440v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210530v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lalibrairie.com/tous-les-livres/attentes-et-sens-autour-de-la-presence-du-mythe-de-napoleon-aujourd-hui-poli-jean-dominique-9782364790100.html" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252621v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252620v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05247033v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/all.241.0072" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565442v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/allemagne.2253" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231858v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581022v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211813v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241808v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241820v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210581v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225545v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231854v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/germanica.1373" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05257623v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rg.570" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05246795v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/germanica.1050" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04270380v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04270457v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05250488v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565441v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Amslinger" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241830v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217623v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227667v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230460v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Bel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241821v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241835v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217610v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/regine-battiston" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/050730703" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348940v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Martin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Battiston" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05250373v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greta Komur-Thilloy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Elie" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Thilloy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04267359v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikol Dziub" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Voegele" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04267069v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05250348v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04267071v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255328v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Goldblum-Krause" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349913v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565449v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Annen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pus.unistra.fr/livre/?GCOI=28682100233110" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581021v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane L&#252;thi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.europe-revue.net/pages/recherche-par-titres/parutions-2015/livret-Max-FrischR.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-04276538v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margit Unser" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.verlag-koenigshausen-neumann.de/product_info.php/info/p7153_Max-Frisch--Sein-Werk-im-Kontext-der-europaeischen-Literatur-seiner-Zeit----39-80.html" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272504v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klemens Renoldner" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.verlag-koenigshausen-neumann.de/product_info.php/info/p6867_-Ich-liebte-Frankreich-wie-eine-zweite-Heimat---Neue-Studien-zu-Stefan-Zweig---J-aimais-la-France-comme-ma-seconde-patrie---Actualit--s--de-Stefan-Zweig--Schriftenreihe-des-Stefan-Zweig-Centre-Salzburg--Band-2---38-00.html" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-04276534v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://germanica.revues.org/1174" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05250271v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Puech" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576303v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554571v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lou Solbach" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578019v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inkar Kuramayeva" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578018v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Ballotti" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348975v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05247149v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05247140v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05247126v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04267320v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05247040v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04267119v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05247088v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05247057v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05246977v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04267136v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05250436v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05246823v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1069040" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05246852v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goldblum Sonia" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05246880v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05250421v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05250404v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03567318v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565447v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565443v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03567317v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regine Battiston" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://reims.giantchair.com/livre/?GCOI=29048100750980" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579238v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/pur/56281" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579240v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576304v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.septentrion.com/fr/livre/?GCOI=27574100453190" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576302v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214393v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clio.columbia.edu/catalog/10845544" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241822v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241834v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230440v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210583v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210530v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lalibrairie.com/tous-les-livres/attentes-et-sens-autour-de-la-presence-du-mythe-de-napoleon-aujourd-hui-poli-jean-dominique-9782364790100.html" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252621v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252620v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05247033v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/all.241.0072" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565442v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/allemagne.2253" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211813v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581022v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231858v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241808v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241820v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210581v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225545v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231854v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/germanica.1373" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05257623v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rg.570" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05246795v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/germanica.1050" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04270380v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05250488v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04270457v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565441v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Amslinger" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241830v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217623v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227667v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230460v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Bel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241821v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241835v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217610v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>