--- v1 (2026-04-11)
+++ v2 (2026-05-04)
@@ -160,1045 +160,1045 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sorcières : des femmes libres dans l’histoire humaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Greta Komur-Thilloy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Elie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Battiston</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Thilloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions L’Improviste, pp.333, 2025, 978-2-913764-72-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05250373v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Développement de l’écriture de soi : identité, forme et discours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Battiston</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Orizons. 2025, Comparaisons, 1030905533</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05348940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Greta Komur-Thilloy</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amitiés épistolaires entre littérature et politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Battiston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Elie</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikol Dziub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Voegele</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">EPURE, pp.366, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04267359v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inimitiés dans les correspondances des écrivains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Battiston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Editions L’Improviste, pp.333, 2025, 978-2-913764-72-9</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikol Dziub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Voegele</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">EPURE, pp.252, 2023, 9782374962115</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05250348v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'inimitié dans les correspondances d'écrivains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Battiston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikol Dziub</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">EPURE, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04267069v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Amitiés vives » : littérature et amitié dans les correspondances d'écrivains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikol Dziub</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Battiston</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Voegele</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">EPURE, pp.366, 2024</w:t>
+              <w:t xml:space="preserve">EPURE, pp.319, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04267071v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">(Dis)simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Battiston</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 5, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03349913v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermann Hesse. Écrivain et peintre. L’art du paysage et des jardins.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Battiston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">EPURE, 2023</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Goldblum-Krause</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de Strasbourg, pp.244, 2021, Helvetica, 978-2-86820-761-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04255328v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Littératures suisses entre faits et fiction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Battiston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nikol Dziub</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Annen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de Strasboug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Helvetica, 978-2-86820-547-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03565449v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Frisch - Ludwig Hohl</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Battiston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">EPURE, pp.252, 2023, 9782374962115</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Lüthi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rieder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1029-1030, 2015, Europe, 0014-2751</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Nikol Dziub</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03581021v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Frisch: sein Werk im Kontext der europäischen Literatur seiner Zeit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Battiston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margit Unser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Königshausen &amp; Neumann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.01-324, 2012, 978-3-8260-4750-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04276538v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ich liebte Frankreich wie eine zweite Heimat: neue Studien zu Stefan Zweig = &amp;quot;J'aimais la France comme ma seconde patrie.&amp;quot; : actualité(s) de Stefan Zweig</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Battiston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">EPURE, pp.319, 2022</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klemens Renoldner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Königshausen &amp; Neuman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2, pp.01-268, 2011, 978-3-8260-4487-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...409 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...60 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04272504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Frisch philosophe ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Battiston</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Université Charles de Gaulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 48, pp.1-235, 2011, Germanica, 978-2-913857-27-8</w:t>
             </w:r>
           </w:p>
@@ -1257,51 +1257,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">(Dis-)Simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Battiston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Puech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1339,51 +1339,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Attente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Battiston</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dialogues Mulhousiens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 4, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1421,51 +1421,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Attente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Lou Solbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Battiston</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dialogues Mulhousiens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1490,51 +1490,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intervention(s)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Battiston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inkar Kuramayeva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1572,51 +1572,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrimoine(s)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Battiston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandra Ballotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1686,64 +1686,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction à l’écriture de soi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Battiston</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Développement de l’écriture de soi : identité, forme et discours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 1030905533</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1768,51 +1768,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Grande Chasse des sorcières du Sungdau : des femmes mises au ban d’un petit monde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Battiston</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Greta Komur-Thilloy; Bénédicte Elie; Régine Battiston; Pierre Thilloy. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sorcières : des femmes libres dans l’histoire humaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions L’Improviste, pp.45-73, 2025, 9782913764729</w:t>
@@ -1841,51 +1841,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hermann Hesse et Theodor Heuss. Le Prix Nobel et le président, une amitié hors du commun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Battiston</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Régine Battiston; Nikol Dziub; Augustin Voegele. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Amitiés épistolaires entre littérature et politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EPURE, pp.239-259, 2024, 978-2-37496-223-8</w:t>
@@ -1914,51 +1914,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le dernier voyage de Peter Noll et Max Frisch (avril 1982)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Battiston</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nicolas Bourguinat; Nikol Dziub. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’amitié dans la littérature de voyage. Usages et représentations (XVIIIe-XXe siècle)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Strasbourg, pp.95-116, 2024, 1034402212</w:t>
@@ -2013,51 +2013,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Voegele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikol Dziub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Battiston</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Amitiés épistolaires entre littérature et politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2082,51 +2082,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Guillaume Tell de Max Frisch, anti héros et anti mythe, dans son contexte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Battiston</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-François Candoni; Alexis Tautou; Isabelle Ruiz. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Guillaume Tell. Mythe politique et icône culturelle. Politischer Mythos und kulturelle Ikone</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Strasbourg, collection Helvetica, pp.206-219, 2023</w:t>
@@ -2168,51 +2168,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Introduction. Des amitiés en train de se défaire”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Voegele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Battiston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikol Dziub</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2250,51 +2250,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Beethoven mania de Stefan Zweig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Battiston</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Luc Fraisse; Augustin Voegele. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecrire avec Beethoven</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Honore Champion, pp.139-171, 2023, 2745359886</w:t>
@@ -2323,51 +2323,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Désaccords passagers sans rupture dans la correspondance de Stefan Zweig et Romain Rolland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Battiston</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Régine Battiston; Nikol Dziub; Augustin Voegele. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inimitiés d’écrivains dans leurs correspondances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EPURE, pp.97-108, 2023, 9782374962115</w:t>
@@ -2396,51 +2396,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Frisch et Uwe Johnson : de l’amitié épistolaire au pas de deux littéraire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Battiston</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Régine Battiston; Nikol Dziub; Augustin Voegele. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Amitiés d’écrivains dans leurs correspondances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EPURE, pp.229-246, 2022, 2374961729</w:t>
@@ -2482,51 +2482,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Introduction”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Voegele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Battiston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikol Dziub</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2564,51 +2564,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De Napoléon à la Corse – W. G. Sebald et l’archéologie de la mémoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Battiston</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Héros de Plutarque. Les grandes figures de la Corse : Histoire Mémoire et Récits</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ed. Alain Piazzola, pp.169-191, 2022, 9782364791459</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2627,461 +2627,461 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05250436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Stefan Zweig, la littérature et l’Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Battiston</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Andrea Battistini; Bruna Conconi; Eric Lysoe; Paola Puccini. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Europe o la lingua sognata. L’Europe ou la langue rêvée. Studi in onore di Anna Soncini-FrattaI, Mélanges pour Anna Soncini</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, I Libri di Emil, Città di Castello, pp.119-129, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05250404v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Aller, malgré tout ». Entretien avec Mary-Laure Zoss</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Battiston</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Tania Collani; Paola Codazzi; Caroline Werle. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rythmes, voix et mouvances poétiques en Suisse romande</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ed. Orizons, pp.381-408, 2021, 979-10-309-0283-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05250421v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Hermann Hesse et l’idée d’Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Battiston</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nikol Dziub; Augstin Voegele. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Prix Nobel de littérature et l’Europe. The Nobel Prize for literature and Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.83-95, 2021, 9783631841822</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05246823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction au volume Hermann Hesse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Battiston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goldblum Sonia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Régine Battiston; Sonia Goldblum. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’amour du paysage et des jardins. Hermann Hesse, écrivain et peintre. Landschaftsproblematik und Gartenkunst. Hermann Hesse als Schriftsteller und Maler</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Strasbourg, collection Helvetica, pp.13-28, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05246852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hermann Hesses Liebe für Garten und Malerkunst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Battiston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goldblum Sonia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Régine Battiston; Sonia Goldblum. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’amour du paysage et des jardins. Hermann Hesse, écrivain et peintre. Landschaftsproblematik und Gartenkunst. Hermann Hesse als Schriftsteller und Maler</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Strasbourg, collection Helvetica, pp.219-230, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05246880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...144 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une œuvre littéraire entre fictionnalité et factualité. Entretien avec Lukas Bärfuss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Battiston</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Littératures suisses entre faits et fiction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Strasbourg, pp.5-9, 2019, Helvetica, 9782868205476</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3106,51 +3106,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la recherche de l’identité à l’écriture de soi : Max Frisch et l’autofiction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Battiston</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Littératures suisses entre faits et fiction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Strasbourg, 2019, 978-2-86820-547-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3175,51 +3175,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Funktion der Landschaft in Marlen Haushofers Werk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Battiston</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dekonstruktion der symbolischen Ordnung bei Marlen Haushofer : "Die Wand" und "Die Mansarde"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 9, pp.39-57, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3320,290 +3320,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03567317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Marlen Haushofer et le paysage autrichien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regine Battiston</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Guides des Humanités environnementales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires du Septentrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.383-391, 2016, Environnement et société, 978-2-7574-1150-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03576304v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Ecriture de soi et Ecriture des Autres : W.G. Sebald ou le témoignage d’un monde disparu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Battiston</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les intermittences du sujet. Écritures de soi et discontinu</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.101-114, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03579238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Suisse en question : Max Frisch, écrivain et citoyen engagé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Battiston</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Suisse entre consensus et conflits : enjeux et représentation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ÉPURE - Éditions et Presses universitaires de Reims, pp.83-98, 2016, Etudes suisses, 9782374960241</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03579240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...80 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esthétique du paysage. Jacques Chessex le sublimateur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Battiston</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Variations et inventions. Mélanges offerts à Peter Schnyder</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Classiques Garnier, pp.159-174, 2015, Rencontres, 978-2-8124-4814-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3710,51 +3710,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Frisch's Essays and Speeches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Battiston</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">A Companion to the Works of Max Frisch</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 137, , pp.220-228, 2013, Studies in German Literature Linguistics and Culture, 978-1-57113-872-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3779,51 +3779,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mensch und Natur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Battiston</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Kurz vor Mitternacht lag der See noch glatt und friedlich da. Neue Studien zu Meinrad Inglin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chronos Verlag, pp.51-67, 2013, 978-3-0340-1166-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3848,51 +3848,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’architecture de guerre dans Austerlitz de W.G. Sebald</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Battiston</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes et machines de guerre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 13, Shaker Verlag, pp.15-26, 2012, Les Cahiers du Littoral, 978-3-8322-9759-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3917,51 +3917,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. v. Matt: Max Frisch: pirandellesk : Vorwort/Avant-propos du volume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Battiston</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Max Frischs Werk im Kontext der europäiscen Literatur seiner Zeit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3999,51 +3999,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Austerlitz et Campo Santo de W. G. Sebald : une vision postmoderne du mythe de Napoléon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Battiston</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Attentes et sens autour de la présence du mythe de Napoléon aujourd'hui</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4081,51 +4081,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Zweig. Ein mythischer Autor in Frankreich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Battiston</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ich liebte Frankreich wie eine zweite Heimat. J'aimais la France comme ma seconde patrie. : Neue Studien zu Stefan Zweig. Actualité(s) de Stefan Zweig</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, , pp.27-38, 2011, Schriftenreihe des Stefan Zweig Centre Salzburg, 978-3-8260-4487-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4150,51 +4150,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Zweig in Frankreich. Actualité(s) de Stefan Zweig : Avant-propos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Battiston</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ich liebte Frankreich wie eine zweite Heimat. J'aimais la France comme ma seconde patrie. : Neue Studien zu Stefan Zweig. Actualité(s) de Stefan Zweig</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, , pp.07-20, 2011, Schriftenreihe des Stefan Zweig Centre Salzburg, 978-3-8260-4487-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4251,51 +4251,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre spectres familiaux et disparition de la mère : Mutter. Chronik eines Abschieds de Melitta Breznik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Battiston</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Allemagne d'aujourd'hui : revue francaise d'information sur l'Allemagne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 241, pp.72-86. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4329,51 +4329,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S’opposer à la destruction de la nature alpestre : Meinrad Inglin ou la résistance littéraire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Battiston</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'Allemagne et des Pays de langue allemande</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 52 (1), pp.99-114. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4401,402 +4401,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03565442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biedermann et le metteur en scène – Entretien avec François Rancillac</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Max Frisch – Une amitié particulière – Entretien avec Katja Snozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Battiston</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Europe. Revue littéraire mensuelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 1029/1030, pp.106-116</w:t>
+              <w:t xml:space="preserve">, 2015, 1029/1030, pp.47-54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04211813v1</w:t>
+                <w:t xml:space="preserve">hal-03581022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Max Frisch – Une amitié particulière – Entretien avec Katja Snozzi</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">L’écrivain dans son atelier : dialogue avec Mariane Frisch-Oellers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Battiston</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Europe. Revue littéraire mensuelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 1029/1030, pp.47-54</w:t>
+              <w:t xml:space="preserve">, 2015, 1029/1030, pp.21-32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03581022v1</w:t>
+                <w:t xml:space="preserve">hal-04231858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’écrivain dans son atelier : dialogue avec Mariane Frisch-Oellers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Biedermann et le metteur en scène – Entretien avec François Rancillac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Battiston</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Europe. Revue littéraire mensuelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 1029/1030, pp.21-32</w:t>
+              <w:t xml:space="preserve">, 2015, 1029/1030, pp.106-116</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04231858v1</w:t>
+                <w:t xml:space="preserve">hal-04211813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les journaux de Max Frisch</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Max Frisch et le cinéma – entretien avec Richard Dindo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Battiston</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Europe. Revue littéraire mensuelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 1029/1030, pp.78-95</w:t>
+              <w:t xml:space="preserve">, 2015, 1029/1030, pp.33-45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04241808v1</w:t>
+                <w:t xml:space="preserve">hal-04241820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Max Frisch et le cinéma – entretien avec Richard Dindo</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Les journaux de Max Frisch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Battiston</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Europe. Revue littéraire mensuelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 1029/1030, pp.33-45</w:t>
+              <w:t xml:space="preserve">, 2015, 1029/1030, pp.78-95</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04241820v1</w:t>
+                <w:t xml:space="preserve">hal-04241808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avant-propos au volume Max Frisch philosophe ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Battiston</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Germanica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 48, pp.7-13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4821,51 +4821,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Existence, altérité et transcendance : Max Frisch philosophe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Battiston</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Germanica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 48, pp.33-54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4890,51 +4890,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’élitisme de Stefan Zweig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Battiston</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Germanica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 49, pp.83-94. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4968,51 +4968,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malina d’Ingeborg Bachmann et Mein Name sei Gantenbein de Max Frisch. Un pas de deux littéraire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Battiston</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches Germaniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 40, pp.189-203. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5046,51 +5046,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlen Haushofer : écrire pour transcender sa condition de femme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Battiston</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Germanica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 46, pp.61-72. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5182,51 +5182,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Voegele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikol Dziub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Battiston</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Amitiés épistolaires entre littérature et politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Mulhouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5251,64 +5251,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lien(s)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Battiston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Doctorales des Humanités et des Sciences Humaines et Sociales 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Haute-Alsace, Jun 2021, Mulhouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5359,51 +5359,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikol Dziub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Voegele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Battiston</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’Inimitié dans les correspondances d’écrivains</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Mulhouse (en ligne), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5428,51 +5428,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’engagement politique de Max Frisch pour les réfugiés et les migrants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Battiston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tobias Amslinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5504,277 +5504,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03565441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Hermann Hesse et la Suisse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Battiston</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"Etudes helvétiques", Les rencontres et les conférences du Cycle franco-suisse, Bibilothèque Municipale de Mulhouse (2015-04-08: Mulhouse, France)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Mulhouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04227667v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'image de Berlin dans la littérature allemande au XXème siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Battiston</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence à la bibliothèque municipale de Colmar (2015-09-08: Colmar, France)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Colmar, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04241830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De Napoléon à la Corse – W. G. Sebald et l’archéologie de la mémoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Battiston</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres universitaires internationales « Pascal Paoli, la Révolution corse et Napoléon Bonaparte : présence du mythe de Napoléon et valorisations culturelle et économique », Université de Corse (2015-07-06 au 2015-07-11: Corte, France)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Corte, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04217623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...67 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Roth, Français né à l’Est, catholique au cerveau juif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Bel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Battiston</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque " Halb-Asien und Frankreich Erlebtes und erinnertes Osteuropa in Literatur und Geschichte", Université de Strasbourg (2012-03-23 au 2012-03-24: Strasbourg, France)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Strasbourg, France. pp.126-148</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5799,51 +5799,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Frischs Schreiben von Altern und Tod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Battiston</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"L'oeuvre de Max Frisch dans le contexte de la littérature européenne de son temps. Max Frischs Werk im Kontext der europäiscen Literatur seiner Zeit", Colloque international organisé par l’Institut de recherche en langues et littératures européennes (ILLE) – EA 4363, Université de Haute-Alsace (2011-05-11 au 2011-05-13: Mulhouse, France)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Mulhouse, France. pp.275-291</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5868,51 +5868,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mensch und Natur in Meinrad Inglins Spätwerk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Battiston</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque "Inglin Tagung in Schwyz zum 40. Todestag des Schriftstellers", Université de Berne (2011-09-29 au 2011-10-01: Berne, CH-Schwyz, Switzerland)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Berne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6096,51 +6096,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7C3FC5E2"/>
+    <w:nsid w:val="10833E34"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6327,51 +6327,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/regine-battiston" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/050730703" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348940v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Martin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Battiston" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05250373v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greta Komur-Thilloy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Elie" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Thilloy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04267359v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikol Dziub" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Voegele" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04267069v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05250348v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04267071v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255328v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Goldblum-Krause" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349913v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565449v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Annen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pus.unistra.fr/livre/?GCOI=28682100233110" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581021v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane L&#252;thi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.europe-revue.net/pages/recherche-par-titres/parutions-2015/livret-Max-FrischR.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-04276538v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margit Unser" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.verlag-koenigshausen-neumann.de/product_info.php/info/p7153_Max-Frisch--Sein-Werk-im-Kontext-der-europaeischen-Literatur-seiner-Zeit----39-80.html" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272504v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klemens Renoldner" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.verlag-koenigshausen-neumann.de/product_info.php/info/p6867_-Ich-liebte-Frankreich-wie-eine-zweite-Heimat---Neue-Studien-zu-Stefan-Zweig---J-aimais-la-France-comme-ma-seconde-patrie---Actualit--s--de-Stefan-Zweig--Schriftenreihe-des-Stefan-Zweig-Centre-Salzburg--Band-2---38-00.html" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-04276534v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://germanica.revues.org/1174" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05250271v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Puech" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576303v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554571v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lou Solbach" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578019v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inkar Kuramayeva" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578018v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Ballotti" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348975v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05247149v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05247140v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05247126v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04267320v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05247040v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04267119v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05247088v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05247057v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05246977v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04267136v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05250436v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05246823v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1069040" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05246852v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goldblum Sonia" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05246880v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05250421v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05250404v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03567318v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565447v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565443v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03567317v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regine Battiston" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://reims.giantchair.com/livre/?GCOI=29048100750980" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579238v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/pur/56281" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579240v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576304v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.septentrion.com/fr/livre/?GCOI=27574100453190" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576302v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214393v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clio.columbia.edu/catalog/10845544" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241822v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241834v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230440v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210583v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210530v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lalibrairie.com/tous-les-livres/attentes-et-sens-autour-de-la-presence-du-mythe-de-napoleon-aujourd-hui-poli-jean-dominique-9782364790100.html" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252621v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252620v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05247033v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/all.241.0072" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565442v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/allemagne.2253" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211813v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581022v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231858v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241808v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241820v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210581v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225545v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231854v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/germanica.1373" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05257623v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rg.570" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05246795v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/germanica.1050" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04270380v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05250488v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04270457v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565441v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Amslinger" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241830v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217623v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227667v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230460v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Bel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241821v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241835v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217610v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/regine-battiston" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/050730703" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05250373v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greta Komur-Thilloy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Elie" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Battiston" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Thilloy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348940v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Martin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04267359v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikol Dziub" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Voegele" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05250348v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04267069v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04267071v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349913v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255328v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Goldblum-Krause" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565449v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Annen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pus.unistra.fr/livre/?GCOI=28682100233110" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581021v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane L&#252;thi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.europe-revue.net/pages/recherche-par-titres/parutions-2015/livret-Max-FrischR.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-04276538v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margit Unser" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.verlag-koenigshausen-neumann.de/product_info.php/info/p7153_Max-Frisch--Sein-Werk-im-Kontext-der-europaeischen-Literatur-seiner-Zeit----39-80.html" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272504v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klemens Renoldner" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.verlag-koenigshausen-neumann.de/product_info.php/info/p6867_-Ich-liebte-Frankreich-wie-eine-zweite-Heimat---Neue-Studien-zu-Stefan-Zweig---J-aimais-la-France-comme-ma-seconde-patrie---Actualit--s--de-Stefan-Zweig--Schriftenreihe-des-Stefan-Zweig-Centre-Salzburg--Band-2---38-00.html" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-04276534v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://germanica.revues.org/1174" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05250271v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Puech" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576303v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554571v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lou Solbach" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578019v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inkar Kuramayeva" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578018v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Ballotti" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348975v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05247149v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05247140v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05247126v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04267320v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05247040v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04267119v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05247088v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05247057v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05246977v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04267136v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05250436v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05250404v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05250421v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05246823v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1069040" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05246852v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goldblum Sonia" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05246880v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03567318v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565447v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565443v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03567317v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regine Battiston" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://reims.giantchair.com/livre/?GCOI=29048100750980" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576304v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.septentrion.com/fr/livre/?GCOI=27574100453190" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579238v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/pur/56281" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579240v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576302v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214393v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clio.columbia.edu/catalog/10845544" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241822v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241834v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230440v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210583v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210530v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lalibrairie.com/tous-les-livres/attentes-et-sens-autour-de-la-presence-du-mythe-de-napoleon-aujourd-hui-poli-jean-dominique-9782364790100.html" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252621v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252620v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05247033v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/all.241.0072" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565442v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/allemagne.2253" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581022v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231858v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211813v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241820v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241808v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210581v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225545v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231854v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/germanica.1373" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05257623v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rg.570" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05246795v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/germanica.1050" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04270380v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05250488v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04270457v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565441v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Amslinger" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227667v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241830v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217623v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230460v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Bel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241821v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241835v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217610v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>