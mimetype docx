--- v2 (2026-05-04)
+++ v3 (2026-05-26)
@@ -160,1045 +160,1045 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Développement de l’écriture de soi : identité, forme et discours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Battiston</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Orizons. 2025, Comparaisons, 1030905533</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05348940v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sorcières : des femmes libres dans l’histoire humaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Greta Komur-Thilloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Elie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Battiston</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Thilloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions L’Improviste, pp.333, 2025, 978-2-913764-72-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">hal-05250373v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amitiés épistolaires entre littérature et politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Régine Battiston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Editions L’Improviste, pp.333, 2025, 978-2-913764-72-9</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikol Dziub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Voegele</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">EPURE, pp.366, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Carole Martin</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04267359v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'inimitié dans les correspondances d'écrivains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Battiston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Orizons. 2025, Comparaisons, 1030905533</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikol Dziub</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">EPURE, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04267069v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inimitiés dans les correspondances des écrivains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Battiston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikol Dziub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Voegele</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">EPURE, pp.366, 2024</w:t>
+              <w:t xml:space="preserve">EPURE, pp.252, 2023, 9782374962115</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Régine Battiston</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05250348v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Amitiés vives » : littérature et amitié dans les correspondances d'écrivains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikol Dziub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nikol Dziub</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Battiston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Voegele</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">EPURE, pp.252, 2023, 9782374962115</w:t>
+              <w:t xml:space="preserve">EPURE, pp.319, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04267071v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermann Hesse. Écrivain et peintre. L’art du paysage et des jardins.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Battiston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">EPURE, 2023</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Goldblum-Krause</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de Strasbourg, pp.244, 2021, Helvetica, 978-2-86820-761-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Nikol Dziub</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04255328v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">(Dis)simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Battiston</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 5, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03349913v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Littératures suisses entre faits et fiction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Battiston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Annen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de Strasboug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Helvetica, 978-2-86820-547-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03565449v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Frisch - Ludwig Hohl</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Battiston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">EPURE, pp.319, 2022</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Lüthi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rieder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1029-1030, 2015, Europe, 0014-2751</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">, 5, 2021</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03581021v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Frisch: sein Werk im Kontext der europäischen Literatur seiner Zeit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Battiston</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margit Unser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Königshausen &amp; Neumann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.01-324, 2012, 978-3-8260-4750-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04276538v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ich liebte Frankreich wie eine zweite Heimat: neue Studien zu Stefan Zweig = &amp;quot;J'aimais la France comme ma seconde patrie.&amp;quot; : actualité(s) de Stefan Zweig</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Battiston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Presses universitaires de Strasbourg, pp.244, 2021, Helvetica, 978-2-86820-761-6</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klemens Renoldner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Königshausen &amp; Neuman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2, pp.01-268, 2011, 978-3-8260-4487-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...272 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...60 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04272504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Frisch philosophe ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Battiston</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Université Charles de Gaulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 48, pp.1-235, 2011, Germanica, 978-2-913857-27-8</w:t>
             </w:r>
           </w:p>
@@ -1257,51 +1257,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">(Dis-)Simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Battiston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Puech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1339,51 +1339,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Attente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Battiston</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dialogues Mulhousiens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 4, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1421,51 +1421,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Attente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Lou Solbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Battiston</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dialogues Mulhousiens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1490,51 +1490,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intervention(s)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Battiston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inkar Kuramayeva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1572,51 +1572,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrimoine(s)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Battiston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandra Ballotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1686,64 +1686,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction à l’écriture de soi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Battiston</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Développement de l’écriture de soi : identité, forme et discours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 1030905533</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1768,51 +1768,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Grande Chasse des sorcières du Sungdau : des femmes mises au ban d’un petit monde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Battiston</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Greta Komur-Thilloy; Bénédicte Elie; Régine Battiston; Pierre Thilloy. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sorcières : des femmes libres dans l’histoire humaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions L’Improviste, pp.45-73, 2025, 9782913764729</w:t>
@@ -1835,298 +1835,298 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05247149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hermann Hesse et Theodor Heuss. Le Prix Nobel et le président, une amitié hors du commun</w:t>
-[...20 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">“Introduction. Poétique et politique épistolaires de l’amitié”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Voegele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikol Dziub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Battiston</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Amitiés épistolaires entre littérature et politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04267320v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermann Hesse et Theodor Heuss. Le Prix Nobel et le président, une amitié hors du commun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Battiston</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Régine Battiston; Nikol Dziub; Augustin Voegele. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Amitiés épistolaires entre littérature et politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, EPURE, pp.239-259, 2024, 978-2-37496-223-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05247140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le dernier voyage de Peter Noll et Max Frisch (avril 1982)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Battiston</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nicolas Bourguinat; Nikol Dziub. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’amitié dans la littérature de voyage. Usages et représentations (XVIIIe-XXe siècle)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Strasbourg, pp.95-116, 2024, 1034402212</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05247126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...93 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Guillaume Tell de Max Frisch, anti héros et anti mythe, dans son contexte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Battiston</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-François Candoni; Alexis Tautou; Isabelle Ruiz. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Guillaume Tell. Mythe politique et icône culturelle. Politischer Mythos und kulturelle Ikone</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Strasbourg, collection Helvetica, pp.206-219, 2023</w:t>
@@ -2168,51 +2168,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Introduction. Des amitiés en train de se défaire”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Voegele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Battiston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikol Dziub</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2250,51 +2250,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Beethoven mania de Stefan Zweig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Battiston</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Luc Fraisse; Augustin Voegele. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecrire avec Beethoven</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Honore Champion, pp.139-171, 2023, 2745359886</w:t>
@@ -2323,51 +2323,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Désaccords passagers sans rupture dans la correspondance de Stefan Zweig et Romain Rolland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Battiston</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Régine Battiston; Nikol Dziub; Augustin Voegele. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inimitiés d’écrivains dans leurs correspondances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EPURE, pp.97-108, 2023, 9782374962115</w:t>
@@ -2396,51 +2396,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Frisch et Uwe Johnson : de l’amitié épistolaire au pas de deux littéraire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Battiston</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Régine Battiston; Nikol Dziub; Augustin Voegele. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Amitiés d’écrivains dans leurs correspondances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EPURE, pp.229-246, 2022, 2374961729</w:t>
@@ -2482,51 +2482,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Introduction”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Voegele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Battiston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikol Dziub</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2564,51 +2564,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De Napoléon à la Corse – W. G. Sebald et l’archéologie de la mémoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Battiston</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Héros de Plutarque. Les grandes figures de la Corse : Histoire Mémoire et Récits</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ed. Alain Piazzola, pp.169-191, 2022, 9782364791459</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2627,461 +2627,461 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05250436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Hermann Hesse et l’idée d’Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Battiston</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nikol Dziub; Augstin Voegele. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Prix Nobel de littérature et l’Europe. The Nobel Prize for literature and Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.83-95, 2021, 9783631841822</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05246823v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction au volume Hermann Hesse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Battiston</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Goldblum Sonia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Régine Battiston; Sonia Goldblum. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’amour du paysage et des jardins. Hermann Hesse, écrivain et peintre. Landschaftsproblematik und Gartenkunst. Hermann Hesse als Schriftsteller und Maler</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Strasbourg, collection Helvetica, pp.13-28, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05246852v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermann Hesses Liebe für Garten und Malerkunst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Battiston</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Goldblum Sonia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Régine Battiston; Sonia Goldblum. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’amour du paysage et des jardins. Hermann Hesse, écrivain et peintre. Landschaftsproblematik und Gartenkunst. Hermann Hesse als Schriftsteller und Maler</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Strasbourg, collection Helvetica, pp.219-230, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05246880v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Aller, malgré tout ». Entretien avec Mary-Laure Zoss</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Battiston</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Tania Collani; Paola Codazzi; Caroline Werle. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rythmes, voix et mouvances poétiques en Suisse romande</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ed. Orizons, pp.381-408, 2021, 979-10-309-0283-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05250421v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Stefan Zweig, la littérature et l’Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Battiston</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Andrea Battistini; Bruna Conconi; Eric Lysoe; Paola Puccini. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’Europe o la lingua sognata. L’Europe ou la langue rêvée. Studi in onore di Anna Soncini-FrattaI, Mélanges pour Anna Soncini</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, I Libri di Emil, Città di Castello, pp.119-129, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05250404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...329 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une œuvre littéraire entre fictionnalité et factualité. Entretien avec Lukas Bärfuss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Battiston</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Littératures suisses entre faits et fiction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Strasbourg, pp.5-9, 2019, Helvetica, 9782868205476</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3100,165 +3100,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03567318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Funktion der Landschaft in Marlen Haushofers Werk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Battiston</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dekonstruktion der symbolischen Ordnung bei Marlen Haushofer : "Die Wand" und "Die Mansarde"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 9, pp.39-57, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03565443v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">De la recherche de l’identité à l’écriture de soi : Max Frisch et l’autofiction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Battiston</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Littératures suisses entre faits et fiction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Strasbourg, 2019, 978-2-86820-547-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03565447v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03565443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Mansarde de l’écrivaine autrichienne Marlen Haushofer (1920-1970)</w:t>
               </w:r>
@@ -3320,290 +3320,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03567317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ecriture de soi et Ecriture des Autres : W.G. Sebald ou le témoignage d’un monde disparu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Battiston</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les intermittences du sujet. Écritures de soi et discontinu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.101-114, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03579238v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Suisse en question : Max Frisch, écrivain et citoyen engagé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Battiston</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Suisse entre consensus et conflits : enjeux et représentation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ÉPURE - Éditions et Presses universitaires de Reims, pp.83-98, 2016, Etudes suisses, 9782374960241</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03579240v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Marlen Haushofer et le paysage autrichien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regine Battiston</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Guides des Humanités environnementales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses Universitaires du Septentrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.383-391, 2016, Environnement et société, 978-2-7574-1150-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03576304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...149 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esthétique du paysage. Jacques Chessex le sublimateur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Battiston</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Variations et inventions. Mélanges offerts à Peter Schnyder</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Classiques Garnier, pp.159-174, 2015, Rencontres, 978-2-8124-4814-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3704,346 +3704,346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04214393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mensch und Natur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Battiston</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Kurz vor Mitternacht lag der See noch glatt und friedlich da. Neue Studien zu Meinrad Inglin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chronos Verlag, pp.51-67, 2013, 978-3-0340-1166-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04241834v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Max Frisch's Essays and Speeches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Battiston</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">A Companion to the Works of Max Frisch</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 137, , pp.220-228, 2013, Studies in German Literature Linguistics and Culture, 978-1-57113-872-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04241822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. v. Matt: Max Frisch: pirandellesk : Vorwort/Avant-propos du volume</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Battiston</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kurz vor Mitternacht lag der See noch glatt und friedlich da. Neue Studien zu Meinrad Inglin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Chronos Verlag, pp.51-67, 2013, 978-3-0340-1166-2</w:t>
+              <w:t xml:space="preserve">Max Frischs Werk im Kontext der europäiscen Literatur seiner Zeit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Königshausen et Neumann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.07-25, 2012, 978-3-8260-4750-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04210583v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’architecture de guerre dans Austerlitz de W.G. Sebald</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Battiston</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes et machines de guerre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 13, Shaker Verlag, pp.15-26, 2012, Les Cahiers du Littoral, 978-3-8322-9759-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04230440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...80 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Austerlitz et Campo Santo de W. G. Sebald : une vision postmoderne du mythe de Napoléon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Battiston</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Attentes et sens autour de la présence du mythe de Napoléon aujourd'hui</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4081,51 +4081,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Zweig. Ein mythischer Autor in Frankreich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Battiston</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ich liebte Frankreich wie eine zweite Heimat. J'aimais la France comme ma seconde patrie. : Neue Studien zu Stefan Zweig. Actualité(s) de Stefan Zweig</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, , pp.27-38, 2011, Schriftenreihe des Stefan Zweig Centre Salzburg, 978-3-8260-4487-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4150,51 +4150,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Zweig in Frankreich. Actualité(s) de Stefan Zweig : Avant-propos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Battiston</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ich liebte Frankreich wie eine zweite Heimat. J'aimais la France comme ma seconde patrie. : Neue Studien zu Stefan Zweig. Actualité(s) de Stefan Zweig</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, , pp.07-20, 2011, Schriftenreihe des Stefan Zweig Centre Salzburg, 978-3-8260-4487-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4251,51 +4251,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre spectres familiaux et disparition de la mère : Mutter. Chronik eines Abschieds de Melitta Breznik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Battiston</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Allemagne d'aujourd'hui : revue francaise d'information sur l'Allemagne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 241, pp.72-86. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4329,51 +4329,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S’opposer à la destruction de la nature alpestre : Meinrad Inglin ou la résistance littéraire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Battiston</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'Allemagne et des Pays de langue allemande</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 52 (1), pp.99-114. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4401,126 +4401,126 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03565442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Max Frisch – Une amitié particulière – Entretien avec Katja Snozzi</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Biedermann et le metteur en scène – Entretien avec François Rancillac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Battiston</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Europe. Revue littéraire mensuelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 1029/1030, pp.47-54</w:t>
+              <w:t xml:space="preserve">, 2015, 1029/1030, pp.106-116</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03581022v1</w:t>
+                <w:t xml:space="preserve">hal-04211813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’écrivain dans son atelier : dialogue avec Mariane Frisch-Oellers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Battiston</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Europe. Revue littéraire mensuelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 1029/1030, pp.21-32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4539,264 +4539,264 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04231858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biedermann et le metteur en scène – Entretien avec François Rancillac</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Max Frisch – Une amitié particulière – Entretien avec Katja Snozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Battiston</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Europe. Revue littéraire mensuelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 1029/1030, pp.106-116</w:t>
+              <w:t xml:space="preserve">, 2015, 1029/1030, pp.47-54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04211813v1</w:t>
+                <w:t xml:space="preserve">hal-03581022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Max Frisch et le cinéma – entretien avec Richard Dindo</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Les journaux de Max Frisch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Battiston</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Europe. Revue littéraire mensuelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 1029/1030, pp.33-45</w:t>
+              <w:t xml:space="preserve">, 2015, 1029/1030, pp.78-95</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04241820v1</w:t>
+                <w:t xml:space="preserve">hal-04241808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les journaux de Max Frisch</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Max Frisch et le cinéma – entretien avec Richard Dindo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Battiston</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Europe. Revue littéraire mensuelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 1029/1030, pp.78-95</w:t>
+              <w:t xml:space="preserve">, 2015, 1029/1030, pp.33-45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04241808v1</w:t>
+                <w:t xml:space="preserve">hal-04241820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avant-propos au volume Max Frisch philosophe ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Battiston</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Germanica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 48, pp.7-13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4821,51 +4821,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Existence, altérité et transcendance : Max Frisch philosophe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Battiston</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Germanica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 48, pp.33-54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4890,51 +4890,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’élitisme de Stefan Zweig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Battiston</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Germanica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 49, pp.83-94. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4968,51 +4968,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malina d’Ingeborg Bachmann et Mein Name sei Gantenbein de Max Frisch. Un pas de deux littéraire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Battiston</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches Germaniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 40, pp.189-203. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5046,51 +5046,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlen Haushofer : écrire pour transcender sa condition de femme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Battiston</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Germanica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 46, pp.61-72. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5182,51 +5182,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Voegele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikol Dziub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Battiston</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Amitiés épistolaires entre littérature et politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Mulhouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5245,234 +5245,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04270380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">“Introduction”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikol Dziub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Voegele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Battiston</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Inimitié dans les correspondances d’écrivains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Mulhouse (en ligne), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04270457v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Lien(s)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Battiston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Doctorales des Humanités et des Sciences Humaines et Sociales 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Haute-Alsace, Jun 2021, Mulhouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05250488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...93 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’engagement politique de Max Frisch pour les réfugiés et les migrants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Battiston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tobias Amslinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5504,277 +5504,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03565441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'image de Berlin dans la littérature allemande au XXème siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Battiston</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence à la bibliothèque municipale de Colmar (2015-09-08: Colmar, France)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Colmar, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04241830v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De Napoléon à la Corse – W. G. Sebald et l’archéologie de la mémoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Battiston</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rencontres universitaires internationales « Pascal Paoli, la Révolution corse et Napoléon Bonaparte : présence du mythe de Napoléon et valorisations culturelle et économique », Université de Corse (2015-07-06 au 2015-07-11: Corte, France)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Corte, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04217623v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Hermann Hesse et la Suisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Battiston</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"Etudes helvétiques", Les rencontres et les conférences du Cycle franco-suisse, Bibilothèque Municipale de Mulhouse (2015-04-08: Mulhouse, France)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Mulhouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04227667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...136 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Roth, Français né à l’Est, catholique au cerveau juif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Bel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Battiston</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque " Halb-Asien und Frankreich Erlebtes und erinnertes Osteuropa in Literatur und Geschichte", Université de Strasbourg (2012-03-23 au 2012-03-24: Strasbourg, France)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Strasbourg, France. pp.126-148</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5799,51 +5799,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Frischs Schreiben von Altern und Tod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Battiston</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"L'oeuvre de Max Frisch dans le contexte de la littérature européenne de son temps. Max Frischs Werk im Kontext der europäiscen Literatur seiner Zeit", Colloque international organisé par l’Institut de recherche en langues et littératures européennes (ILLE) – EA 4363, Université de Haute-Alsace (2011-05-11 au 2011-05-13: Mulhouse, France)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Mulhouse, France. pp.275-291</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5868,51 +5868,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mensch und Natur in Meinrad Inglins Spätwerk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Battiston</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque "Inglin Tagung in Schwyz zum 40. Todestag des Schriftstellers", Université de Berne (2011-09-29 au 2011-10-01: Berne, CH-Schwyz, Switzerland)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Berne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6096,51 +6096,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="10833E34"/>
+    <w:nsid w:val="6AA6B909"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6327,51 +6327,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/regine-battiston" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/050730703" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05250373v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greta Komur-Thilloy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Elie" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Battiston" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Thilloy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348940v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Martin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04267359v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikol Dziub" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Voegele" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05250348v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04267069v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04267071v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349913v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255328v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Goldblum-Krause" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565449v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Annen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pus.unistra.fr/livre/?GCOI=28682100233110" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581021v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane L&#252;thi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.europe-revue.net/pages/recherche-par-titres/parutions-2015/livret-Max-FrischR.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-04276538v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margit Unser" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.verlag-koenigshausen-neumann.de/product_info.php/info/p7153_Max-Frisch--Sein-Werk-im-Kontext-der-europaeischen-Literatur-seiner-Zeit----39-80.html" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272504v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klemens Renoldner" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.verlag-koenigshausen-neumann.de/product_info.php/info/p6867_-Ich-liebte-Frankreich-wie-eine-zweite-Heimat---Neue-Studien-zu-Stefan-Zweig---J-aimais-la-France-comme-ma-seconde-patrie---Actualit--s--de-Stefan-Zweig--Schriftenreihe-des-Stefan-Zweig-Centre-Salzburg--Band-2---38-00.html" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-04276534v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://germanica.revues.org/1174" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05250271v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Puech" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576303v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554571v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lou Solbach" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578019v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inkar Kuramayeva" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578018v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Ballotti" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348975v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05247149v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05247140v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05247126v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04267320v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05247040v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04267119v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05247088v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05247057v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05246977v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04267136v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05250436v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05250404v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05250421v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05246823v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1069040" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05246852v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goldblum Sonia" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05246880v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03567318v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565447v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565443v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03567317v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regine Battiston" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://reims.giantchair.com/livre/?GCOI=29048100750980" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576304v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.septentrion.com/fr/livre/?GCOI=27574100453190" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579238v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/pur/56281" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579240v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576302v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214393v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clio.columbia.edu/catalog/10845544" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241822v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241834v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230440v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210583v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210530v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lalibrairie.com/tous-les-livres/attentes-et-sens-autour-de-la-presence-du-mythe-de-napoleon-aujourd-hui-poli-jean-dominique-9782364790100.html" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252621v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252620v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05247033v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/all.241.0072" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565442v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/allemagne.2253" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581022v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231858v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211813v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241820v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241808v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210581v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225545v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231854v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/germanica.1373" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05257623v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rg.570" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05246795v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/germanica.1050" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04270380v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05250488v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04270457v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565441v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Amslinger" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227667v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241830v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217623v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230460v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Bel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241821v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241835v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217610v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/regine-battiston" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/050730703" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348940v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Martin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Battiston" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05250373v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greta Komur-Thilloy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Elie" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Thilloy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04267359v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikol Dziub" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Voegele" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04267069v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05250348v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04267071v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255328v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Goldblum-Krause" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349913v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565449v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Annen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pus.unistra.fr/livre/?GCOI=28682100233110" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581021v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane L&#252;thi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.europe-revue.net/pages/recherche-par-titres/parutions-2015/livret-Max-FrischR.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-04276538v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margit Unser" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.verlag-koenigshausen-neumann.de/product_info.php/info/p7153_Max-Frisch--Sein-Werk-im-Kontext-der-europaeischen-Literatur-seiner-Zeit----39-80.html" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272504v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klemens Renoldner" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.verlag-koenigshausen-neumann.de/product_info.php/info/p6867_-Ich-liebte-Frankreich-wie-eine-zweite-Heimat---Neue-Studien-zu-Stefan-Zweig---J-aimais-la-France-comme-ma-seconde-patrie---Actualit--s--de-Stefan-Zweig--Schriftenreihe-des-Stefan-Zweig-Centre-Salzburg--Band-2---38-00.html" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-04276534v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://germanica.revues.org/1174" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05250271v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Puech" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576303v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554571v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lou Solbach" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578019v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inkar Kuramayeva" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578018v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Ballotti" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348975v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05247149v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04267320v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05247140v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05247126v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05247040v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04267119v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05247088v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05247057v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05246977v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04267136v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05250436v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05246823v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1069040" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05246852v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goldblum Sonia" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05246880v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05250421v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05250404v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03567318v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565443v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565447v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03567317v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regine Battiston" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://reims.giantchair.com/livre/?GCOI=29048100750980" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579238v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/pur/56281" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579240v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576304v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.septentrion.com/fr/livre/?GCOI=27574100453190" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576302v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214393v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clio.columbia.edu/catalog/10845544" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241834v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241822v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210583v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230440v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210530v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lalibrairie.com/tous-les-livres/attentes-et-sens-autour-de-la-presence-du-mythe-de-napoleon-aujourd-hui-poli-jean-dominique-9782364790100.html" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252621v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252620v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05247033v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/all.241.0072" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565442v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/allemagne.2253" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211813v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231858v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581022v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241808v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241820v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210581v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225545v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231854v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/germanica.1373" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05257623v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rg.570" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05246795v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/germanica.1050" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04270380v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04270457v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05250488v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565441v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Amslinger" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241830v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217623v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227667v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230460v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Bel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241821v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241835v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217610v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>