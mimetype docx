--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -541,658 +541,658 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01505116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Saúde, gênero e reconhecimento no trabalho das professoras : convergências e diferenças no Brasil e na França</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Bercot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jussara Brito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Horellou-Lafarge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Rotenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PHYSIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 24 (2), pp.589-605. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1590/S0103-73312014000200014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01505169v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rapports sociaux de sexe et appréciation du mal être au travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Bercot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Raison présente</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 189, pp.19-29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rpre.190.0019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01506959v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Compte-rendu de : M. Monacelli et M. Arum (dir.) &amp;quot;Ces hommes qui épousent la causedes femmes. Dix pionniers britanniques&amp;quot;, éd. de l’Atelier, 2010, 220 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Bercot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travail, genre et sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, pp.205‑206 (n°31)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02407553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Rapports sociaux de sexe et appréciation du mal être au travail</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tenir compte des rapports sociaux de sexe dans l’appréciation du mal être au travail.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Bercot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Raison présente</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 189, pp.19-29. </w:t>
+              <w:t xml:space="preserve">, 2013, 190, pp.19-29</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01355435v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les transformations récentes de la chirurgie française. Spécialisation, féminisation, segmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Bercot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
-              <w:r>
-[...269 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Horellou-Lafarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Mathieu-Fritz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française des affaires sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 2-3, pp.104-122</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00659581v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les transformations récentes de la chirurgie française. Spécialisation, féminisation, segmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Bercot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Horellou-Lafarge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Mathieu-Fritz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française des affaires sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2011, 2-3, pp.104-122. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfas.112.0104⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rfas.112.0104⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-00922454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La santé des femmes au travail en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Bercot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Remest. Revue multidisciplinaire sur l'emploi, le syndicalisme et le travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1006120ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7202/1006120ar⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-02170167v1</w:t>
-              </w:r>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">hal-00659581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rationaliser la gestion des blocs opératoires : la négociation des territoires et des légitimités professionnelles</w:t>
               </w:r>
@@ -1720,51 +1720,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Mathieu-Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Bercot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Horellou-Lafarge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international AISLF "Les jeunesses au travail : rapports intergénérationnels et dynamiques des groupes professionnels", 29-30 mai 2008, Brest (France)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1815,849 +1815,849 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La santé au travail au prisme du genre: épistémologie, enquêtes et perspectives internationales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Bercot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bercot, Régine. Octarès éditions, 2014, Le travail en débats, série colloques et congrès, 978-2-36630-036-9 2-36630-036-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01509522v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Travail de service</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Bercot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Rahou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Agence nationale pour l'amélioration des conditions de travail (ANACT), 2014, 978-2-36889-119-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadia Rahou</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Agence nationale pour l'amélioration des conditions de travail (ANACT), 2014, 978-2-36889-119-3</w:t>
+                <w:t xml:space="preserve">halshs-02170151v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les groupes professionnels en tension : frontières, tournants, régulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Bercot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Divay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Gadéa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bercot Régine; Divay Sophie; Gadéa Charles. Octarès Ed, 2012, 978-2-36630-000-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Bercot, Régine. Octarès éditions, 2014, Le travail en débats, série colloques et congrès, 978-2-36630-036-9 2-36630-036-0</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02180103v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Professionnalisation et rapports au métier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Bercot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonie Hénaut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Régine Bercot; Leonie Henaut. Université Paris 8 Vincennes Saint Denis, 49, pp.135, 2011, Travaux et documents, 9782911860492</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les groupes professionnels en tension : frontières, tournants, régulations</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02877336v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le prestige des professions et ses failles. Huissiers de justice, chirurgiens, sociologues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Bercot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sophie Divay</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Mathieu-Fritz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hermann, pp.313, 2008, Société et pensée</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00439054v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les réseaux de santé, une nouvelle médecine ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Bercot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L'Harmattan, pp.148, 2006, Bruno Péquignot</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00136014v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'univers des services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Bercot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L'Harmattan, pp.174, 2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00136013v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'univers des services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Bercot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Bercot Régine; Divay Sophie; Gadéa Charles. Octarès Ed, 2012, 978-2-36630-000-0</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric de Coninck</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bercot R., de Coninck F. (eds). L'Harmattan, pp.174, 2005, Logiques sociales</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">Régine Bercot; Leonie Henaut. Université Paris 8 Vincennes Saint Denis, 49, pp.135, 2011, Travaux et documents, 9782911860492</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00439032v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maladie d'Alzheimer : le vécu du conjoint</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Bercot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Eres, pp.132, 2003, Pratiques du champ social</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">Hermann, pp.313, 2008, Société et pensée</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00439019v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maladie d'Alzheimer, le vécu du conjoint,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Bercot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Erès, pp.136, 2003, Philippe Pitaud et Marie-Françoise Sacrispeyre</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">L'Harmattan, pp.148, 2006, Bruno Péquignot</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00136011v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Devenir des individus et investissement au travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Bercot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L'Harmattan, pp.132, 1999, Bruno Péquignot</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">Bercot R., de Coninck F. (eds). L'Harmattan, pp.174, 2005, Logiques sociales</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00136012v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Devenir des individus et investissement au travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Bercot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L'Harmattan, pp.234, 1999, Logiques sociales</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...247 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00438928v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-00136012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2755,165 +2755,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03241771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La place de la relation dans l'exercice du métier de chirurgien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Bercot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Penser l'expérience du soin et de la maladie </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, De Boeck, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01440875v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Place de la relation dans l’exercice du métier de chirurgien-ne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Bercot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Penser l’expérience du soin et de la maladie. une approche par l'activité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, éducation thérapeutique, soin et formation, De Boeck, pp.35-54, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01349426v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-01440875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle cible pour le service à rendre ? Proposition pour un changement de paradigme</w:t>
               </w:r>
@@ -3448,271 +3448,271 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Evaluation du projet régional de santé (PRS) d'Ile-de-France 2018-2022</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Benamouzig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Lacouette-Fougère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricio Aranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Bercot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Bergeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chaire Santé de Sciences Po Paris (France); Agence Régionale de Santé d’Ile-de-France. 2023, pp.367</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04906966v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Synthèse - Evaluation du projet régional de santé (PRS) d'Ile-de-France 2018-2022</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Benamouzig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauricio Aranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Bercot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Bergeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Aline Bloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chaire Santé de Sciences Po Paris (France). 2023, pp.29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04908790v1</w:t>
-              </w:r>
-[...120 lines deleted...]
-                <w:t xml:space="preserve">hal-04906966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Plateaux médico-techniques de cardiologie et de chirurgie cardiaque en Ile-de-France</w:t>
               </w:r>
@@ -4103,51 +4103,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232850v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Bercot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scad.2020.12.014" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493337v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scad.2020.10.015" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232811v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233641v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01506889v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01505116v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/travailemploi.6563" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02407553v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01506959v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpre.190.0019" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01505169v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jussara Brito" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Horellou-Lafarge" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Oliveira" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Rotenberg" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S0103-73312014000200014" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355435v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00922454v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mathieu-Fritz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.112.0104" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02170167v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1006120ar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00659581v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01349439v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sds.9154" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00690524v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871369v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871368v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/neg.005.0035" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233598v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne May&#232;re" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01529633v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Waelli" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00614283v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02170151v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Rahou" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01509522v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02180103v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Divay" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Gad&#233;a" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02877336v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onie H&#233;naut" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00439054v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136014v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00439032v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric de Coninck" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136013v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00439019v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136011v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00438928v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136012v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03241771v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albena Tcholakova" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01349426v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01440875v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01440960v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.anact.fr/portal/pls/portal/docs/1/14564385.PDF" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01451696v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232759v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01452001v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02170070v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00922450v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00922452v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04908790v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Benamouzig" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Aranda" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Bergeron" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aline Bloch" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04906966v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lacouette-Foug&#232;re" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752380v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Claval" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Gu&#233;riaux" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Lemaire" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Reynaud" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02171298v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Schweyer" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Bloy" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Collet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Joubert" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232850v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Bercot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scad.2020.12.014" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493337v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scad.2020.10.015" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232811v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233641v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01506889v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01505116v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/travailemploi.6563" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01505169v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jussara Brito" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Horellou-Lafarge" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Oliveira" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Rotenberg" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S0103-73312014000200014" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01506959v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpre.190.0019" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02407553v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355435v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00659581v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mathieu-Fritz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00922454v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.112.0104" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02170167v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1006120ar" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01349439v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sds.9154" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00690524v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871369v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871368v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/neg.005.0035" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233598v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne May&#232;re" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01529633v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Waelli" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00614283v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01509522v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02170151v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Rahou" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02180103v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Divay" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Gad&#233;a" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02877336v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onie H&#233;naut" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00439054v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136014v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136013v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00439032v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric de Coninck" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00439019v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136011v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136012v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00438928v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03241771v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albena Tcholakova" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01440875v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01349426v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01440960v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.anact.fr/portal/pls/portal/docs/1/14564385.PDF" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01451696v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232759v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01452001v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02170070v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00922450v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00922452v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04906966v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Benamouzig" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lacouette-Foug&#232;re" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Aranda" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Bergeron" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04908790v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aline Bloch" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752380v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Claval" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Gu&#233;riaux" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Lemaire" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Reynaud" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02171298v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Schweyer" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Bloy" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Collet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Joubert" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>