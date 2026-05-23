--- v1 (2026-04-06)
+++ v2 (2026-05-23)
@@ -541,424 +541,424 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01505116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Rapports sociaux de sexe et appréciation du mal être au travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Bercot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Raison présente</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 189, pp.19-29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rpre.190.0019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01506959v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte-rendu de : M. Monacelli et M. Arum (dir.) &amp;quot;Ces hommes qui épousent la causedes femmes. Dix pionniers britanniques&amp;quot;, éd. de l’Atelier, 2010, 220 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Bercot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Travail, genre et sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.205‑206 (n°31)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02407553v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Saúde, gênero e reconhecimento no trabalho das professoras : convergências e diferenças no Brasil e na França</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Bercot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jussara Brito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Horellou-Lafarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Rotenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PHYSIS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 24 (2), pp.589-605. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1590/S0103-73312014000200014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01505169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Rapports sociaux de sexe et appréciation du mal être au travail</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tenir compte des rapports sociaux de sexe dans l’appréciation du mal être au travail.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Bercot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Raison présente</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 189, pp.19-29. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2013, 190, pp.19-29</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...93 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...45 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01355435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les transformations récentes de la chirurgie française. Spécialisation, féminisation, segmentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Bercot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Horellou-Lafarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Mathieu-Fritz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1009,51 +1009,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les transformations récentes de la chirurgie française. Spécialisation, féminisation, segmentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Bercot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Horellou-Lafarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Mathieu-Fritz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1720,51 +1720,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Mathieu-Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Bercot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Horellou-Lafarge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international AISLF "Les jeunesses au travail : rapports intergénérationnels et dynamiques des groupes professionnels", 29-30 mai 2008, Brest (France)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1815,849 +1815,849 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Travail de service</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Bercot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Rahou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Agence nationale pour l'amélioration des conditions de travail (ANACT), 2014, 978-2-36889-119-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02170151v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La santé au travail au prisme du genre: épistémologie, enquêtes et perspectives internationales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Bercot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bercot, Régine. Octarès éditions, 2014, Le travail en débats, série colloques et congrès, 978-2-36630-036-9 2-36630-036-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01509522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Travail de service</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les groupes professionnels en tension : frontières, tournants, régulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Bercot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Agence nationale pour l'amélioration des conditions de travail (ANACT), 2014, 978-2-36889-119-3</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Divay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Gadéa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bercot Régine; Divay Sophie; Gadéa Charles. Octarès Ed, 2012, 978-2-36630-000-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Les groupes professionnels en tension : frontières, tournants, régulations</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02180103v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Professionnalisation et rapports au métier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Bercot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sophie Divay</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonie Hénaut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Régine Bercot; Leonie Henaut. Université Paris 8 Vincennes Saint Denis, 49, pp.135, 2011, Travaux et documents, 9782911860492</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02877336v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le prestige des professions et ses failles. Huissiers de justice, chirurgiens, sociologues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Bercot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Bercot Régine; Divay Sophie; Gadéa Charles. Octarès Ed, 2012, 978-2-36630-000-0</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Mathieu-Fritz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hermann, pp.313, 2008, Société et pensée</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Professionnalisation et rapports au métier</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00439054v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les réseaux de santé, une nouvelle médecine ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Bercot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L'Harmattan, pp.148, 2006, Bruno Péquignot</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00136014v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'univers des services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Bercot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Régine Bercot; Leonie Henaut. Université Paris 8 Vincennes Saint Denis, 49, pp.135, 2011, Travaux et documents, 9782911860492</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric de Coninck</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bercot R., de Coninck F. (eds). L'Harmattan, pp.174, 2005, Logiques sociales</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">Hermann, pp.313, 2008, Société et pensée</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00439032v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'univers des services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Bercot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L'Harmattan, pp.174, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">L'Harmattan, pp.148, 2006, Bruno Péquignot</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00136013v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maladie d'Alzheimer : le vécu du conjoint</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Bercot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Eres, pp.132, 2003, Pratiques du champ social</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">L'Harmattan, pp.174, 2005</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00439019v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maladie d'Alzheimer, le vécu du conjoint,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Bercot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Erès, pp.136, 2003, Philippe Pitaud et Marie-Françoise Sacrispeyre</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">Bercot R., de Coninck F. (eds). L'Harmattan, pp.174, 2005, Logiques sociales</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00136011v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Devenir des individus et investissement au travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Bercot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L'Harmattan, pp.234, 1999, Logiques sociales</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Eres, pp.132, 2003, Pratiques du champ social</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00438928v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Devenir des individus et investissement au travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Bercot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L'Harmattan, pp.132, 1999, Bruno Péquignot</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...123 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00136012v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">halshs-00438928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2755,165 +2755,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03241771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Place de la relation dans l’exercice du métier de chirurgien-ne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Bercot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Penser l’expérience du soin et de la maladie. une approche par l'activité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, éducation thérapeutique, soin et formation, De Boeck, pp.35-54, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01349426v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La place de la relation dans l'exercice du métier de chirurgien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Bercot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Penser l'expérience du soin et de la maladie </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, De Boeck, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01440875v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-01349426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle cible pour le service à rendre ? Proposition pour un changement de paradigme</w:t>
               </w:r>
@@ -3448,271 +3448,271 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Synthèse - Evaluation du projet régional de santé (PRS) d'Ile-de-France 2018-2022</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Benamouzig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricio Aranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Bercot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Bergeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Aline Bloch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chaire Santé de Sciences Po Paris (France). 2023, pp.29</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04908790v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Evaluation du projet régional de santé (PRS) d'Ile-de-France 2018-2022</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Benamouzig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Lacouette-Fougère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Lacouette-Fougère</w:t>
+                <w:t xml:space="preserve">Mauricio Aranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Bercot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mauricio Aranda</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Henri Bergeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chaire Santé de Sciences Po Paris (France); Agence Régionale de Santé d’Ile-de-France. 2023, pp.367</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04906966v1</w:t>
-              </w:r>
-[...120 lines deleted...]
-                <w:t xml:space="preserve">hal-04908790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Plateaux médico-techniques de cardiologie et de chirurgie cardiaque en Ile-de-France</w:t>
               </w:r>
@@ -4103,51 +4103,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232850v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Bercot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scad.2020.12.014" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493337v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scad.2020.10.015" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232811v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233641v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01506889v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01505116v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/travailemploi.6563" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01505169v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jussara Brito" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Horellou-Lafarge" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Oliveira" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Rotenberg" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S0103-73312014000200014" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01506959v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpre.190.0019" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02407553v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355435v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00659581v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mathieu-Fritz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00922454v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.112.0104" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02170167v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1006120ar" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01349439v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sds.9154" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00690524v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871369v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871368v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/neg.005.0035" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233598v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne May&#232;re" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01529633v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Waelli" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00614283v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01509522v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02170151v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Rahou" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02180103v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Divay" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Gad&#233;a" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02877336v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onie H&#233;naut" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00439054v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136014v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136013v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00439032v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric de Coninck" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00439019v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136011v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136012v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00438928v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03241771v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albena Tcholakova" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01440875v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01349426v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01440960v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.anact.fr/portal/pls/portal/docs/1/14564385.PDF" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01451696v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232759v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01452001v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02170070v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00922450v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00922452v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04906966v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Benamouzig" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lacouette-Foug&#232;re" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Aranda" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Bergeron" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04908790v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aline Bloch" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752380v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Claval" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Gu&#233;riaux" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Lemaire" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Reynaud" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02171298v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Schweyer" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Bloy" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Collet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Joubert" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232850v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Bercot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scad.2020.12.014" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493337v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scad.2020.10.015" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232811v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233641v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01506889v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01505116v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/travailemploi.6563" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01506959v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpre.190.0019" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02407553v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01505169v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jussara Brito" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Horellou-Lafarge" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Oliveira" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Rotenberg" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S0103-73312014000200014" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355435v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00659581v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mathieu-Fritz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00922454v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.112.0104" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02170167v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1006120ar" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01349439v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sds.9154" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00690524v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871369v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871368v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/neg.005.0035" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233598v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne May&#232;re" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01529633v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Waelli" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00614283v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02170151v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Rahou" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01509522v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02180103v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Divay" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Gad&#233;a" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02877336v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onie H&#233;naut" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00439054v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136014v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00439032v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric de Coninck" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136013v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00439019v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136011v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00438928v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136012v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03241771v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albena Tcholakova" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01349426v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01440875v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01440960v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.anact.fr/portal/pls/portal/docs/1/14564385.PDF" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01451696v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232759v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01452001v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02170070v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00922450v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00922452v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04908790v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Benamouzig" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Aranda" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Bergeron" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aline Bloch" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04906966v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lacouette-Foug&#232;re" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752380v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Claval" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Gu&#233;riaux" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Lemaire" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Reynaud" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02171298v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Schweyer" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Bloy" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Collet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Joubert" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>